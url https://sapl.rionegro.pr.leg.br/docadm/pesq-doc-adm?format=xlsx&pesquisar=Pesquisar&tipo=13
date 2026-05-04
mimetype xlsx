--- v0 (2025-12-13)
+++ v1 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="34">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -113,50 +113,67 @@
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>O objeto da presente licitação é a CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ACESSO A INTERNET, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos e as despesas estão programadas em dotação orçamentária própria, _x000D_
 classificada sob o nº 3390409700.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COMBUSTÍVEIS PARA O VEÍCULO DA CÂMARA DOS VEREADORES DE RIO NEGRO - PR - PERÍMETRO URBANO, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO Nº 002/2024 SISTEMA DE REGISTRO DE PREÇOS (Processo Administrativo n.° 013/2024)</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO Nº 001/2026 - Contratação de empresa especializada para aprestação de serviço continuado de solução integrada de comunicação institucional_x000D_
+_x000D_
+Torna-se público, para conhecimento dos interessados, que a Câmara de Vereadores de Rio Negro, Estado do Paraná, sediada na Rua Dr Vicente Machado, 148, Bairro Centro, realizará licitação, na modalidade PREGÃO, na forma ELETRÔNICA, do tipo Menor Preço Por Lote, nos termos da Lei Federal nº 14.133/2021, do Artigo 27 – Inciso XXI da Constituição do Estado do Paraná, da Lei Municipal nº 3274/2023, do Manual Simplificado da Nova Lei de Licitações e Contratos Administrativos da Prefeitura Municipal de Rio Negro adequado à Lei Federal nº 14.133/2021, da Lei Complementar 123, de 14 de dezembro de 2006, Lei Complementar 147 de 7 de agosto de 2014, Decreto 11.462 de 31 de março de 2023, Instrução Normativa_x000D_
+SEGES/ME nº 73, de 30 de setembro de 2022, Instrução Normativa SEGES/MP nº 3, de 26de abril de 2018, e demais legislação aplicável e ainda, de acordo com acondições estabelecidas neste Edital._x000D_
+Data: 19/03/2026_x000D_
+Horário: 08:30h_x000D_
+Local: Portal de Compras do Governo Federal –_x000D_
+www.gov.br/compras_x000D_
+UASG/Unidade compradora 929304</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -448,51 +465,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -660,50 +677,70 @@
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>