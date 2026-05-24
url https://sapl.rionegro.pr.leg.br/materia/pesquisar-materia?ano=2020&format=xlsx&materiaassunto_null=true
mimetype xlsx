--- v0 (2026-01-29)
+++ v1 (2026-05-24)
@@ -51,3639 +51,3639 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/projeto_decreto_legislativo_001-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/projeto_decreto_legislativo_001-2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/projeto_decreto_legislativo_002-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/projeto_decreto_legislativo_002-2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Milton José Paizani</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1086/001.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1086/001.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1085/002.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1085/002.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1084/003.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1084/003.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1083/004.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1083/004.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1082/005.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1082/005.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2020, Dispõe sobre alterações na Lei nº 3009, de 20 de dezembro de 2019, que trata sobre desafetação e autorização do Poder Executivo Municipal a permutar áreas de terras, conforme especifica.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1081/006.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1081/006.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2020, Dispõe sobre alterações na Lei nº 3010, de 20 de dezembro de 2019, que trata sobre autorização do Poder Executivo Municipal a permutar áreas de terras, conforme especifica</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1080/007.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1080/007.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2020, Altera a Lei nº 1.346, de 27 de março de 2003, que dispõe sobre a Estrutura Básica do Poder Executivo do Município de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1079/008.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1079/008.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1078/009.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1078/009.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1077/010.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1077/010.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1076/011.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1076/011.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1141/012.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1141/012.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2020, Declara de Utilidade Pública a Associação dos Geradores de Pneus Inservíveis.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1075/013.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1075/013.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2020, Altera a Lei nº 1.346, de 27 de março de 2003, que dispõe sobre a Estrutura Básica do Poder Executivo do Município de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1074/014.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1074/014.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2020, Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes dos cargos de médico, conforme especifica.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1073/015.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1073/015.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2020, Institui a gratificação especial aos médicos que prestarem serviços na forma de ampliação de carga horária durante o período denominado Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1072/016.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1072/016.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2020, Dispõe sobre a prorrogação da data de vencimento dos impostos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/017.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/017.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2020, Dispõe sobre as Diretrizes Orçamentárias para o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/018.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/018.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2020, Dispõe sobre alterações na Lei nº 1148, de 03 de maio de 1999, conforme especifica.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1071/019.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1071/019.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2020, Dispõe sobre alteração no art. 14, da Lei nº 659, de 24 de maio de 1991, conforme especifica.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1070/020.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1070/020.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2020,  Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1069/021.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1069/021.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2020,  Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1068/022.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1068/022.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1067/023.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1067/023.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1144/024.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1144/024.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2020,  Altera a Lei nº 1.254, de 13 de setembro de 2001 (Mantém o Regime Próprio de Previdência Social dos Servidores Públicos Municipais de Rio Negro), e a Lei nº 1.318, de 5 de dezembro de 2002 (Estatuto dos Servidores Públicos do Município de Rio Negro), para aumentar a alíquota de contribuição previdenciária dos servidores e do ente, bem como para alterar condições e critérios de readaptação do servidor, em decorrência das alterações promovidas pela Emenda Constitucional nº 103, de 12 de novembro de 2019; e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1139/025.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1139/025.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2020, Institui as Diretrizes do Plano Diretor do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1143/026.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1143/026.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2020, Dispõe sobre o Ordenamento Territorial do  Município de Rio Negro: Define o Macrozoneamento Municipal, o Perímetro Urbano da Sede e dos Distritos, a Área de Urbanização Específica, o Sistema Viário, o Zoneamento, os Parâmetros de Uso e Ocupação do Solo e o Parcelamento do Solo.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1137/027.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1137/027.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 027/2020, Dispõe sobre o Código de Posturas do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1138/028.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1138/028.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 028/2020, Institui o Código de Obras e Edificações do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1066/029.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1066/029.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2020, Dispõe sobre alterações na Lei nº 2437, de 05 junho de 2014, conforme especifica.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1064/030.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1064/030.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2020, Institui o "Programa Vigia Cidadã" no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1142/031.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1142/031.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2020, Prevê, na Rede Municipal de Saúde, agendamento telefônico de consultas para pessoas idosas, com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1140/032.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1140/032.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2020, Dispõe sobre a instituição do Projeto ‘Adote uma Escola’ no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1065/033.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1065/033.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2020, Institui no Município de Rio Negro a Semana da Educação Ambiental e dá outras providências</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1063/034.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1063/034.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 034/2020, Institui o Dia Municipal de Recolhimento do Lixo Eletrônico e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1062/035.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1062/035.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2020, Institui a Semana Municipal de Diagnóstico e Prevenção à Cegueira por Catarata, Glaucoma, Descolamento de Retina e outras doenças oftalmológicas.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/036.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/036.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2020, Dispõe sobre o ensino de noções básicas sobre a Lei Maria da Penha nos estabelecimentos de ensino públicos municipais no âmbito do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Gari Vinicio Kiatkoski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/037.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/037.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2020, Dispõe sobre a obrigatoriedade de disponibilização de equipamentos com álcool em gel por parte de estabelecimentos públicos e privados no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1050/038.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1050/038.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2020, Dispõe sobre alterações na Lei nº 1419, de 11 de março de 2004, conforme especifica.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL), Gari Vinicio Kiatkoski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1053/039.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1053/039.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2020, Institui a Semana Municipal da Adoção, Proteção e Bem-Estar dos Animais.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/040.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/040.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2020, Institui o Cadastro Municipal de Identificação de Pessoas com Deficiência ou com Mobilidade Reduzida no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1054/041.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1054/041.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 041/2020, Institui o Dia Municipal de Inclusão da Pessoa com Deficiência ou com Mobilidade Reduzida.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/042.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/042.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 042/2020, Institui o Dia Municipal do Leonismo.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1057/043.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1057/043.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043/2020, Institui o Dia Municipal do Rotariano.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL), Rodrigo Otávio Gondro</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1058/044.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1058/044.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2020, Institui a Semana de Prevenção, Conscientização e Combate à Depressão.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1061/045.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1061/045.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 045/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1060/046.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1060/046.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1059/047.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1059/047.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1052/048.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1052/048.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 048/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1051/049.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1051/049.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 049/2020, Concessão de subsídio para pagamento de passagens aos idosos na utilização do transporte coletivo durante o período denominado Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/050.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/050.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 050/2020, Altera a Lei nº 1.254, de 13 de setembro de 2001 (Mantém o Regime Próprio de Previdência Social dos Servidores Públicos Municiais de Rio Negro), para aumentar a alíquota de contribuição previdenciária dos servidores e do ente, em decorrência das alterações promovidas pela Emenda Constitucional nº 103, de 12 de novembro de 2019; e dá outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1049/051.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1049/051.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 051/2020, Altera a Lei nº 1.318, de 5 de dezembro de 2002 (Estatuto dos Servidores Públicos do Município de Rio Negro), para alterar condições e critérios de readaptação do servidor, em decorrência das alterações promovidas pela Emenda Constitucional nº 103, de 12 de novembro de 2019.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 052/2020, Estabelece os subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, do Procurador Geral do Município e do Controlador Interno para a legislatura que terá início em 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/053.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/053.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 053/2020, Fixa os subsídios dos Vereadores para a Legislatura de 2021 à 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/054.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/054.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 054/2020, Dispõe sobre alteração no anexo I da Lei nº 1686, de 29 de dezembro de 2006, conforme especifica.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/055.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/055.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 055/2020, Dispõe sobre revogação da Lei nº 3058, de 12 de junho de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/056.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/056.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 056/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/057.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/057.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 057/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/058.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/058.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 058/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/059.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/059.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 059/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/060.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/060.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 060/2020, Dispõe sobre a alteração da Lei Municipal nº 3075, de 19 de agosto de 2020, que dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1134/061.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1134/061.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 061/2020, Dispõe sobre a alteração da Lei Municipal nº 3076, de 19 de agosto de 2020, que dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Gerson Heide, Alessandro Von Linsingen</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/062.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/062.2020.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Rio Negro a Semana Aracy Guimarães Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1135/063.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1135/063.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 063/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1136/064.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1136/064.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 064/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/065.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/065.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 065/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/066.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/066.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 066/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1088/067.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1088/067.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 067/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1089/068.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1089/068.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 068/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3067, de 14 de julho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1087/069.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1087/069.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 069/2020, Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2.021.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1090/070.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1090/070.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 070/2020, Dispõe sobre alteração na Lei nº 3083, de 02 de outubro de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1091/071.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1091/071.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 071/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1094/072.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1094/072.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 072/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1097/073.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1097/073.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 073/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1099/074.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1099/074.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 074/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1100/075.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1100/075.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 075/2020, Dispõe sobre alterações na Lei nº 1419, de 11 de março de 2004, conforme especifica.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1101/076.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1101/076.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 076/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1102/077.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1102/077.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 077/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1103/078.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1103/078.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 078/2020, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/079.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/079.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 079/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/080.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/080.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 080/2020, Institui no Município de Rio Negro o Dia Municipal do Trilheiro.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/081.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/081.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 081/2020, Institui no Município de Rio Negro a Semana de Incentivo ao Uso de Bicicletas e Respeito aos Ciclistas e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/083.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/083.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 083/2020, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/084.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/084.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 084/2020, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/085.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/085.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 085/2020, Dispõe sobre abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/086.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/086.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 086/2020, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/087.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/087.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 087/2020, Suspende os prazos de validade dos concursos públicos já homologados durante o período de vigência de calamidade pública no Município de Rio Negro, em decorrência da pandemia do Coronavírus SARS-CoV-2.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/projeto_lei_complementar_001-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/projeto_lei_complementar_001-2020.pdf</t>
   </si>
   <si>
     <t>Institui as Diretrizes do Plano Diretor do Munícipio de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/projeto_lei_complementar_002-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/projeto_lei_complementar_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Ordenamento Territorial do Município de Rio Negro: Define o Macrozoneamento Municipal, o Perímetro Urbano da Sede e dos Distritos, a Área de Urbanização Específica, o Sistema Viário, o Zoneamento, os Parâmetros de Uso e Ocupação do Solo e o Parcelamento do Solo.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/projeto_lei_complementar_003-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/projeto_lei_complementar_003-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_lei_complementar_004-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_lei_complementar_004-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras e Edificações do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/projeto_lei_complementar_005-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/projeto_lei_complementar_005-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no anexo IV, da Lei nº 1139, de 24 de dezembro de 1998, conforme especifica.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/projeto_lei_complementar_006-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/projeto_lei_complementar_006-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a atualizar o valor venal dos imóveis do Município para o lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana, para o exercício de 2021.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/projeto_lei_complementar_007-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/projeto_lei_complementar_007-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta o instrumento do estudo de impacto de vizinhança - EIV, conforme determina o Art. 51, da Lei Complementar 1764 de 21 de dezembro de 2007, que dispõe da revisão do Plano Diretor Municipal, Estabelece Objetivos, Diretrizes e Instrumentos para Ações de Planejamento no Munícipio de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/projeto_emenda_lei_organica_001-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/projeto_emenda_lei_organica_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI, do artigo 22, conforme especifica.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/projeto_emenda_lei_organica_002-2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/projeto_emenda_lei_organica_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de parágrafo único no inciso II, artigo 89, conforme especifica.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1231/001.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1231/001.2020.pdf</t>
   </si>
   <si>
     <t>Obras públicas</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1232/002.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1232/002.2020.pdf</t>
   </si>
   <si>
     <t>Capela Mortuária</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1233/003.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1233/003.2020.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1234/004.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1234/004.2020.pdf</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1235/005.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1235/005.2020.pdf</t>
   </si>
   <si>
     <t>Obras Públicas</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1236/006.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1236/006.2020.pdf</t>
   </si>
   <si>
     <t>Poço Artesiano</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Sidney Itamar Wolter</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1237/007.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1237/007.2020.pdf</t>
   </si>
   <si>
     <t>Parque Infantil.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1238/011.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1238/011.2020.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1239/012.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1239/012.2020.pdf</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Encaminhamento de Oficio</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1241/014.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1241/014.2020.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1242/015.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1242/015.2020.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1243/016.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1243/016.2020.pdf</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1244/017.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1244/017.2020.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1245/018.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1245/018.2020.pdf</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1246/020.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1246/020.2020.pdf</t>
   </si>
   <si>
     <t>Segurança</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1247/021.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1247/021.2020.pdf</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Alessandro Cristian Von Linsingen</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1250/023.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1250/023.2020.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1251/024.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1251/024.2020.pdf</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1253/025.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1253/025.2020.pdf</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1254/026.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1254/026.2020.pdf</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1256/027.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1256/027.2020.pdf</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1260/028.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1260/028.2020.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1262/029.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1262/029.2020.pdf</t>
   </si>
   <si>
     <t>Trânsito</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1263/030.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1263/030.2020.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1264/031.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1264/031.2020.pdf</t>
   </si>
   <si>
     <t>Denominação de Salas de Professores</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1265/032.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1265/032.2020.pdf</t>
   </si>
   <si>
     <t>Homenagem</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1266/033.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1266/033.2020.pdf</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1268/034.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1268/034.2020.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1270/035.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1270/035.2020.pdf</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1271/036.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1271/036.2020.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1279/037.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1279/037.2020.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1280/038.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1280/038.2020.pdf</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1281/039.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1281/039.2020.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1282/040.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1282/040.2020.pdf</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1284/041.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1284/041.2020.pdf</t>
   </si>
   <si>
     <t>Serviços de reparos</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1285/042.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1285/042.2020.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Osvair Ribas</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1288/043.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1288/043.2020.pdf</t>
   </si>
   <si>
     <t>Aquisição de Veículo</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1289/044.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1289/044.2020.pdf</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1292/045.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1292/045.2020.pdf</t>
   </si>
   <si>
     <t>Obras Públicas.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1294/046.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1294/046.2020.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1295/047.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1295/047.2020.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1296/048.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1296/048.2020.pdf</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1297/049.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1297/049.2020.pdf</t>
   </si>
   <si>
     <t>Regulamentação</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1298/050.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1298/050.2020.pdf</t>
   </si>
   <si>
     <t>Esporte/Lazer</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1299/051.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1299/051.2020.pdf</t>
   </si>
   <si>
     <t>Transporte Coletivo</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1300/052.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1300/052.2020.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1301/053.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1301/053.2020.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1302/054.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1302/054.2020.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1303/055.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1303/055.2020.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1304/056.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1304/056.2020.pdf</t>
   </si>
   <si>
     <t>Transporte</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>Paulo Cesar de Almeida (In Memorian)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1520/057.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1520/057.2020.pdf</t>
   </si>
   <si>
     <t>Câmeras de Monitoramento</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1521/058.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1521/058.2020.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1522/059.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1522/059.2020.pdf</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1463/060.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1463/060.2020.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1465/061.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1465/061.2020.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1202/062.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1202/062.2020.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1203/063.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1203/063.2020.pdf</t>
   </si>
   <si>
     <t>Lombada ou redutor de velocidade</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1204/064.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1204/064.2020.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1205/065.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1205/065.2020.pdf</t>
   </si>
   <si>
     <t>Limpeza do rio Negro.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1523/066.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1523/066.2020.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1206/067.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1206/067.2020.pdf</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1207/068.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1207/068.2020.pdf</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>Maurício Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1551/069.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1551/069.2020.pdf</t>
   </si>
   <si>
     <t>Barragem no rio Negro.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1208/070.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1208/070.2020.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1209/071.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1209/071.2020.pdf</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1210/072.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1210/072.2020.pdf</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1211/073.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1211/073.2020.pdf</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1524/074.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1524/074.2020.pdf</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1525/075.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1525/075.2020.pdf</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1526/076.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1526/076.2020.pdf</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Código de Meio Ambiente</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1528/078.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1528/078.2020.pdf</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1529/080.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1529/080.2020.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1530/081.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1530/081.2020.pdf</t>
   </si>
   <si>
     <t>Arborização</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1531/082.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1531/082.2020.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1532/083.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1532/083.2020.pdf</t>
   </si>
   <si>
     <t>Meio Ambiente</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1533/084.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1533/084.2020.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1534/085.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1534/085.2020.pdf</t>
   </si>
   <si>
     <t>Obras Púbicas</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1535/086.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1535/086.2020.pdf</t>
   </si>
   <si>
     <t>Isenção de Tributo</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1536/087.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1536/087.2020.pdf</t>
   </si>
   <si>
     <t>Esporte</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1537/088.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1537/088.2020.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1538/089.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1538/089.2020.pdf</t>
   </si>
   <si>
     <t>Obras Públicas - Sinalização</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1539/090.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1539/090.2020.pdf</t>
   </si>
   <si>
     <t>Site Prefeitura</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1540/091.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1540/091.2020.pdf</t>
   </si>
   <si>
     <t>Secretaria Agricultura e Meio Ambiente – Lixo Urbano</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1541/092.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1541/092.2020.pdf</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1542/093.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1542/093.2020.pdf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1543/094.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1543/094.2020.pdf</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1544/095.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1544/095.2020.pdf</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1545/096.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1545/096.2020.pdf</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1546/097.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1546/097.2020.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1547/098.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1547/098.2020.pdf</t>
   </si>
   <si>
     <t>Receita Estadual</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1306/100.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1306/100.2020.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1307/101.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1307/101.2020.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1308/102.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1308/102.2020.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1309/103.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1309/103.2020.pdf</t>
   </si>
   <si>
     <t>Defesa Civil</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Fiscalização e Orientações a respeito do mosquito da dengue</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1311/105.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1311/105.2020.pdf</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1312/106.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1312/106.2020.pdf</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1313/107.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1313/107.2020.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1314/108.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1314/108.2020.pdf</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1315/109.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1315/109.2020.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1316/110.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1316/110.2020.pdf</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1317/111.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1317/111.2020.pdf</t>
   </si>
   <si>
     <t>Sinalização de Trânsito</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1318/112.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1318/112.2020.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1319/113.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1319/113.2020.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1320/114.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1320/114.2020.pdf</t>
   </si>
   <si>
     <t>Denominação de Logradouro Público</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1321/115.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1321/115.2020.pdf</t>
   </si>
   <si>
     <t>Transporte Urbano</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1322/116.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1322/116.2020.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Roberto Carlos Da Luz Cabral</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1323/117.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1323/117.2020.pdf</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1325/118.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1325/118.2020.pdf</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1326/119.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1326/119.2020.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1327/120.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1327/120.2020.pdf</t>
   </si>
   <si>
     <t>Cidade Digital</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1328/121.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1328/121.2020.pdf</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1329/122.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1329/122.2020.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1330/123.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1330/123.2020.pdf</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1331/124.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1331/124.2020.pdf</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1332/125.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1332/125.2020.pdf</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1333/126.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1333/126.2020.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1334/127.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1334/127.2020.pdf</t>
   </si>
   <si>
     <t>Faixa de Travessia Elevada</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1335/128.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1335/128.2020.pdf</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1336/129.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1336/129.2020.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1337/130.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1337/130.2020.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1338/131.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1338/131.2020.pdf</t>
   </si>
   <si>
     <t>Permuta</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1339/132.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1339/132.2020.pdf</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1340/133.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1340/133.2020.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1341/134.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1341/134.2020.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1342/135.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1342/135.2020.pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1343/136.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1343/136.2020.pdf</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1344/137.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1344/137.2020.pdf</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1345/138.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1345/138.2020.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1346/139.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1346/139.2020.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1347/140.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1347/140.2020.pdf</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1348/141.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1348/141.2020.pdf</t>
   </si>
   <si>
     <t>Saúde Pública</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1349/142.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1349/142.2020.pdf</t>
   </si>
   <si>
     <t>Contratação de Trabalhadores com mais de 60 anos de idade</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1350/143.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1350/143.2020.pdf</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1351/144.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1351/144.2020.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1352/145.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1352/145.2020.pdf</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1353/146.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1353/146.2020.pdf</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1354/147.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1354/147.2020.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1355/148.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1355/148.2020.pdf</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1356/149.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1356/149.2020.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1357/150.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1357/150.2020.pdf</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1358/151.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1358/151.2020.pdf</t>
   </si>
   <si>
     <t>Substituição de Abrigo em Ponto de Ônibus</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1359/152.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1359/152.2020.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1360/153.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1360/153.2020.pdf</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1361/154.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1361/154.2020.pdf</t>
   </si>
   <si>
     <t>Denominação da Casa de Saúde da Mulher e da Criança</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1362/155.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1362/155.2020.pdf</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1363/156.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1363/156.2020.pdf</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1364/157.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1364/157.2020.pdf</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1365/158.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1365/158.2020.pdf</t>
   </si>
   <si>
     <t>Denominação do Complexo Municipal de Saúde</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1367/159.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1367/159.2020.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Honorário</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1368/160.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1368/160.2020.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1369/161.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1369/161.2020.pdf</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1370/162.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1370/162.2020.pdf</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1371/163.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1371/163.2020.pdf</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1372/164.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1372/164.2020.pdf</t>
   </si>
   <si>
     <t>Denominação de Ala ou parte de complexo</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1373/165.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1373/165.2020.pdf</t>
   </si>
   <si>
     <t>Lazer</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1374/166.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1374/166.2020.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1375/167.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1375/167.2020.pdf</t>
   </si>
   <si>
     <t>Padronização de Afastamento Vertical de Placas de Sinalização Horizontal em Vias Públicas.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1376/168.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1376/168.2020.pdf</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1377/169.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1377/169.2020.pdf</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1378/170.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1378/170.2020.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1379/171.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1379/171.2020.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1380/172.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1380/172.2020.pdf</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1381/173.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1381/173.2020.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1552/174.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1552/174.2020.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1384/175.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1384/175.2020.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Gerson Heide</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1386/176.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1386/176.2020.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua ou Logradouro Público</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1387/177.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1387/177.2020.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1388/178.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1388/178.2020.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1389/179.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1389/179.2020.pdf</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1390/180.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1390/180.2020.pdf</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1391/181.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1391/181.2020.pdf</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1392/182.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1392/182.2020.pdf</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1393/183.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1393/183.2020.pdf</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1394/184.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1394/184.2020.pdf</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1395/185.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1395/185.2020.pdf</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1396/186.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1396/186.2020.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1398/187.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1398/187.2020.pdf</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1406/188.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1406/188.2020.pdf</t>
   </si>
   <si>
     <t>Prioridade Especial</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1407/189.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1407/189.2020.pdf</t>
   </si>
   <si>
     <t>Portal da Câmara</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1408/190.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1408/190.2020.pdf</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1409/191.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1409/191.2020.pdf</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1410/192.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1410/192.2020.pdf</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1411/193.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1411/193.2020.pdf</t>
   </si>
   <si>
     <t>Melhorias na Câmara</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1412/194.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1412/194.2020.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1413/195.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1413/195.2020.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1414/196.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1414/196.2020.pdf</t>
   </si>
   <si>
     <t>Vigilância Sanitária</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1415/197.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1415/197.2020.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Luiz Lourenço Pimentel Neto</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1416/198.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1416/198.2020.pdf</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1417/199.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1417/199.2020.pdf</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1418/200.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1418/200.2020.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1419/201.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1419/201.2020.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1420/202.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1420/202.2020.pdf</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1421/203.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1421/203.2020.pdf</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1422/204.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1422/204.2020.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1427/206.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1427/206.2020.pdf</t>
   </si>
   <si>
     <t>Regularizarão Fundiária</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1428/207.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1428/207.2020.pdf</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1429/208.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1429/208.2020.pdf</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1430/209.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1430/209.2020.pdf</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1431/210.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1431/210.2020.pdf</t>
   </si>
   <si>
     <t>Junta Comercial do Paraná</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1432/211.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1432/211.2020.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1436/212.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1436/212.2020.pdf</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1437/213.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1437/213.2020.pdf</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1440/214.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1440/214.2020.pdf</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1442/215.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1442/215.2020.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1443/216.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1443/216.2020.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1444/217.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1444/217.2020.pdf</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1445/218.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1445/218.2020.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1446/219.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1446/219.2020.pdf</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1447/220.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1447/220.2020.pdf</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1448/221.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1448/221.2020.pdf</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1455/222.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1455/222.2020.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1457/224.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1457/224.2020.pdf</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1458/225.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1458/225.2020.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1462/226.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1462/226.2020.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1467/227.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1467/227.2020.pdf</t>
   </si>
   <si>
     <t>Educação/Lazer</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1468/228.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1468/228.2020.pdf</t>
   </si>
   <si>
     <t>Saúde/Lazer</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1469/229.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1469/229.2020.pdf</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1470/230.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1470/230.2020.pdf</t>
   </si>
   <si>
     <t>Escola Cívico Militar</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1474/231.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1474/231.2020.pdf</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1482/232.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1482/232.2020.pdf</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1483/233.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1483/233.2020.pdf</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1484/234.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1484/234.2020.pdf</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1485/236.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1485/236.2020.pdf</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1486/237.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1486/237.2020.pdf</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1487/238.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1487/238.2020.pdf</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1488/240.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1488/240.2020.pdf</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1489/241.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1489/241.2020.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1490/242.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1490/242.2020.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1491/243.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1491/243.2020.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1492/244.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1492/244.2020.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1493/245.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1493/245.2020.pdf</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1494/246.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1494/246.2020.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1495/247.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1495/247.2020.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1496/248.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1496/248.2020.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1497/249.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1497/249.2020.pdf</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1498/250.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1498/250.2020.pdf</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1499/251.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1499/251.2020.pdf</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1500/252.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1500/252.2020.pdf</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1501/253.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1501/253.2020.pdf</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1502/254.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1502/254.2020.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1503/255.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1503/255.2020.pdf</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1504/256.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1504/256.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1505/257.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1505/257.2020.pdf</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1506/258.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1506/258.2020.pdf</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1507/259.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1507/259.2020.pdf</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1508/260.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1508/260.2020.pdf</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1509/261.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1509/261.2020.pdf</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1511/262.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1511/262.2020.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1512/263.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1512/263.2020.pdf</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1513/264.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1513/264.2020.pdf</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1514/265.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1514/265.2020.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1515/266.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1515/266.2020.pdf</t>
   </si>
   <si>
     <t>te Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1516/267.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1516/267.2020.pdf</t>
   </si>
   <si>
     <t>Patrimônio Público</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1517/268.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1517/268.2020.pdf</t>
   </si>
   <si>
     <t>: Patrimônio Público</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1518/269.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1518/269.2020.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1519/270.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1519/270.2020.pdf</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>Resolução nº 001/2020</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Edco.</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1548/edital_001.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1548/edital_001.2020.pdf</t>
   </si>
   <si>
     <t>De conformidade com o Artigo 159 do Regimento Interno da Câmara Municipal de Rio Negro, estamos convocando os Senhores Vereadores para as Sessões Extraordinárias a serem realizadas nos dias 20 e 21 (segunda e terça-feira) de janeiro de 2020, às 18:00 horas, na Sala das Sessões localizada à Rua Dr. Vicente Machado, nº 148, Centro, nesta Cidade de Rio Negro, Estado do Paraná, para discutir a seguinte Ordem do Dia:_x000D_
 _x000D_
 I - Projeto de Lei nº 001/2020, que Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021;_x000D_
 _x000D_
 II - Projeto de Lei nº 002/2020, que Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 2.957, de 13 de junho de 2019, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2020;_x000D_
 _x000D_
 III - Projeto de Lei nº 003/2020, que Dispõe sobre abertura de Crédito Adicional Espec</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1549/edital_002.2020.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1549/edital_002.2020.pdf</t>
   </si>
   <si>
     <t>De conformidade com o Artigo 159 do Regimento Interno da Câmara Municipal de Rio Negro, estamos convocando os Senhores Vereadores para as Sessões Extraordinárias a serem realizadas nos dias 19 e 20 (quinta e sexta-feira) de março de 2020, às 12:00 horas, na Sala das Sessões localizada à Rua Dr. Vicente Machado, nº 148, Centro, nesta Cidade de Rio Negro, Estado do Paraná, para discutir a seguinte Ordem do Dia:_x000D_
 _x000D_
 I - Projeto de Lei nº 013/2020, que Altera a Lei nº 1.346, de 27 de março de 2003, que dispõe sobre a Estrutura Básica do Poder Executivo do Município de Rio Negro – Paraná;_x000D_
 _x000D_
 II - Projeto de Lei nº 014/2020, que Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes dos cargos de médico, conforme especifica;_x000D_
 _x000D_
 III - Projeto de Lei nº 015/2020, que Institui a gratificação especial aos médicos que prestarem serviços na forma de ampliação de carga horária durante o período denominado Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>AUD.P</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/ata_n002_audiencia_publica.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/ata_n002_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Audiência Pública da Saúde.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/ata_n003.2020._audiencia_publica..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/ata_n003.2020._audiencia_publica..pdf</t>
   </si>
   <si>
     <t>Audiência Pública Metas Fiscais.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>Secretaria da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/ata_n001_audiencia_publica.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/ata_n001_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/ata_n001_audiencia_publica.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/ata_n001_audiencia_publica.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3987,67 +3987,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/projeto_decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/projeto_decreto_legislativo_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1086/001.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1085/002.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1084/003.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1083/004.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1082/005.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1081/006.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1080/007.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1079/008.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1078/009.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1077/010.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1076/011.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1141/012.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1075/013.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1074/014.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1073/015.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1072/016.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/017.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/018.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1071/019.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1070/020.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1069/021.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1068/022.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1067/023.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1144/024.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1139/025.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1143/026.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1137/027.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1138/028.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1066/029.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1064/030.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1142/031.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1140/032.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1065/033.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1063/034.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1062/035.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/036.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/037.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1050/038.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1053/039.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/040.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1054/041.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/042.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1057/043.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1058/044.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1061/045.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1060/046.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1059/047.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1052/048.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1051/049.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/050.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1049/051.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/053.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/054.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/055.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/056.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/057.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/058.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/059.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/060.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1134/061.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/062.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1135/063.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1136/064.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/065.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/066.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1088/067.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1089/068.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1087/069.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1090/070.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1091/071.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1094/072.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1097/073.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1099/074.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1100/075.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1101/076.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1102/077.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1103/078.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/079.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/080.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/081.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/083.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/084.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/085.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/086.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/087.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/projeto_lei_complementar_001-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/projeto_lei_complementar_002-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/projeto_lei_complementar_003-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_lei_complementar_004-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/projeto_lei_complementar_005-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/projeto_lei_complementar_006-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/projeto_lei_complementar_007-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/projeto_emenda_lei_organica_001-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/projeto_emenda_lei_organica_002-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1231/001.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1232/002.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1233/003.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1234/004.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1235/005.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1236/006.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1237/007.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1238/011.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1239/012.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1241/014.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1242/015.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1243/016.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1244/017.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1245/018.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1246/020.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1247/021.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1250/023.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1251/024.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1253/025.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1254/026.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1256/027.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1260/028.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1262/029.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1263/030.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1264/031.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1265/032.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1266/033.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1268/034.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1270/035.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1271/036.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1279/037.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1280/038.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1281/039.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1282/040.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1284/041.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1285/042.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1288/043.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1289/044.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1292/045.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1294/046.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1295/047.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1296/048.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1297/049.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1298/050.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1299/051.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1300/052.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1301/053.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1302/054.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1303/055.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1304/056.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1520/057.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1521/058.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1522/059.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1463/060.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1465/061.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1202/062.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1203/063.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1204/064.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1205/065.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1523/066.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1206/067.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1207/068.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1551/069.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1208/070.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1209/071.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1210/072.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1211/073.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1524/074.2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1525/075.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1526/076.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1528/078.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1529/080.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1530/081.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1531/082.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1532/083.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1533/084.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1534/085.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1535/086.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1536/087.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1537/088.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1538/089.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1539/090.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1540/091.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1541/092.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1542/093.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1543/094.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1544/095.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1545/096.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1546/097.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1547/098.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1306/100.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1307/101.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1308/102.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1309/103.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1311/105.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1312/106.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1313/107.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1314/108.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1315/109.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1316/110.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1317/111.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1318/112.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1319/113.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1320/114.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1321/115.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1322/116.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1323/117.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1325/118.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1326/119.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1327/120.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1328/121.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1329/122.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1330/123.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1331/124.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1332/125.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1333/126.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1334/127.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1335/128.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1336/129.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1337/130.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1338/131.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1339/132.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1340/133.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1341/134.2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1342/135.2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1343/136.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1344/137.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1345/138.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1346/139.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1347/140.2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1348/141.2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1349/142.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1350/143.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1351/144.2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1352/145.2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1353/146.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1354/147.2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1355/148.2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1356/149.2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1357/150.2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1358/151.2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1359/152.2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1360/153.2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1361/154.2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1362/155.2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1363/156.2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1364/157.2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1365/158.2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1367/159.2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1368/160.2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1369/161.2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1370/162.2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1371/163.2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1372/164.2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1373/165.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1374/166.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1375/167.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1376/168.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1377/169.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1378/170.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1379/171.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1380/172.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1381/173.2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1552/174.2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1384/175.2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1386/176.2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1387/177.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1388/178.2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1389/179.2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1390/180.2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1391/181.2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1392/182.2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1393/183.2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1394/184.2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1395/185.2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1396/186.2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1398/187.2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1406/188.2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1407/189.2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1408/190.2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1409/191.2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1410/192.2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1411/193.2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1412/194.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1413/195.2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1414/196.2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1415/197.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1416/198.2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1417/199.2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1418/200.2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1419/201.2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1420/202.2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1421/203.2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1422/204.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1427/206.2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1428/207.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1429/208.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1430/209.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1431/210.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1432/211.2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1436/212.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1437/213.2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1440/214.2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1442/215.2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1443/216.2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1444/217.2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1445/218.2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1446/219.2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1447/220.2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1448/221.2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1455/222.2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1457/224.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1458/225.2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1462/226.2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1467/227.2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1468/228.2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1469/229.2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1470/230.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1474/231.2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1482/232.2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1483/233.2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1484/234.2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1485/236.2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1486/237.2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1487/238.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1488/240.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1489/241.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1490/242.2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1491/243.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1492/244.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1493/245.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1494/246.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1495/247.2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1496/248.2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1497/249.2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1498/250.2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1499/251.2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1500/252.2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1501/253.2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1502/254.2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1503/255.2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1504/256.2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1505/257.2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1506/258.2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1507/259.2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1508/260.2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1509/261.2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1511/262.2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1512/263.2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1513/264.2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1514/265.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1515/266.2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1516/267.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1517/268.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1518/269.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1519/270.2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1548/edital_001.2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1549/edital_002.2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/ata_n002_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/ata_n003.2020._audiencia_publica..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/ata_n001_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/ata_n001_audiencia_publica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/projeto_decreto_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/projeto_decreto_legislativo_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1086/001.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1085/002.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1084/003.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1083/004.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1082/005.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1081/006.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1080/007.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1079/008.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1078/009.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1077/010.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1076/011.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1141/012.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1075/013.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1074/014.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1073/015.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1072/016.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1120/017.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1129/018.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1071/019.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1070/020.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1069/021.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1068/022.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1067/023.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1144/024.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1139/025.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1143/026.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1137/027.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1138/028.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1066/029.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1064/030.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1142/031.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1140/032.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1065/033.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1063/034.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1062/035.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1115/036.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1116/037.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1050/038.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1053/039.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1127/040.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1054/041.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1128/042.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1057/043.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1058/044.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1061/045.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1060/046.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1059/047.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1052/048.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1051/049.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1117/050.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1049/051.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1126/053.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1122/054.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1123/055.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1124/056.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1125/057.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1130/058.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1132/059.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1133/060.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1134/061.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1131/062.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1135/063.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1136/064.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1118/065.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1119/066.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1088/067.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1089/068.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1087/069.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1090/070.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1091/071.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1094/072.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1097/073.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1099/074.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1100/075.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1101/076.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1102/077.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1103/078.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1104/079.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1105/080.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1106/081.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1107/083.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1108/084.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1109/085.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1110/086.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1111/087.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/projeto_lei_complementar_001-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/projeto_lei_complementar_002-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/projeto_lei_complementar_003-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_lei_complementar_004-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/projeto_lei_complementar_005-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/projeto_lei_complementar_006-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/projeto_lei_complementar_007-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/projeto_emenda_lei_organica_001-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/projeto_emenda_lei_organica_002-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1231/001.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1232/002.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1233/003.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1234/004.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1235/005.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1236/006.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1237/007.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1238/011.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1239/012.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1241/014.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1242/015.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1243/016.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1244/017.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1245/018.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1246/020.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1247/021.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1250/023.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1251/024.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1253/025.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1254/026.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1256/027.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1260/028.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1262/029.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1263/030.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1264/031.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1265/032.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1266/033.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1268/034.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1270/035.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1271/036.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1279/037.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1280/038.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1281/039.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1282/040.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1284/041.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1285/042.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1288/043.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1289/044.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1292/045.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1294/046.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1295/047.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1296/048.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1297/049.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1298/050.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1299/051.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1300/052.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1301/053.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1302/054.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1303/055.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1304/056.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1520/057.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1521/058.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1522/059.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1463/060.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1465/061.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1202/062.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1203/063.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1204/064.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1205/065.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1523/066.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1206/067.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1207/068.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1551/069.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1208/070.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1209/071.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1210/072.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1211/073.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1524/074.2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1525/075.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1526/076.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1528/078.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1529/080.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1530/081.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1531/082.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1532/083.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1533/084.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1534/085.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1535/086.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1536/087.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1537/088.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1538/089.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1539/090.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1540/091.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1541/092.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1542/093.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1543/094.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1544/095.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1545/096.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1546/097.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1547/098.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1306/100.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1307/101.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1308/102.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1309/103.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1311/105.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1312/106.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1313/107.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1314/108.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1315/109.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1316/110.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1317/111.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1318/112.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1319/113.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1320/114.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1321/115.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1322/116.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1323/117.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1325/118.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1326/119.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1327/120.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1328/121.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1329/122.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1330/123.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1331/124.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1332/125.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1333/126.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1334/127.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1335/128.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1336/129.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1337/130.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1338/131.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1339/132.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1340/133.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1341/134.2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1342/135.2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1343/136.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1344/137.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1345/138.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1346/139.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1347/140.2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1348/141.2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1349/142.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1350/143.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1351/144.2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1352/145.2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1353/146.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1354/147.2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1355/148.2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1356/149.2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1357/150.2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1358/151.2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1359/152.2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1360/153.2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1361/154.2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1362/155.2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1363/156.2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1364/157.2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1365/158.2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1367/159.2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1368/160.2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1369/161.2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1370/162.2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1371/163.2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1372/164.2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1373/165.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1374/166.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1375/167.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1376/168.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1377/169.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1378/170.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1379/171.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1380/172.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1381/173.2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1552/174.2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1384/175.2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1386/176.2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1387/177.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1388/178.2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1389/179.2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1390/180.2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1391/181.2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1392/182.2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1393/183.2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1394/184.2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1395/185.2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1396/186.2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1398/187.2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1406/188.2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1407/189.2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1408/190.2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1409/191.2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1410/192.2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1411/193.2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1412/194.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1413/195.2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1414/196.2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1415/197.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1416/198.2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1417/199.2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1418/200.2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1419/201.2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1420/202.2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1421/203.2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1422/204.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1427/206.2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1428/207.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1429/208.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1430/209.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1431/210.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1432/211.2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1436/212.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1437/213.2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1440/214.2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1442/215.2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1443/216.2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1444/217.2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1445/218.2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1446/219.2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1447/220.2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1448/221.2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1455/222.2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1457/224.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1458/225.2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1462/226.2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1467/227.2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1468/228.2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1469/229.2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1470/230.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1474/231.2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1482/232.2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1483/233.2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1484/234.2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1485/236.2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1486/237.2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1487/238.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1488/240.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1489/241.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1490/242.2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1491/243.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1492/244.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1493/245.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1494/246.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1495/247.2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1496/248.2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1497/249.2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1498/250.2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1499/251.2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1500/252.2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1501/253.2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1502/254.2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1503/255.2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1504/256.2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1505/257.2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1506/258.2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1507/259.2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1508/260.2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1509/261.2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1511/262.2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1512/263.2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1513/264.2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1514/265.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1515/266.2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1516/267.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1517/268.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1518/269.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1519/270.2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1548/edital_001.2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1549/edital_002.2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/ata_n002_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/ata_n003.2020._audiencia_publica..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/ata_n001_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/ata_n001_audiencia_publica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H367"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>