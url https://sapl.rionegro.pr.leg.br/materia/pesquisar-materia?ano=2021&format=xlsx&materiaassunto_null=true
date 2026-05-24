--- v0 (2026-01-29)
+++ v1 (2026-05-24)
@@ -54,5490 +54,5490 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/943/projeto_de_lei_no_001.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/943/projeto_de_lei_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2021, Altera a Lei nº 3000, de 05 de dezembro de 2019, que dispõe sobre autorização de Concessão de Direito Real de uso com Encargos, de área pertencente ao patrimônio público municipal ao Rotary Clube de Rio Negro.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/944/projeto_de_lei_no_002.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/944/projeto_de_lei_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2021, Dispõe sobre revogação da Lei nº 2587, de 26 de novembro de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_no_003.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2021, Dispõe sobre alteração no Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_de_lei_no_004.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_de_lei_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2021, Regulamenta no âmbito do Poder Executivo Municipal os pagamentos de precatórios através de parcelamento, compensação e acordo, conforme especifica.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2021, Dispõe sobre a alteração da Lei nº 2684, de 08 de dezembro de 2016, conforme especifica.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_de_lei_no_006.2021_c.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_de_lei_no_006.2021_c.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2021, Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_de_lei_no_007.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_de_lei_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2021, Dispõe sobre desafetação de imóvel, conforme especifica.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2021, Autoriza o Poder Executivo a implementar mecanismos de fomento ao desenvolvimento econômico no Município de Rio Negro, através do incentivo ao turismo, à cultura e ao esporte, conforme especifica.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_no_009.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_no_009.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2021, Institui Política Municipal de Desenvolvimento do Turismo Rural no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo Cesar de Almeida (In Memorian)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_no_010.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_no_010.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2021, Dispõe sobre a disponibilização de brinquedos adaptados para crianças com deficiência em locais públicos e privados de lazer.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_no_011.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_no_011.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2021, Dispõe sobre a revogação da Lei nº 7, de 10 março de 1969.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/955/projeto_de_lei_no_012.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/955/projeto_de_lei_no_012.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2021, Dispõe sobre alterações na Lei nº 1705, de 25 de abril de 2007, conforme especifica.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_de_lei_no_013.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_de_lei_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2021, Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde, conforme especifica.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/957/projeto_de_lei_no_014.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/957/projeto_de_lei_no_014.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2021, Institui o Programa de Recuperação Fiscal para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2021, Altera a Lei nº 1878, de 18 de fevereiro de 2009, que dispõe sobre a contratação de pessoal por tempo determinado, para atender a necessidade temporária de excepcional interesse público, nos órgãos da administração direta e autárquica do poder executivo, conforme especifica</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_lei_no_016.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_lei_no_016.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2021, Dispõe sobre a prorrogação da data de vencimento do Imposto Predial e Territorial Urbano, conforme especifica.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_no_017.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_no_017.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2021, Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_no_018.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_no_018.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2021, Dispõe sobre o fornecimento de alimento durante o estado de calamidade, emergências e pandemias, conforme especifica.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_n019.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_n019.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2021, Dispõe sobre alteração na Lei nº 2577, de 1º de outubro de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_de_lei_no_020.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_de_lei_no_020.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2021, Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_de_lei_no_021.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_de_lei_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2021, Dispõe sobre alterações na Lei nº 2956, de 06 de junho de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_no_022.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_no_022.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2021, Estabelece diretrizes para futuras instalações de parques infantis, com brinquedos adaptados para crianças com deficiência, em locais públicos e privados de lazer</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_n023.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_n023.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2021, Dispõe sobre a concessão de reposição salarial, conforme especifica.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n024.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n024.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2021, Concede reposição salarial na ordem de 4,43% aos Servidores da Câmara Municipal de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_de_lei_no_025.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_de_lei_no_025.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2021, Dispõe sobre alterações na Lei nº 3065, de 06 de julho de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/968/projeto_de_lei_no_026.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/968/projeto_de_lei_no_026.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2021, Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro –Paraná.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/969/projeto_de_lei_no_027.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/969/projeto_de_lei_no_027.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 027/2021, Dispõe sobre alterações na Lei nº 1254, 13 de setembro de 2001, conforme especifica.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/970/projeto_de_lei_no_028.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/970/projeto_de_lei_no_028.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 028/2021, Dispõe sobre autorização de Cessão de uso de veículo, pertencente ao patrimônio público municipal à Polícia Militar do Estado do Paraná - 28º Batalhão - 2ª Companhia, conforme especifica.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_no_029.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_no_029.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2021, Dispõe sobre alterações na Lei nº 3.066, de 06 de julho de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_no_030.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2021, Concede Reposição na Ordem de 4,43% nos subsídios dos Vereadores do Município de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_n031.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_n031.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2021, Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_no_030.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2021, Dispõe sobre as Diretrizes Orçamentárias para o ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_lei_no_033.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_lei_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2021, Declara a prática de exercícios físicos como atividade essencial à população do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_de_lei_no_034.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_de_lei_no_034.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 034/2021, Autoriza ao Poder Público Municipal a prestar atendimento à população em situação de rua no município de Rio Negro/PR, conforme especifica.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/977/projeto_de_lei_no_035.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/977/projeto_de_lei_no_035.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2021, Dispõe sobre alteração na Lei nº 3129, de 28 de abril de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_n036.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_n036.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2021, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/984/projeto_de_lei_n037.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/984/projeto_de_lei_n037.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2021, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3067, de 14 de junho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/985/projeto_de_lei_n038.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/985/projeto_de_lei_n038.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2021, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_de_lei_n039.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_de_lei_n039.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2021, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_lei_no_040.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_lei_no_040.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2021, Dispõe sobre alterações na Lei nº 1254, 13 de setembro de 2001, conforme especifica.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/991/projeto_de_lei_no_041.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/991/projeto_de_lei_no_041.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 041/2021, Dispõe sobre alterações na Lei nº 2956, de 06 de junho de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_042.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_042.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1° e 2° da Lei n° 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_de_lei_no_043.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_de_lei_no_043.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043/2021, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3067, de 14 de junho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_de_lei_no_044.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_de_lei_no_044.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2021, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_045.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_045.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_de_lei_no_046.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_de_lei_no_046.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2021, Dispõe sobre a consolidação das normas do Serviço de Atendimento Móvel de Urgência, no município de Rio Negro/PR, conforme especifica.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/996/projeto_de_lei_no_047.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/996/projeto_de_lei_no_047.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2021, Institui no Município de Rio Negro o Programa Adote o Verde, e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_n048.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_n048.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 048/2021, Dispõe sobre alteração na Lei nº 2972, de 26 de setembro de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_049_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_049_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n° 2549, de 18 de junho de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_050_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_050_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n° 2577, de 1° de outubro de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_051_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_051_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de remissão de crédito fazendário, conforme especifica.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no052_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no052_._2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 052/2021, Institui no âmbito do Município de Rio Negro – PR, o Banco de Ideias Legislativas.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Projeto de Lei nº 053/2021, Altera a Lei nº 1878, de 18 de fevereiro de 2009, conforme especifica.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_de_lei_no054_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_de_lei_no054_._2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 054/2021, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 2.824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_055.2021_so_projeto_e_justificativa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_055.2021_so_projeto_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos de II, de que trata o artigo 11 da Lei n° 3067, de 14 de julho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_no056_.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_no056_.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 056/2021, Dispõe sobre abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_n057_.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_n057_.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 057/2021, Dispõe sobre abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_de_lei_n058.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_de_lei_n058.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 058/2021, Dispõe sobre revogação da Lei nº 3123, de 14 de abril de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_de_lei_n059.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_de_lei_n059.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 059/2021, Dispõe Sobre Revogação da Lei Nº 3.124, de 14 de Abril de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_060.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_060.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 060/2021, Dispõe sobre alterações na Lei nº 2778, de 02 de agosto de 2017, conforme especifica.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/projeto_de_lei_n061.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/projeto_de_lei_n061.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 061/2021, Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_062_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_062_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da Relação Municipal de Medicamentos Essenciais - REMUME, da Rede Pública Municipal de Rio Negro e dá outras providências".</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_063_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_063_._2021.pdf</t>
   </si>
   <si>
     <t>Institui o regime de Previdência Complementar no âmbito do município de Rio Negro/PR; fixa o limite máximo para a concessão de aposentadoria e pensões pelo regime de previdência de que trata o art. 40 da Construção federal; autoriza a adesão ao plano de benefícios de previdência complementae e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_064_.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_064_.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro, para o período de 2022a 2025.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_065.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_065.2021.pdf</t>
   </si>
   <si>
     <t>Estima receita e fica a despesa geral do Município de Rio Negro para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_066.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_066.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei n° 3139, de 02 de julho de 2021, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2022.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_067_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_067_._2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Rio Negro/PR o Programa Adote o Verde, e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Projeto de Lei nº 068/2021, Confere a Comenda da Ordem do Brasão Municipal ao Ilustríssimo Senhor Marcello Olsen.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_de_lei_n069.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_de_lei_n069.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 069/2021, Confere o Título de Cidadão Honorário ao Excelentíssimo Senhor Antonio Wandscheer.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/projeto_de_lei_n070.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/projeto_de_lei_n070.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 070/2021, Confere o Título de Cidadão Honorário ao Excelentíssimo Senhor Alexandre Curi.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_n071.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_n071.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 071/2021, Confere o Título de Cidadã Honorária à Ilustríssima Senhora Jurema Gontarski Miranda Cardoso.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_072_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_072_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei n° 2659, de 10 de agosto de 2016 e na Lei n° 2805, de 19 de outubro de 2017, conforme específica.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_de_lei_n073.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_de_lei_n073.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 073/2021, Autoriza o Poder Executivo Municipal a protestar as certidões de dívida ativa correspondentes aos créditos tributários e não-tributários do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_074_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_074_._2021.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_075_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_075_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata os artigo 11 da Lei n° 3067, de 14 de julho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_076_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_076_._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_077_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_077_._2021.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_078.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_078.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n° 3041, de 27 de março de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_079.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_079.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a compensação de créditos em precatórios com débitos de natureza tributaria, ajuizados ou não, nos termos do art. 100 da Constituição Federal, do Decreto Judiciário n° 520, 30 de outubro de 2020, do Tribunal de Justiça do Estado do Paraná e da Resolução n° 303, de 18 de dezembro de 2019 do Conselho Nacional de Justiça, na forma que especifica.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_080.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_080.2021.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, para afins de desapropriação de imóvel de propriedade de Julio Stritzenger e outros, conforme especifica.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_081.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_081.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1° e 2° da Lei n° 2824, de 20 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_82.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_82.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos Ie II, de que trata o artigo 11 da Lei n° 3067, de 14 de julho de 2020, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2021.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_083.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_083.2021.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_84.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_84.2021.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_085.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_085.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição salarial, conforme especifica.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_086.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_086.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, João Alves, João Pedro de Amorim (PP), Marcelo Wotroba (UNIÃO BRASIL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_087.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_087.2021.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre os salários dos servidores da Câmara Municipal de Rio Negro-Paraná.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Isabel Cristina Grossl, João Alves, João Pedro de Amorim (PP), Luis Boschetto (PSDB), Marcelo Wotroba (UNIÃO BRASIL), Maria Célia Conte, Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_088.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_088.2021.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre os subsídios dos agentes políticos do poder legislativo do Município de Rio Negro-Paraná.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_089.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_089.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1254, de 13 de setembro de 2001 (Mantém o Regime Próprio de Previdência Social dos Servidores Públicos Municipais de Rio Negro) e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_090.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_090.2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal n° 1150, de 25 de maio de 1999, que trata do Quadro Geral de Cargos da Prefeitura de Rio Negro-PR.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_complementar_no_001.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_complementar_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n 1406, de 23 de dezembro de 2003, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_complementar_no_002.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_complementar_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no anexo IV, da Lei n° 1139, de 24 de dezembro de 1998, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_complementar_no_003.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_complementar_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a atualizar o valor venal dos imóveis do Município para o lançamento do Imposto sobre a Propiedade Predial e Territorial Urbana, para o exercício de 2022.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, João Alves, João Pedro de Amorim (PP), Luis Boschetto (PSDB), Marcelo Wotroba (UNIÃO BRASIL), Maria Célia Conte, Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_001_de_2021_todosconvocacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_001_de_2021_todosconvocacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através das Secretarias de Saúde e da Fazenda do Município, agilizar estudos para adesão ao Consórcio Nacional para compra de vacinas contra o Covid-19, liderado pela Frente Nacional de Prefeitos.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_002_de_2021_odair_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_002_de_2021_odair_informacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Artigo 110, Inciso X, vêm requerer à Mesa Diretora desta Casa de Leis, para que seja encaminhado ofício à Secretaria Municipal de Saúde, solicitando informações sobre o Castramóvel._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica para pedir informações a respeito de quanto tempo vai demorar para o Castra móvel estar funcionando.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_003_de_2021_odair_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_003_de_2021_odair_informacao.pdf</t>
   </si>
   <si>
     <t>OVereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Artigo 110, Inciso X, vêm requerer à Mesa Diretora desta Casa de Leis,para que seja encaminhado ofício à Secretaria Municipal deEducação, solicitando informações sobre a Escola Nova do Bairro Alto._x000D_
 _x000D_
 Justificativa:Tal pedido se justifica para pedir informaçõesa respeito de quanto tempo vai demorar para o início da construção da Escola Nova no Bairro Alto.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>João Pedro de Amorim (PP)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_006_de_2021_deco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_006_de_2021_deco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Art. 110, Inciso I, do Regimento Interno, vem solicitar ao distinto Plenário que seja concedido "VOTOS DE LOUVOR E CONGRATULAÇÕES", ao Cap. PAULO EDUARD ANTONIO LEMES -_x000D_
 Comandante da 2ª Companhia de Polícia Militar de Rio Negro, pela queda dos índices de criminalidade em nosso Município no ano de 2020._x000D_
 _x000D_
 Justificativa: A proposição visa enaltecer o empenho do Comandante da 2ª Companhia como profissional da área de segurança, pela queda dos índices de criminalidade em nosso Município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_007_de_2021_deco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_007_de_2021_deco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Art. 110, Inciso I, do Regimento Interno, vem solicitar ao distinto Plenário que seja concedido "VOTOS DE LOUVOR E CONGRATULAÇÕES", à 2ª Companhia de Polícia Militar de Rio Negro, pela queda dos índices de criminalidade em nosso Município no ano de 2020._x000D_
 _x000D_
 Justificativa: A proposição visa enaltecer o empenho de todo o efetivo da 2ª Companhia de Polícia Militar de Rio Negro, pela queda dos índices de criminalidade em nosso Município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_008_de_2021_deco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_008_de_2021_deco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Art. 110, Inciso I, do Regimento Interno, vem solicitar ao distinto Plenário que seja concedido "VOTOS DE LOUVOR E CONGRATULAÇÕES", ao Soldado DHIEGO LUCIAN MUNHOZ e ao Soldado _x000D_
 CLEMERSON LUIZ SANTOS CORREIA, que efetuaram a prisão dos dois assaltantes que estouraram as Agências do Bradesco e da Caixa Econômica Federal._x000D_
 _x000D_
 Justificativa: A proposição visa enaltecer o empenho desses profissionais da área de segurança, os quais efetuaram a prisão dos dois assaltantes que estouraram as Agências do Bradesco e da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_029_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_029_._2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o Artigo 110, Inciso XII, vem solicitar ao Distinto Plenário, para que seja encaminhado ofício ao Capitão QOPM Paulo Eduard Antonio Lemes – Comandante da 2ª Cia da Policia Militar, para que venha discorrer sobre como estão ocorrendo os atendimentos em nossa Cidade e quais as dificuldades existentes._x000D_
 _x000D_
 JUSTIFICATIVA: Tal pedido prende-se ao fato que muitas pessoas vem até nós Vereadores pedindo informações relacionadas ao atendimento, como são desenvolvidos os trabalhos pelos PMs em nossa Cidade. Com base nas informações prestadas a nós, podemos ter mais credibilidade para responder a todos os Munícipes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_030_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_030_._2021.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, no uso de suas atribuições regimentais e com base no que estabelece o Artigo 110 Inciso XII, vêm solicitar ao Distinto Plenário, para que seja encaminhado ofício à Rede Feminina de Combate ao Câncer, solicitando para que um representante da Entidade venha explanar sobre os trabalhos realizados na Rede Feminina._x000D_
 _x000D_
 JUSTIFICATIVA: Tal pedido prende-se ao fato que vamos entrar no mês de outubro, e seria de grande importância para que todos tenham informações relacionadas as ações feitas pela Rede Feminina de Combate ao Câncer.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no_036.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no_036.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais e com base no que estabelece o art. 110, Inciso X, vem requerer à Mesa Diretora desta Casa de Leis, para que seja encaminhado ofício ao Deputado Estadual Michele Caputo Neto, a fim de explicações acerca da postura adotada pelos Hospitais de Curitiba/PR, que solicitam a presença de familiares do paciente para dar informações acerca do quadro clínico. Em esclarecimentos dados pela Assistente Social do Hospital Evangélico, existe uma Lei Municipal de Curitiba/PR, a qual impede que as instituições de saúde forneçam informações aos familiares acerca de seus pacientes. Desta forma, requer que o Excelentíssimo Deputado, através de sua Assessoria Jurídica, apresente parecer sobre a situação, a qual diz respeito à presente Casa Legislativa Municipal, já que boa parte da população local faz uso dos sistemas de saúde da Capital.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/309/001.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/309/001.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja dado continuidade na abertura da Rua Valdemar Schmitz, a qual faz ligação com a Rua José Pedro Grein, no Bairro Vila Zelinda._x000D_
 _x000D_
 Justificativa: Esta providência foi solicitada pelo morador Alessandro Zella, e tem por objetivo melhorar a segurança da população, pois estão com problemas de pessoas usando entorpecentes no local.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/719/002.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/719/002.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a implementação de atendimento aos usuários que necessitem de Quimioterapia,  Radioterapia e Espirometria, diretamente aqui no Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/310/003.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/310/003.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja incluída no Programa de Pavimentação Asfáltica a Rua Pedro Ruthes, no Bairro Alto._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que a Rua em questão ainda não está asfaltada. Acreditamos que irá melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida daqueles moradores.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/720/004.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/720/004.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize os serviços de alinhamento e colocação de lajotas no lugar de pavimentação asfáltica na  Rua Francisco Rankel, aproximadamente 100 mts para baixo a partir da Rua Alfredo Ricardo Koster.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/311/005.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/311/005.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja finalizada a pavimentação asfáltica na Rua Alvino Schelbauer, continuação até a Rua Angelino Lazarini, no Bairro Alto._x000D_
 _x000D_
 Justificativa: Por solicitação dos moradores, por ser uma via relativamente pequena e por ser esse trecho da rua que ainda não possui asfalto, estamos solicitando que a mesma receba a pavimentação asfáltica até a Rua Angelino Lazarini, com intuito de melhorar a qualidade de vida daqueles moradores.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/312/006.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/312/006.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam incluídas no Programa de Pavimentação Asfáltica, as seguintes Ruas do Bairro Alto:_x000D_
 _x000D_
 - Rua Julio Paluch;_x000D_
 - Rua Antonio Martins;_x000D_
 - Rua Regina Kuchminski Pereira;_x000D_
 - Rua da Colônia._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que se trata de Ruas de grande movimento e importância dentro do Bairro Alto, sendo necessário ainda que se faça primeiramente a parte de manilhamento para posteriormente se fazer a pavimentação asfáltica. Acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/314/007.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/314/007.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor competente, sejam incluídas no Programa de Pavimentação Asfáltica, as seguintes Ruas do Bairro Alto:_x000D_
 _x000D_
 - Rua Prof. Herédia Medeiros Mattos;_x000D_
 - Rua Max Paulo Schossig._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que se trata de Ruas de grande movimento e importância dentro do Bairro Alto, sendo necessário ainda que se faça primeiramente a parte de manilhamento para posteriormente se fazer a pavimentação asfáltica. Acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/313/008.2021..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/313/008.2021..pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente promova estudos para a construção de um Parque Esportivo no Bairro Alto, entre as Ruas José Schelbauer Sobrinho e Francisco Rankel._x000D_
 _x000D_
 Justificativa:O terreno existente entre as Ruas José Schelbauer Sobrinho e Francisco Rankel é consideradocomo APPs – Áreas de Preservação Permanente, ou seja, proibidas de edificação, mas na realidade caracterizam-se como espaços residuais da paisagem natural remanescente. Diante disso, no que se refere à compatibilidade de aspectos relativos à conservação dos recursos naturais e de promoção do uso público destas áreas para o lazer, cultura, educação e circulação não motorizada, propomosestudos para a construção de um Parque Esportivo podendo ser aproveitado o córrego Bairro Alto que desce cortando essa região, mas que acaba deixando um aspecto de degradação em vez de conservação, onde as pessoas acabam_x000D_
 po</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Obras Públicas</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/721/010.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/721/010.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitas as seguintes melhorias, no Centro da Juventude Henrique Witt, na comunidade do Bairro Alto, nas proximidades da Rua Osvaldo Grein:_x000D_
 - Manutenção nas cercas;_x000D_
 - Limpeza e reforma nas calçadas.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/722/011.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/722/011.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que através do Setor Competente, sejam incluídas no Programa de Pavimentação Asfáltica, as seguintes Ruas do Bairro Volta Grande:_x000D_
 _x000D_
 - Rua Adolfo Wolf;_x000D_
 - Marcirio Tadeu Fernandes.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/315/012.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/315/012.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física em frente a borracharia localizada na Avenida Ildefonso Camargo de Mello, nº 125, Bairro Campo do Gado._x000D_
 _x000D_
 Justificativa: O local é de grande tráfego de veículos, onde existe abuso por parte de alguns motoristas ao transitarem pela referida avenida.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/316/013.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/316/013.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Badia Badui Gibram, nº 925, Bairro Bom Jesus._x000D_
 _x000D_
 Justificativa: O local é de grande tráfego de veículos, onde existe abuso por parte de alguns motoristas ao transitarem pela referida rua.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/317/014.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/317/014.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente seja feito o manilhamento no Campo do Futebol do América, na Localidade da Roseira._x000D_
 _x000D_
 Justificativa: Com a conclusão do asfalto, o Campo do futebol do América Futebol Clube ficou abaixo do nível da via e toda a água acaba descendo para o campo. A população tem pedido que o Executivo providencie o manilhamento para que o campo não se prejudique. Segue em anexo fotos do local.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/318/015.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/318/015.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar um estudo para viabilizar em dois sentidos o trânsito de veículos na Avenida Rio de Janeiro._x000D_
 _x000D_
 Justificativa: O mesmo pedido se justifica, em função de melhorar o fluxo de veículos no local, para facilitar o acesso aos locais próximos como: bancos, lotérica e comércio em geral.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Marcelo Wotroba (UNIÃO BRASIL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/319/016.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/319/016.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja analisadaa possibilidade de um convênio com um laboratório de análises clínicas, para que sejam coletadas amostras de sangue na Unidade de Saúde Vereador Luiz Milcheski, na Localidade de Lageado dos Vieiras. _x000D_
 _x000D_
 Justificativa: Para evitar que as pessoas precisem se deslocar para outras unidades, para tais procedimentos, os quais facilitariam muito aos moradores se o mesmo processo pudesse ser realizado na própria Unidade de Atendimento da Localidade.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/320/017.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/320/017.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que seja feita a implantação de rede coletora de esgoto na Rua Luíz Neppel, na Localidade de Lageado dos Vieiras._x000D_
 _x000D_
 Justificativa: O mesmo está exposto, e devido ao mau cheiro está causando grande incômodo aos moradores da região, e também poluindo o meio ambiente.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/321/018.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/321/018.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, seja feito o “aterramento” em aproximadamente um metro e meio de altura e mais cem metros de comprimento no local denominado Arroio do Arreganhado, auxiliando a passagem de moradores das Localidades de Campina dos Andrade, Laranjal, Queimados e Fazendinha._x000D_
 _x000D_
 Justificativa: Os moradores das referidas Localidades, reclamam que os veículos que trafegam por essa via pública, em épocas de chuva e enchentes, têm muitas dificuldades para passarem por esse local causando vários transtornos e prejuízos.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/322/019.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/322/019.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que sejam instaladas placas de orientação de destino nas entradas e dentro da Localidade de Lageado dos Vieiras, para destacar o turismo, e também facilitar o acesso às Indústrias e Comércios._x000D_
 _x000D_
 Justificativa: A Localidade hoje, conta com atividades de lazer e turismo, e para facilitar a chegada de visitantes até esses locais com mais facilidade, seriam necessárias placas indicativas</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/323/020.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/323/020.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que seja feita a implantação de rede coletora de esgoto nas seguintes ruas do Bairro Alto e Volta Grande:_x000D_
 _x000D_
 - Otto Buch;_x000D_
 - João Pedro Ferreira;_x000D_
 - Palmira Becker;_x000D_
 - Zigmundo Fazanck._x000D_
 _x000D_
 Justificativa: Tal pedido se faz necessário por haver o escoamento do esgoto de cozinha e sanitários nas ruas citadas, o que vem ocasionando um mau cheiro insuportável, a proliferação de doenças parasitárias e a poluição do meio ambiente. Em anexo abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/723/021.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/723/021.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, sejam realizados Estudos Técnicos para a implantação de um Posto de Saúde, no Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/724/022.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/724/022.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a reforma do antigo Incubatório Municipal, bem como a construção de um novo.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/725/023.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/725/023.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a escolha de um local nas comunidades do interior, para alojar depósitos de pedras para manutenção das Estradas dentro das propriedades.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/726/024.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/726/024.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a possibilidade de disponibilização de um Engenheiro Agrônomo, vinculado e remunerado pelo Município, para assinar projetos técnicos associados à agricultura aos produtores locais.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/727/025.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/727/025.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente do Município, a possibilidade de certificação dos Apicultores Municipais.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/728/026.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/728/026.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal e a Secretaria da Fazenda, a concessão de isenção da Taxa de Alvará dos Microempreendedores Individuais, em observância a Lei Complementar Federal nº 123, de 14 de dezembro de 2006 e Lei Complementar Federal nº 147, de 07 de agosto de 2014.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/729/027.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/729/027.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através  da Secretaria de Obras, a construção de uma lombada na Rua Carlos Schneider, fundos do Cilmar Pneus, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/730/028.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/730/028.2021.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/324/029.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/324/029.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a construção de um sistema de abastecimento de água na Localidade do Cunhupã._x000D_
 _x000D_
 Justificativa: Considerando os constantes períodos de seca em que nossa região vem passando, os moradores da Localidade vêm encontrando dificuldades na obtenção de água potável. Segundo relato dos moradores, dentro do perímetro da Escola Municipal da região, existe um poço com grande reservatório hídrico, capaz de abastecer toda a comunidade local.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/325/030.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/325/030.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a construção de um sistema de abastecimento de água na Localidade do Sítio dos Hirt._x000D_
 _x000D_
 Justificativa: Apesar da comunidade estar localizada bem próxima a área urbana do Município, não possui um sistema próprio de abastecimento de água. Em conversa com um agricultor local, Sr. Laércio, popularmente conhecido como “Pianosquinho”, o mesmo se disponibilizou a doar um terreno para a perfuração de um poço artesiano na Localidade. Ressalta-se que o imóvel do agricultor está localizado no ponto mais alto da região, o que favoreceria a distribuição de água.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/326/031.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/326/031.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a readequação da lombada localizada na Rua Otto Buch, próximo ao antigo Campo da Madema._x000D_
 _x000D_
 Justificativa: Em conversa com moradores e caminhoneiros que trafegam no local, a lombada causa grandes transtornos ao fluxo da via, tendo em vista a _x000D_
 desproporcionalidade do quebra-molas com a rua.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/732/033.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/732/033.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, através da Secretaria de Obras do Município, a possibilidade do término da Rua João Alfredo Kuhl, com a ligação na Rua Brasília.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/733/034.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/733/034.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar a Secretaria de Obras do Município, a troca das hastes, bem como as lâmpadas da Rua Cristiano Buch, entre a Rua Kalil Gemael e a Avenida Jacob Fuchs, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/734/035.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/734/035.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, através da Secretaria de Obras, a troca das hastes, bem como as lâmpadas da Rua Alaor Antunes do Livramento, próximo ao 5º RCC.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/036.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/036.2021.pdf</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/037.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/037.2021.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/038.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/038.2021.pdf</t>
   </si>
   <si>
     <t>Obras públicas</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/039.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/039.2021.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/327/040.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/327/040.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Secretaria de Obras do Município, à desenvolver Projeto Técnico para reparar o deslocamento da margem lateral do rio Negro, situada na Avenida Rio de Janeiro, Vila Paraíso. Matéria já solicitada na Gestão passada._x000D_
 _x000D_
 Justificativa: Por ocasião das chuvas e excesso de água na galeria pluvial que desemboca no rio ocasionou erosão da margem, determinando com isso o deslocamento da massa de terra, comprometendo a pista de caminhada. É necessário a construção de sustentação para evitar acidentes e assoreamento ainda maior do leito do rio.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/328/041.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/328/041.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que realize estudos sobre a viabilidade técnica para a instalação de manilhas ao longo da valeta que possui na rua Vereador Juvenal Henning, localizada no Bairro Bom Jesus, mais conhecido como Casas de Pedra. _x000D_
 _x000D_
 Justificativa: Esta rua há vários anos sofre com problemas de alagamento em períodos de chuva. Em conversa com moradores do local, entendemos que o manilhamento adequado poderá solucionar o problema.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/329/042.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/329/042.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que realize estudos sobre a viabilidade de recapeamento da rua Maximiano Pfeffer, entre o trevo do Sesi/Senai até a Ponte do rio Passa Três. _x000D_
 _x000D_
 Justificativa: Esta rua há vários anos vêm sendo remendada mas não resiste ao grande fluxo de veículos que ali transitam, seja pelos moradores dos Bairros Seminário, Passa Três, Sítio dos Rauen, Fazendinha, etc, seja pelos usuários da Prefeitura Municipal, que recebe um grande número de pessoas diariamente, além dos visitantes ao Parque Ecológico São Luiz de Tolosa, um dos maiores pontos turísticos do Município, gerando um grande fluxo de movimento, acabando por macular a imagem da Cidade ao nos depararmos com uma pavimentação de qualidade muito ruim. Está na hora desta rua _x000D_
 receber a atenção devida.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/330/043.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/330/043.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que realize estudos sobre a viabilidade de pavimentação asfáltica ou anti-pó nas Ruas Antônio Marques, Nilton Furquim e João Herzer, todas no Bairro Seminário. _x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão do crescimento populacional no Bairro e ao grande tráfego que ocorre nestas ruas aumentando a poeira que invade as casas prejudicando os moradores, considerando ainda, que a poeira nas estradas dificulta a visibilidade no trânsito. _x000D_
 _x000D_
 Muitos Bairros de nossa Cidade vêm sendo contemplados com a pavimentação asfáltica, como o Bairro Alto, Vila Zelinda, São Judas Tadeu, Bom Jesus e Vila Ema. Está na hora do Bairro Seminário ser também beneficiado com melhorias semelhantes.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/331/044.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/331/044.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor competente, realize a recuperação dos bueiros no Arroio Passo Ruim, na Localidade da Fazendinha._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de entupimentos e alagamentos que vem ocorrendo no local.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/332/045.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/332/045.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito o serviço de patrolamento na Estrada Secundária, passando pela propriedade do Sr. Leonardo Ferreira Terres, até a propriedade do Sr. Valdecir Haide, na Localidade da Fazendinha._x000D_
 _x000D_
 Justificativa: Estamos solicitando para que seja feito o serviço de patrolamento, pois os moradores daquela Localidade estão reclamando das condições da referida via pública.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/333/046.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/333/046.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de dois bueiros, onde tem acesso a Gruta Santa Emidia, na Localidade da Fazendinha._x000D_
 _x000D_
 Justificativa: Estamos solicitando para que sejam construídos bueiros no local, devido ao problema de escoação de água próximo a gruta.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/047.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/047.2021.pdf</t>
   </si>
   <si>
     <t>Correio</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Denominação de Rua.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/334/049.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/334/049.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadoa que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis o agendamento de uma reunião de gabinete com representantes da Empresa Berneck, Senhor Prefeito Municipal ou Secretário Municipal de Agricultura, Vereadores e o Presidente da Associação de Moradores da Comunidade da Fazendinha, tendo como assunto o molhamento da Estrada Principal “Darci de Oliveira Braz” na Localidade da Fazendinha, no trajeto entre a ponte denominada Sr. Henrique Grohs (divisa entre os Municípios da Lapa e Rio Negro), até posteriormente ao estabelecimento comercial da Senhora Maria Célia Conte._x000D_
 _x000D_
 Justificativa: Pelo motivo do tráfego de veículos pesados da Empresa Berneck Aglomerados, que combinado com o clima seco tem proporcionado muita poeira, aumentando o risco de haver acidentes entre veículos e atropelamento de pedestres. Levando em consideração também que a qualidade do ar fica comprometida com o alto nível de poeira, aumentando</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/050.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/050.2021.pdf</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/053.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/053.2021.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/054.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/054.2021.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/335/055.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/335/055.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através das Secretárias de Obras e Educação e Esportes, a implantação de Academia ao ar livre, na Praça das Casas de Pedra._x000D_
 _x000D_
 Justificativa: Por solicitação dos moradores e por haver espaço livre suficiente na área ao lado do campo, estamos em prol da Comunidade solicitando ao Executivo tal equipamento público para melhorar a qualidade de vida das pessoas.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/336/056.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/336/056.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitas as seguintes melhorias no Bairro Jardim Zelinda:_x000D_
 _x000D_
 - Construção de uma lombada física na Rua Tietê, próximo à residência de número 292;_x000D_
 - Colocação de asfalto com material fresado em toda a extensão da Rua Tietê;_x000D_
 - Instalação de iluminação pública no entorno da Academia ao Ar Livre e também da Associação de Moradores._x000D_
 _x000D_
 Justificativa: Os moradores já solicitaram por várias vezes melhorias naquele Bairro e até o momento nada foi feito. Pedimos especial atenção levando em conta ser um Bairro bastante populoso e vêm sofrendo muito no que diz respeito a Segurança Pública, tanto no sentido de iluminação pública como também de viaturas de Polícia fazendo as famosas rondas</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/337/057.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/337/057.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize junto a Secretaria de Obras estudos para implantação de calçadas às margens da Rua Juvenal Ferreira Pinto, a partir do final do asfalto até o final do calçamento, com pedras sextavadas._x000D_
 _x000D_
 Justificativa: Para ofertar melhor segurança e conforto aos pedestres além de dar um melhor acabamento ao calçamento, evitando deslocamento das lajotas causando danos a pista rolante. Temos verificado muitos pedestres caminhando pela rua sujeitos a atropelamento, pois qualquer descuido poderá gerar fatalidades, onerando cidadãos Rionegrenses.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/338/058.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/338/058.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito um Parque Infantil junto a Academia ao Ar Livre “Waldemiro Maurer”, na Vila Zelinda._x000D_
 _x000D_
 Justificativa: Constatamos “in loco”, que a Academia ao Ar Livre da Vila Zelinda, possui espaço suficiente para a construção de um parque infantil e seria muito útil para que as crianças que acompanham os usuários da academia possam brincar e aproveitar o tempo.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/060.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/060.2021.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/339/061.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/339/061.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os serviços de manilhamento, patrolamento e empedramento na Estrada Municipal da Localidade do Tijuco Preto, a partir da entrada da Estrada, passando pela Empresa Estrutural Ind. e Com. de Artefatos de Cimento Ltda., até a Estrada da Localidade do Cunhupã._x000D_
 _x000D_
 Justificativa: Estamos solicitando para que seja feito os serviços de manutenção na Estrada Municipal da Localidade do Tijuco Preto, porque constatamos “in loco” que a via se encontra em estado precário, com buracos de quase meio metro na Estrada, dificultando muito a visibilidade dos motoristas e o proprietário da Empresa Estrutural já doou as manilhas, ficando com a Prefeitura a parte da mão de obra. Ver a possibilidade de colocar paralelepípedo no referido trecho.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/741/062.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/741/062.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja incluído no programa de pavimentação asfáltica as Ruas João Alípio e Theodoro Baggio, no Bairro Alto</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/063.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/063.2021.pdf</t>
   </si>
   <si>
     <t>Obras.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/742/064.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/742/064.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente a construção de mais um barracão pré-moldado junto a Associação Comunitária do Bairro Alto, Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/743/065.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/743/065.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitas obras de colocação de lajotas nas seguintes Ruas do Bairro Alto:_x000D_
 _x000D_
 - Rua Prof. Miranda Carotta Catalan;_x000D_
 - Rua Maria de Lourdes Teixeira da Cruz;_x000D_
 - Rua Emilio Weber.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/744/066.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/744/066.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize com certa urgência reposição de todas as lâmpadas queimadas e hastes na Rua Boleslau Paluch e na Rua do Turismo (Pirambeira). Assim como a possibilidade de modernizar essas instalações de energia no local.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/745/067.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/745/067.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente a possibilidade de se construir um Campo de Futebol e uma área de lazer com Parque Infantil e Academia ao Ar Livre na Associação de Moradores Santo Expedito da Localidade de Vila Rural – Roseira.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/274/068.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/274/068.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à secretaria de Obras e Serviços Urbanos, o calçamento da Rua Darci Braz de Oliveira, na Localidade de Fazendinha._x000D_
 _x000D_
 Justificativa: Tal pedido se faz necessário, pois nessa rua está localizado o Posto de Saúde e a Escola e tendo em vista que devido ao intenso tráfego de veículos, isso contribui para o aumento do pó nos locais, causando vários transtornos à população, bem como podendo causar até mesmo problemas de saúde, por conta do excesso de pó. Da maneira em que se encontra os moradores vêm passando por maus momentos em razão do pó existente, tornando com isso difícil manter suas casas limpas e em dias de chuva é o barro que dificulta a vida dos moradores.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/746/069.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/746/069.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promovam estudos para a construção de uma Praça com Academia ao Ar Livre e Parque Infantil no terreno de propriedade da Cohapar, que fica na bifurcação das Ruas Theodoro Baggio e Pedro Ruthes, no Bairro Alto.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/747/070.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/747/070.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria Municipal da Saúde, a realização de Convênio com alguma “Casa de Apoio” ou “Abrigos Comunitários” para pacientes e familiares que necessitem permanecer em Hospitais de Curitiba e Região Metropolitana.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/748/072.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/748/072.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize a continuidade do serviço de anti-pó na Rua Henrique Lazarine, Bairro Seminário.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/341/073.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/341/073.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, que seja feita a substituição das pedras por uma camada de cascalho nas seguintes comunidades:_x000D_
 _x000D_
 - Sitio dos Rauen;_x000D_
 - Campina dos Andrades;_x000D_
 - Fazendinha._x000D_
 _x000D_
 Justificativa: Verificamos que se trata de Ruas de grande movimento e importância dentro da Localidade, acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/342/074.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/342/074.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, para que seja colocado anti-pó na Rua Jacob Maidl, Bairro Seminário._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica pelo intenso movimento existente no local. Em dias de sol há muita poeira e em dias de chuva, muito barro. Assim melhorando muito a trafegabilidade, a segurança e consequentemente a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/075.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/075.2021.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/343/076.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/343/076.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, melhorias na quadra de areia junto ao Conjunto Habitacional Casas de Pedra, no Bairro Bom Jesus. _x000D_
 _x000D_
 Justificativa: Próximo ao Conjunto Residencial conhecido como Casas de Pedra existe um espaço público utilizado pela comunidade com uma quadra de areia. Estamos solicitando ao Executivo estudos para melhorar o local, instalando um alambrado no entorno da quadra de areia para evitar que crianças possam correr para a rua atrás de uma bola, colocação de mais areia no local, implantação de um parque infantil e bancos para que a comunidade possa usufruir do espaço. São melhorias que poderiam mudar o aspecto dessa área com melhor qualidade de vida a seus moradores, favorecendo para _x000D_
 que o local possa ser melhor utilizado.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/344/077.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/344/077.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, reparos (pintura, consertar algumas falhas no piso, substituição de cantoneiras, etc.) na pista de skate localizada na Rua Mato Grosso, na Vila Paraíso._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, tendo em vista a verificação “in loco” da necessidade de manutenção da referida pista, pois, como está poderá provocar acidentes e trazer transtornos ao Sistema de Saúde, assim como possível ônus aos Cofres Municipais através de indenizações.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/749/078.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/749/078.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente sejam realizados Estudos Técnicos para a implantação da faixa de pedestre com elevação na Avenida Saturnino Olinto em frente ao Colégio Estadual Presidente Caetano Munhoz da Rocha.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/750/080.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/750/080.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, desenvolvam projeto para substituição de lajotas por asfalto em trecho da Rua Maximiano Pfeffer, desde a Rua Cônego José Henzer até a Rua Moisés Lupion</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/081.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/081.2021.pdf</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/082.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/082.2021.pdf</t>
   </si>
   <si>
     <t>Calçadas e lombada</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/083.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/083.2021.pdf</t>
   </si>
   <si>
     <t>Trânsito</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/084.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/084.2021.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/085.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/085.2021.pdf</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/345/086.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/345/086.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que determine ao Setor responsável que providencie a retirada do volume de lixo doméstico que é produzido nas Localidades de Maitaca, Laranjal e parte da Fazendinha I._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que a coleta é feita apenas em um sentindo de ida e vinda, não passando diretamente nas Localidade citadas, mas que seria viável atender, fazendo o sentido de ida e retorno passando por essas Localidades, de maneira a facilitar a coleta para os moradores da região.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/087.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/087.2021.pdf</t>
   </si>
   <si>
     <t>Saúde/Lazer</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/346/089.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/346/089.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promovam estudos para a construção de uma Academia ao Ar Livre e Parque Infantil no terreno da Igreja, na Localidade dos Queimados._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que há espaço suficiente na área e que seria importante para qualidade de vida das pessoas daquela Localidade.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/735/090.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/735/090.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam incluídas no programa de recapeamento asfáltico as Ruas Rio Grande do Sul e Santa Catarina, na Vila Militar.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/736/091.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/736/091.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja incluído no programa de pavimentação asfáltica a Rua Dr. Pacheco, entre as Ruas Barão do Rio Branco e Rua Ovande do Amaral, no Centro da Cidade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/347/092.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/347/092.2021.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja expedido convite a SenhoraCamila Regina Schelbauer, proprietária e atuante em atendimentos do Centro de Reabilitação e Equoterapia Sonho Meu, a fim de explanar sobre seu trabalho desenvolvido na Equoterapia, na Sessão Ordinária do dia 23.02.2021._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica levando em consideração a importância que a Equoterapia tem na vida de algumas pessoas que necessitam de procedimentos como esse, pois é um método terapêutico que utiliza o cavalo dentro de uma abordagem interdisciplinar nas áreas de saúde, educação e equitação, buscando o desenvolvimento biopsicossocial de pessoas com deficiência e/ou com necessidades especiais.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/737/093.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/737/093.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras e Conselho de Trânsito, viabilize estudos para alteração de sentido preferencial, das ruas Camarista Lizandro Cordeiro Maciel e Paulo Nehls, passando o sentido preferencial para Rua Pretextato Taborda Ribas.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/738/094.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/738/094.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente estudos para instalação de Faixa de Travessia Elevada em frente ao Mercado Fuchs, sentido Centro/Bairro e também sentido Bairro/Centro antes da esquina do Norberto Veículos, na Avenida General Plínio Tourinho</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/739/095.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/739/095.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito o aproveitamento de lajotas sextavadas de concreto, que estão sendo substituídas em algumas vias por asfalto, ou aquisição de novas, ou aplicação de anti-pó, o que for mais viável no momento, em trecho da Rua Pedro Ribas, entre  a Rua Goiás e a Rua Mato Grosso, na Vila Paraíso.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/740/096.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/740/096.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam incluídas no programa de recapeamento asfáltico as Ruas Getúlio Vargas e Francisco Taborda Ribas, aplicando recursos do Finiza.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/751/097.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/751/097.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, a implantação de redutor de velocidade na Rua Professor João Raimundo, próximo ao nº 236 e outro próximo ao nº 110 e também na Rua Mathias Augusto Bohn, próximo ao nº 189, no Centro.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/752/098.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/752/098.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, a inclusão no Programa de Pavimentação Asfáltica, a Travessa Alagoas entre a Travessa Maranhão e Pará e trecho da Avenida Rio de Janeiro, margeando o rio Negro, na Vila Paraíso.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/753/099.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/753/099.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize através do Setor Competente, a realização de estudos sobre a possibilidade da instalação de placas de velocidade máxima permitida ao longo da Rua XV de Novembro.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/754/100.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/754/100.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, a sinalização indicativa nos vários pontos da Cidade, mostrando a localização de Hospital, Rodoviária, Escolas, Corpo de Bombeiros, Polícia Civil e Militar, novo Fórum e a própria Câmara de Vereadores, nos moldes do Sistema Internacional de Sinalização.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/348/101.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/348/101.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que solicite ao Setor Responsável que seja retirada a taxa da coleta de lixo dos moradores da Rua Sebastião Hélio Veiga, na Localidade do Tijuco Preto._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que os moradores daquela região, precisam se deslocar até as margens da BR para levar o lixo. Mas o moradores estão dispostos a pagar a taxa se o caminhão entrar na referida Rua e recolher o lixo.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/349/102.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/349/102.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que solicite ao Setor Responsável que seja retirado ou desgalhado um pinheiro existente ao lado da residência da Senhora Solange Colaço Fernandes, na Rua Cônego José Henser, nº 292, na Vila Paraná._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que a moradora, está preocupada pois há muitos galhos caindo em cima de sua residência.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/350/103.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/350/103.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que em conjunto com o Legislativo e demais forças vivas da comunidade agende mensalmente reunião com o Secretário de Segurança Pública do Estado e com os Deputados apoiados pelos políticos Rionegrenses, para reivindicar aumento do efetivo de policiais e equipamentos para as nossas Polícias, principalmente para a Polícia Militar que possui a função do policiamento ostensivo, considerando ainda que desde a transformação do Pelotão da PM em Companhia da Polícia Militar pela Governadora Cida Borghetti o efetivo não atende aos requisitos de uma Companhia de Polícia Militar._x000D_
 _x000D_
 Justificativa: Diante do aumento da criminalidade e da população Rionegrense necessário que busquemos ações efetivas e rotineiras até que sejamos atendidos, pois estamos vivendo uma insegurança crescente que afeta a todos, inclusive o nosso comércio.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/351/104.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/351/104.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que determine ao Setor Responsável pelo controle e monitoramento da Praça João Pessoa ou a Secretaria da Ação Social, para que orientem e procedam o encaminhamento à local apropriado dos diversos alcóolatras que se reúnem todos os dias para se embriagarem na praça desde a parte da manhã até o final da tarde, causando transtorno para os transeuntes que utilizam a praça, comerciantes e profissionais liberais do entorno da mesma, além de darem um péssimo exemplo para as crianças que utilizam a praça ou parque infantil._x000D_
 _x000D_
 Justificativa: Há constantes reclamações de moradores e comerciantes do Centro de Rio Negro, pois diversas destas pessoas que passam o dia se embriagando na Praça João Pessoa, bem como na Praça da Igreja Matriz, além de perturbarem a ordem, abordam os pedestres pedindo esmola, fazem suas necessidades fisiológicas nos fundos dos prédios, como nos fundos do</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/352/105.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/352/105.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretária de Obras, a implantação de uma Praça na Rua Luíz Neppel, em frente a Igreja Nossa Senhora das Graças, na Localidade de Lageado dos Veiras._x000D_
 _x000D_
 Justificativa: Por solicitação dos moradores e por haver espaço livre suficiente na área em frente a Igreja, estamos solicitando a implantação de uma Praça para melhorar a qualidade de vida das pessoas daquela Comunidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/353/106.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/353/106.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, o serviço de patrolamento, bem como a manutenção dos bueiros próximo a Igreja da Fazendinha II e também da oficina do Senhor Marley Heide._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que nessa rua o bueiro está realmente sem manutenção sendo necessária a sua limpeza com urgência, pois quando chove com uma intensidade maior, a boca de lobo não está dando vazão a toda água das chuvas, e a Rua está com grande dificuldade de se transitar, levando em consideração que a mesma faz parte da Rota Escolar.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/354/107.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/354/107.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis o agendamento de uma reunião de gabinete com representantes de Mini Mercados e Açougues, Secretário Municipal de Indústria e Comércio, Vigilância Sanitária e Vereadores, tendo como assunto a Lei nº 2778/2017, que Regulamenta os procedimentos de boas práticas a serem observados no âmbito do fracionamento, armazenamento, embalagem e comercialização dos produtos derivados de origem animal que abrange a atividade denominada de autosserviço, e dá outras providências._x000D_
 _x000D_
 Justificativa: Tal pedido prende-se ao fato em saber que é obrigatória a inscrição das Empresas no Conselho Regional de Medicina Veterinária do Estado do Paraná e a contratação de responsável técnico – Médico Veterinário, bem como o pagamento da taxa anual do CRMV, conflitando com o estabelecido na Lei nº 2778/2017. Peço que esta Reunião seja marcada o mais breve possível, tendo em vista que essas são</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/755/109.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/755/109.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja analisada a possibilidade de um convênio entre os Municípios de Piên e Rio Negrinho, para atendimento dos moradores da Localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/756/110.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/756/110.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras para desenvolver e incluir no programa de pavimentação asfáltica as ruas Nelson Guerber, Antonio Schelbauer, José Weber, Leônidas Ribeiro da Silva, Elza Lopes e Prof. Pedro José da Cunha, todas do Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/757/112.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/757/112.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, a inclusão no Programa de Pavimentação Asfáltica as seguintes ruas do Bairro Tijuco Preto:_x000D_
 _x000D_
 - Rua José Augusto Soares Mariano;_x000D_
 - Rua Dirce Marta Stritzinger;_x000D_
 - E prolongamento da Rua Antonio de Oliveira.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/758/113.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/758/113.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora, o envio de correspondência à Secretaria Estadual da Saúde, solicitando parecer sobre o credenciamento de uma Unidade de Terapia Intensiva-UTI junto ao Hospital de Rio Negro.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/759/115.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/759/115.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente, Projeto de Arborização da Cidade com árvores frutíferas em Praças, Vias Públicas e Escolas.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/760/116.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/760/116.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que através das Secretarias de Indústria e Comércio e de Obras, desenvolvam estudos e normatização para instalação de Parklets (Espaços Públicos), destinados ao uso público, em parceria com estabelecimentos interessados em investir em tal iniciativa.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/761/117.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/761/117.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que através das Secretarias de Obras e de Indústria e Comércio, viabilize estudos para reabertura da Rua Dr. Vicente Machado, trecho (entre rua Nicolau Bley Neto e rua 7 de Setembro), atravessando o Calçadão Albany Bussmann.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/762/118.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/762/118.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que através da Secretaria de Obras seja desenvolvido Projeto para revitalização de calçamento, passeios para pedestres da Praça João Pessoa, com a construção de galerias para escoamento de águas fluviais.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/763/119.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/763/119.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal,através da Secretária de Obras e de Equipe de Engenharia de Trânsito sejam desenvolvidos estudos que após avaliação do desempenho da lombada, sejam readequadas ou removidas, e que a instalação de novas barreiras, sejam planejadas conforme a Resolução nº 600/16, conforme art 1º. A ondulação transversal pode ser utilizada onde se necessite reduzir a velocidade do veículo de forma imperativa, nos casos em que estudos técnicos de engenharia de tráfego demonstre índice significativo ou risco potencial de acidentes cujo fator determinante é o excesso de velocidade praticado no local e onde outras alternativas de engenharia de tráfego são ineficazes.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/764/120.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/764/120.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize estudos para que sejam colocados bancos nos pontos de ônibus da Cidade.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/765/121.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/765/121.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Chefe do Executivo Municipal, para que estude a possibilidade de denominar algum logradouro público de nossa Cidade com o nome do Empresário DANIEL FERNANDO LENZI, filho de Armando Scipione Lenzi e Maria Francisca Lenzi, como uma singela homenagem póstuma.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/766/122.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/766/122.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Chefe do Executivo Municipal, para que estude a possibilidade de denominar algum logradouro público de nossa Cidade com o nome Expedicionário VALDOMIRO NUNES MACHADO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/767/123.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/767/123.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que realize estudos sobre a viabilidade de elaboração de Projeto Executivo (setores de Engenharia e Meio Ambiente) para o alargamento, aprofundamento, drenagem e saneamento do córrego existente entre a Av. Ludovico Schuster e a rua 8 de Dezembro, no Bairro Estação Nova, verificando ainda, a possibilidade de revitalização da mata ciliar em todo o trajeto do córrego, em especial próximo às residências situadas entre as referidas ruas.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/768/124.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/768/124.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Meio Ambiente, nos informem sobre o Parecer Ambiental de Liberação do IAP referente a Rua Valdemar Schimdt, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/769/125.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/769/125.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente a possibilidade de se construir um Campo de Futebol e uma área de lazer com Parque Infantil na Rua Cônego José Henzer, na Vila Paraná.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/770/126.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/770/126.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Meio Ambiente para que desenvolva projetos para recuperação de parques e áreas degradadas, fundos de vale, etc. e apresente à Secretaria de Desenvolvimento Sustentável e do Turismo do Estado do Paraná, considerando o Projeto Estadual Parques Urbanos, onde o Governo do Estado subsidiará a execução de projetos apresentados voltados nesta área. Sugiro estudos na Pirambeira, antigo Cavipa (Vila Paraná), Vila Paraíso.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/771/127.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/771/127.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie Lombada, e Placas de Sinalização na Estrada Principal da Localidade da Roseira, próximo ao “Bar do Mario Gordo”, até a Escola Rural Municipal José de Lima.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/772/128.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/772/128.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos estudos para a concessão de Isenção dos Tributos Municipais aos Templos de qualquer culto e Associações sem fins lucrativos sediados no Município.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/130.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/130.2021.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Patrimônio Público.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/773/132.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/773/132.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a colocação de lajotas e/ou paralelepípedos na extensão da Rua Ludovico Schuster Neto, no Bairro Passa Três.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/133.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/133.2021.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/774/136.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/774/136.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a instalação de academia de ginástica ao ar livre e parque infantil na Localidade do Laranjal, junto ao terreno da Igreja.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/355/137.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/355/137.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize o alargamento da Estrada que dá acesso a Fazendinha II, bem como a Estrada Secundária que dá acesso a Igreja da Fazendinha I._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que muitas vezes o ônibus escolar e outros veículos tem que voltar vários metros até achar uma entrada, pois não tem como passar dois veículos grandes ao mesmo tempo.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/775/139.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/775/139.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, juntamente com a Secretaria de Indústria e Comércio, para que sejam feitas parcerias com algumas Empresas que tem interesse em terceirizar trabalhos através de Cooperativas, principalmente no interior do Município.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/357/140.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/357/140.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja incluída no Programa de Pavimentação Asfáltica, a Rua Ervino Ernesto Brunquel, na Localidade de Lageado dos Vieiras._x000D_
 _x000D_
 Justificativa: Verificamos que se trata de Rua de grande movimento e importância dentro da Localidade. Com ela pavimentada podemos favorecer a abertura de novas Empresas e também turismo local, trazendo muitos benefícios aos Munícipes que ali residem.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/776/141.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/776/141.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente, estudos para a implantação de um Projeto de Piscicultura no Município, em parceria entre as Secretarias de Agricultura, Indústria e Comércio, Emater, Senar e Sindicato Rural.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/777/143.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/777/143.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a construção de uma lombada física próximo ao Estúdio de Pilates, situado na Rua Dr. Mario A. Teixeira de Freitas, em frente a casa de nº 620, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/358/144.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/358/144.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a inclusão no Programa de Pavimentação Asfáltica ou antipó da RuaPedro Train e da Travessa Álvaro de Aquino, no Bairro Passa Três, bem como também melhorias na rede de escoamento da água pluvial._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão do grande movimento nessas Ruas, e tendo em vista que os moradores da região sofrem com tal problema nos períodos de chuvas. (Em anexo abaixo assinado).</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/359/145.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/359/145.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem indicar à Mesa Diretora desta Casa de Leis, o nome da Srª. Jurema Gontarski Miranda Cardoso - Presidente da Sociedade Hospital Bom Jesus, para que a mesma seja agraciada, com o Título de Cidadã Honorária de Rio Negro._x000D_
 _x000D_
 Justificativa: A homenagem à Senhora Jurema Gontarski Miranda Cardoso se deve ao fato de a mesma contribuir com trabalhos voluntários jamais visto em nossa comunidade, isto deve servir de exemplo para as pessoas e também para nossos políticos em todo o Brasil. A mesma também desenvolve vários projetos no exercício de suas funções como Presidente do Hospital Bom Jesus.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/360/146.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/360/146.2021.pdf</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/778/148.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/778/148.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja concluída a obra do Poço Artesiano da Localidade da Campina dos Martins.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Junta Comercial do Paraná</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/779/150.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/779/150.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja instalado um parque infantil junto a Academia ao Ar Livre “Valdemar Ferreira Terres”, na Localidade da Fazendinha II.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/151.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/151.2021.pdf</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/780/152.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/780/152.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, junto ao Setor Competente, a colocação de placas indicativas de “curva perigosa” e “ponte estreita”, na Rua João Munch, próxima a Floricultura Primavera Plantas, na Localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/781/154.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/781/154.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, quando da instalação do novo Loteamento no Bairro Alto, que seja feito uma exigência da construção de um campo de futebol no local.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/782/155.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/782/155.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem sugerir ao Executivo Municipal, serviços de limpeza, manutenção e restauração dos brinquedos no parque existente ao lado da caixa d’água do Bairro Alto.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/783/156.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/783/156.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que solicite ao Setor Responsável que seja retirado ou desgalhado alguns pinheiros existentes próximo a residência da Senhora Amélia Ruthes Schmidt e de mais três moradores que ali residem, na Estrada Principal, na Localidade do Cunhupã.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/784/157.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/784/157.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja encaminhado Ofício ao Governador do Estado do Paraná, relatando a preocupação com a atual situação da Segurança Pública em nosso Estado, em especial a situação vivida pelas agentes de segurança, tanto civis como militares, que estão passando um dos piores momentos da história em relação ao efetivo, defasagem de salário e pressão social.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/785/158.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/785/158.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, de continuidade com urgência no Projeto do Poço Artesiano, na Localidade de Ovelhas.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/159.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/159.2021.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/160.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/160.2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/786/162.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/786/162.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve no uso de suas atribuições vem solicitar ao Executivo Municipal, escolher um Logradouro Público para ser denominado com o nome do saudoso Sr. Eloi Francisco Baggio.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/787/163.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/787/163.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Meio Ambiente do Município realize estudos para a criação do Parque Linear do rio Passa Três, que se caracteriza fundamentalmente como uma intervenção urbanística associada à Rede Hídrica, em fundo de vale, mais especificamente na planície aluvial, e tem como objetivos: proteger ou recuperar os ecossistemas lindeiros aos cursos e corpos d’água; conectar áreas verdes e espaços livres de um modo geral; controlar enchentes; e prover áreas verdes para o lazer.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/788/164.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/788/164.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que sejam realizados estudos junto à Secretaria de Meio Ambiente sobre a viabilidade para a criação do Parque Linear da Pirambeira, que se caracteriza fundamentalmente como uma intervenção urbanística associada à Rede Hídrica, em fundo de vale, mais especificamente na planície aluvial, e tem como objetivos: proteger ou recuperar os ecossistemas lindeiros aos cursos e corpos d’água, conectar áreas verdes e espaços livres de um modo geral, controlar enchentes, e prover áreas verdes para o lazer, com passeios e ciclovias.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/789/165.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/789/165.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras à desenvolver e incluir no programa de pavimentação asfáltica a Rua Felipe Jorge, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/790/166.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/790/166.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, e, em especial, em atenção ao art. 108, § 2º do Regimento Interno, vem solicitar ao Executivo Municipal, que autorize estudo junto aos Setores Competentes da Prefeitura Municipal, no sentido de possibilitar convênio ou outra modalidade que julgar conveniente, com o Estado do Paraná e Governo Federal (IPHAN) ou mesmo a alteração do art. 18 da Lei Municipal nº 2.390/2013, para que as obras ou edificações tombadas pelo Sr. Prefeito Municipal, possam receber recursos do Estado - Divisão do Patrimônio Histórico, Artístico e Cultural do Paraná e/ou do Governo Federal, para conservação e reparo da coisa tombada, conforme prevê o art. 16 da Lei Estadual 1.211/1953 e art. 19 do Decreto-Lei nº 25/1937.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/791/167.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/791/167.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a colocação das hastes, bem como as lâmpadas da Rua Afonso Nentwig, antiga Estrada da Rabeca, em frente as residências das Senhoras Maria Hellinger e Gorete Hellinger.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Obras Públicas.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/792/169.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/792/169.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize estudos para a doação de um terreno, para que a comunidade em parceria com a Prefeitura construa uma Capela Mortuária, no Bairro Alto.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/170.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/170.2021.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/171.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/171.2021.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/172.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/172.2021.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/173.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/173.2021.pdf</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/794/174.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/794/174.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que sejam colocadas lixeiras adequadas nas proximidades da residência do Senhor Albari, na Estrada Principal que dá acesso a Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/795/175.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/795/175.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente a possibilidade de se construir um Parque Infantil na Localidade de Lençol, mais conhecido como Portão da Battistella.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/796/176.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/796/176.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um Profissional Ginecologista para atendimento na Unidade de Saúde do Lageado.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/797/177.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/797/177.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a ampliação da iluminação pública e de rede de saneamento de água no Bairro Tijuco Preto, uma rua antes do Ferro Velho do Senhor Lori, e também próximo a casa da Thalia, bem como para que seja nomeada de Osni Valério está referida rua.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/798/178.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/798/178.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitas melhorias no Pátio da Prefeitura, para que os carros oficiais tenham um espaço adequado.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/799/180.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/799/180.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente seja feito o serviço de limpeza/roçada e também colocação de placa de “proibido jogar lixo” na Rua Frei Eraldo Maria, no Bairro Alto.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/800/181.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/800/181.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, sejam realizados Estudos Técnicos para a implantação de um Posto de Saúde, no pátio da Escola Municipal Pref. Mathias Augusto Bohn, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/801/182.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/801/182.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria Municipal de Agricultura e Meio Ambiente, serviços de limpeza, de jardinagem e o recolhimento de entulhos de construção nos terrenos baldios de propriedade da própria Prefeitura com a colocação de placas “proibido jogar lixo e entulhos”, bem como a distribuição de folhetos de orientação do procedimento para recolhimento de entulhos, situados no Bairro Alto.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/802/183.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/802/183.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que viabilize junto a Secretaria de Obras, Serviços Urbanos e Habitação para que esta promova instruções aos moradores que irão construir ou fazer alguma reforma, da necessidade de se contratar uma caçamba para os entulhos das obras.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/803/184.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/803/184.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, a implantação de placas sinalizadoras indicativas nos cruzamentos no interior do Município, como por exemplo: Sítio dos Hirt até a Comunidade da Barreirinha, do Cunhupã até o Lageado dos Vieiras, do Seminário até as Localidades da Fazendinha e Barra Grande e demais Localidades que pertencem ao Distrito.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/804/185.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/804/185.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, sejam realizados Estudos Técnicos para a destinação do Centro da Juventude do Bairro Volta Grande.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/805/186.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/805/186.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e manilhamento, nos pontos mais críticos da Rua Colônia, no Bairro Alto.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/806/187.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/806/187.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que suspenda a cobrança de impostos e taxas durante o período em que estiverem restritas as atividades em função da pandemia, de microempreendedores individuais, empresas ligadas a eventos, tais como empresas de locação de espaço para festas, quadras esportivas, empresas de locação de som e ou brinquedos, empresas de alimentação para festas.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/807/188.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/807/188.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a adequação da calçada, bem como a construção de uma lombada elevada com faixa de pedestre na rua Jacob Fuchs, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/808/189.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/808/189.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a reconstrução da calçada na Rua José Kondlatch, próximo ao nº 253, Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/809/190.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/809/190.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a troca das lâmpadas da Rua José Kondlatch, no Bairro Bom Jesus, por lâmpadas novas mais fortes.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/191.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/191.2021.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/810/192.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/810/192.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Professor Theodoro Hening, em frente a casa de nº 749, no Bairro Campo do Gado.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/823/193.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/823/193.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, a inclusão no Protocolo Municipal de Imunização contra Covid-19, todos os profissionais de Segurança Pública (Policiais Civis Militares e Corpo de Bombeiros).</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/824/194.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/824/194.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja encaminhado ofício ao Chefe do Poder Executivo, para que através da Secretaria da Fazenda e Departamento Jurídico do Município esgotem todas as possibilidades de Notificações de Dívidas Ativas aos contribuintes inadimplentes com o Erário Público, antes de proceder a Execução Fiscal.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/825/195.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/825/195.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, estudos para incentivar o uso da Energia Solar no Município em residências e empresas.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/826/196.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/826/196.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que providencie a melhoria na Iluminação Pública na Rua Máximo Di Giorgio, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/827/197.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/827/197.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, para que seja restaurado o recapeamento da Rua Getúlio Vargas com a Rua Bom Jesus (na altura do Posto BJ) até a Travessa Sete de Setembro, bem como estudar a possibilidade de retirar os canteiros existentes nesse trajeto para que possamos ter uma melhor trafegabilidade no local, e melhoria do sistema de captação de água pluvial.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/198.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/198.2021.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/828/199.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/828/199.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, que seja encaminhado ofício a Empresa Autopista Planalto Sul S/A, sugerindo a implantação de calçadas nas marginais da Avenida Afonso Petschow até o Bairro Volta Grande.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/829/200.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/829/200.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, sejam realizados Estudos para que os moradores do Bairro Motocross, recebam atendimento na Unidade de Saúde Antônio Bossi, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/830/201.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/830/201.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve no uso de suas atribuições regimentais vem solicitar ao Senhor Prefeito Municipal que informe a Sanepar, a Celesc e os Correios sobre a mudança de limite das Ruas Severo de Almeida e Alaor Antunes do Livramento.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/831/202.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/831/202.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que solicite ao Setor Responsável que seja retirado ou desgalhado alguns pinheiros existentes próximo a residência do Senhor Dorival Carvalho, na Rua Espírito Santo, nº 32, na Vila Paraíso.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/832/203.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/832/203.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar à Mesa Diretora desta Casa de Leis, o agendamento de uma reunião de gabinete com a Secretária Municipal de Saúde, para tratar dos seguintes assuntos:_x000D_
 _x000D_
 - Organização de Funcionários;_x000D_
 - Transporte de pacientes para Curitiba;_x000D_
 - Transporte de pacientes dentro da cidade;_x000D_
 - Procedimento gerais realizados durante a pandemia.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/833/204.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/833/204.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que viabilize através da Secretaria de Indústria e Comércio reunião com os comerciantes locais, ACIRN e outras Entidades que julgar conveniente, para que se debata formas para melhorar o desenvolvimento do nosso comércio local, visto que há vários anos nosso comércio vêm perdendo força. Que haja um amplo debate sobre as razões do nosso comércio estar perdendo força, ouvir sugestões e ideias, as necessidades, debater se a questão de estacionamento, trânsito, incentivos, impostos estaduais, terrenos centrais sem utilização podem contribuir negativamente para o nosso comércio.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/205.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/205.2021.pdf</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/207.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/207.2021.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/208.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/208.2021.pdf</t>
   </si>
   <si>
     <t>Corte de pinheiro</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/834/209.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/834/209.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja dado continuidade na abertura da Rua Dr. Ademar de Morais, no Bairro Alto.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/835/210.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/835/210.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um Profissional Dentista para atendimento durante quarenta horas semanais, na Unidade de Saúde José Euclides de Oliveira Braz, na Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/836/211.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/836/211.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um Profissional Ginecologista para atendimento uma vez no mês na Unidade de Saúde José Euclides de Oliveira Braz, na Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/837/212.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/837/212.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a instalação de academia de ginástica ao ar livre e parque infantil na Localidade da Maitaca, próximo a antiga Escola que hoje está sendo usada como Igreja.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/838/213.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/838/213.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente, para que seja feito estudos para colocar um posto de distribuição de calcário para os pequenos produtores rurais, na Região de Lageado dos Vieiras, bem como em outros pontos da Cidade.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/839/214.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/839/214.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que realize estudos através da Secretaria de Meio Ambiente para a elaboração do plano de arborização urbana para posterior criação de Lei Municipal para a sua regulamentação.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/840/216.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/840/216.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um Profissional Dentista para atendimento durante quarenta horas semanais, no Município.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a viabilidade de Lei para isenção de IPTU às pessoas portadoras de neoplasias malignas (câncer).</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/218.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/218.2021.pdf</t>
   </si>
   <si>
     <t>Denominação de Logradouro Público</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/841/219.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/841/219.2021.pdf</t>
   </si>
   <si>
     <t>e autoria dos Vereadores :_x000D_
 _x000D_
 ODAIR PEREIRA – PSB_x000D_
 _x000D_
 PAULO CESAR ALMEIDA - PDT</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/220.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/220.2021.pdf</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/842/221.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/842/221.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam realizados os serviços de patrolamento e empedramento na Rua Jacob Maidl, próximo a residência da Senhora Terezinha Gabardo, até a Estrada da Rabeca, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/222.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/222.2021.pdf</t>
   </si>
   <si>
     <t>Parcelamento do Alvará.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/843/223.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/843/223.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam realizados os serviços de patrolamento e empedramento da Estrada do Bom Retiro até a Cidade.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/844/224.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/844/224.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a construção de uma lombada ou colocação de taxões na Rua Camarista Carlos Schneider, ou na Rua Estanislau Dolla em frente a Elquímica, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/845/225.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/845/225.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize estudos para aquisição de um terreno, para que a comunidade em parceria com a Prefeitura construa uma Capela Mortuária Ecumênica, na Localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/846/226.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/846/226.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a retirada do ponto de ônibus da Rua Ignácio Schelbauer, no Bairro Bom Jesus, localizado em frente a Sociedade Recreativa União Fuchs.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/847/227.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/847/227.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua José Fuchs, no Bairro Passa Três.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/848/228.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/848/228.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Gunther Werner, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/849/229.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/849/229.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie a iluminação pública e a instalação de hastes nos postes na Estrada Principal da Localidade da Roseira, próximo ao “Bar do Mario Gordo”.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/850/230.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/850/230.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a inclusão no Programa de Pavimentação Asfáltica ou calçamento na Localidade de Campina dos Andrades, em pelo menos uma extensão de 3km, dando prioridade nos locais com mais moradias.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/851/231.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/851/231.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a construção de uma lombada na Rua Marechal Deodoro da Fonseca esquina com a Rua Benjamim Constant, na Vila Militar.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/232.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/232.2021.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/233.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/233.2021.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/852/234.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/852/234.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie a iluminação pública na Rua Ervino Schroeder, no Lageado dos Vieiras, próximo ao Morro.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/853/235.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/853/235.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os serviços de manilhamento, patrolamento e empedramento na Estrada próximo a Boate Malvinas, na margem da BR-116.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/854/236.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/854/236.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie uma Lombada na Rua Julio Alves, em frente à Escola Rural Municipal José de Lima, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/855/237.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/855/237.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize a construção de um bueiro em frente a casa do Senhor José Edinei Vieira, na Localidade da Campina dos Andrades.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/859/238.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/859/238.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente a designação do nome da ex-Servidora Municipal Enfermeira Rosane Paulino Riesemberg, com denominação da Casa da Mulher Rionegrense.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/860/239.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/860/239.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através das Secretarias de Saúde (Vigilância Sanitária/Agentes Comunitários de Saúde) e de Ação Social, levantamento e cadastramento de famílias com baixa renda que desejarem esterilizar seus pets, custeados pelo Poder Público, através de Credenciamento de Clínicas e ou Castramóvel prestes a entrar em funcionamento.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/861/240.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/861/240.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente sejam feitos os seguintes serviços na Rua Ignácio Schelbauer, no Bairro Passo do Valo:_x000D_
 - Corte de árvores na Travessa com a Rua Zigmundo Faszank;_x000D_
 - Troca de hastes de iluminação existente, por mais longas, ou mais próximas da Rua;_x000D_
 - Substituição de poste em frente ao muro da Madem;_x000D_
 - Lombadas ao longa da referida Rua até a residência do Senhor João Jacob Fuchs.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/862/241.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/862/241.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente seja encaminhado ofício à Empresa Sanepar informando do abastecimento insuficiente de água nos finais de semana no Bairro Alto, mais especificamente no entorno da rua da Colônia. Solicitamos verificação e se possível, providências na resolução do referido problema.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/863/242.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/863/242.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras a inclusão do trecho da Rua Leopoldo Xavier de Almeida, entre a Rua Francisca de Almeida e Bom Jesus, no programa de recapeamento.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/864/243.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/864/243.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, o prolongamento da Rua Alaor Antunes do Livramento, atualmente sem saída, encerrando-se nos fundos do Mig Atacarejo, até a interseção com a Rua Osvaldo Martins nas proximidades da Linde Vidros.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/865/245.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/865/245.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam instaladas Placas de Sinalização Preferencial em todas as rotatórias existentes em nossa Cidade.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/866/246.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/866/246.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito o serviço de conserto no asfalto, na Rua Tijuco Preto, em frente ao nº 695, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/867/247.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/867/247.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria Municipal, através do Setor Competente, o serviço de limpeza do terreno baldio, na Rua Moisés Lupion, ao lado do nº 197, no Bairro Estação Nova.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/868/248.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/868/248.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, o encaminhamento de ofício à Empresa Autopista Planalto Sul, solicitando a construção de uma lombada na marginal Afonso Petschow, próximo ao trevo do Bairro Bom Jesus sentido Curitiba.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/869/249.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/869/249.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, o encaminhamento de ofício à Empresa Autopista Planalto Sul, solicitando para que a lombada que está na marginal Afonso Petschow, seja mudada para frente da passagem na BR-116, e até mesmo para que seja aumentada.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/870/251.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/870/251.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que providencie a colocação de placas sinalizadoras de indicação de lombadas, bem como, pintura de faixas sobre a lombada existente na Rua Henrique Lazarini, quase em frente ao Restaurante Paiol, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Preservação Patrimônio Púbico</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/871/253.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/871/253.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos estudos a fim de promover as seguintes melhorias nas proximidades da Empresa Brasil Motos Peças, na Rua Cel. Nicolau Bley Neto, no Centro da Cidade:</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/872/254.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/872/254.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Planejamento a realização de Audiência Pública junto à Comunidade do Bairro Bom Jesus, para discutir sobre a implantação de Crematório.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/873/255.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/873/255.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que seja feita uma vistoria na ponte situada na Rua José Jaime Ruthes que dá acesso às Localidades da Roseira e Vila Rural, incluindo uma placa de limitação de tonelagens sobre a ponte.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/256.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/256.2021.pdf</t>
   </si>
   <si>
     <t>Isenção de IPTU em Áreas de Preservação Permanente - APP.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/874/257.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/874/257.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize a instalação de 3 a 4 lixeiras na Rua do Turismo (Pirambeira).</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/875/258.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/875/258.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um Atendente de Farmácia para o Posto de Saúde Estratégia da Família José Euclides de Oliveira Braz, da Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/876/259.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/876/259.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, encaminhe oficio à Empresa Celesc, solicitando para que seja feita a troca da Rede de Energia Elétrica de Monofásico para Trifásico, na entrada do Cunhupã, na Rua da Senhora Sebastiana Barbosa.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/877/260.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/877/260.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que interceda junto ao Comando Estadual da Polícia Militar no sentido de tentar viabilizar a transferência do Soldado PM Lucas Luiz Hones, data de inclusão: 11/11/2013, Batalhão: 20° BPM - 3° CIA, em Curitiba, para integrar o quadro de policiais militares da Companhia de PM de Rio Negro, considerando que a família do referido policial reside em Rio Negro, bem como a sua noiva, com a qual vive em união estável, estando o referido policial disposto a exercer as suas funções neste Município. Há o interesse público para a transferência considerando a carência de efetivo na CIA da PM de Rio Negro.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/878/261.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/878/261.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora que seja encaminhado ofício à SANEPAR  para que com base no novo marco regulatório do saneamento, aprovado em 2020, que estabelece novas metas de saneamento aos Municípios, solicitar informações referente ao atendimento com rede coletora de esgotos nas seguintes Localidades de Rio Negro:_x000D_
 - Loteamento Altino Becker, Bairro Alto;_x000D_
 - Rua Rodolfo Alois Pfeffer, no Bairro Alto; _x000D_
 - Loteamento Bela Vista, Bairro Passa Três; _x000D_
 - Bairro Tijuco Preto, fundos da Vidraçaria Linde.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/879/262.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/879/262.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras e Serviços, incluir nos estudos de melhoria de mobilidade urbana, pontes desativadas, que estão se perdendo no tempo abandonadas sem nenhum tipo de manutenção.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/880/263.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/880/263.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente seja feito o corte de árvore em frente à casa do Senhor Miguel Soares Filho, na rua Professor Frederico Eitel Wigert, nº 80, no Bairro Motocross.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/881/264.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/881/264.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, a colocação de câmeras na Praça Weber, na entrada da antiga Raia.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/882/265.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/882/265.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente sejam feitos estudos para a doação de terreno com a finalidade de ampliação da APAE de Rio Negro.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/883/266.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/883/266.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Tomás Becker, próximo a Igreja Batista.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/884/267.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/884/267.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja encaminhado Ofício ao Deputado Federal Luciano Ducci, solicitando mais respiradores e outros recursos para a Saúde da Cidade de Rio Negro.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/885/268.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/885/268.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja encaminhado Ofício ao Deputado Estadual Francisco Buhrer, solicitando recursos para aquisição de um automóvel, saveiro ou similar para atender a Secretaria de Agricultura e Meio Ambiente do Município de Rio Negro.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/886/269.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/886/269.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que disponibilize pelo menos mais uma equipe de saúde para o atendimento no posto destinado ao enfrentamento do Covid-19, pois conforme nos foi informado, apenas uma única equipe vem atendendo a população há mais de 400 (quatrocentos) dias, de forma ininterrupta, o que, obviamente, além de sobrecarregar os funcionários desta equipe, pode culminar com um grande transtorno no caso da necessidade de um dos profissionais se ausentar do posto de trabalho seja por questões de saúde ou qualquer outra razão. Destacamos ainda, que no caso de algum funcionário desenvolver algum tipo de patologia ligada ao stress ou esgotamento físico, poderá o executivo vir a ser responsabilizado.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/887/270.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/887/270.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que viabilize junto a Empresa Pão e Sabor a rede fluvial em frente da mesma, na marginal da BR-116.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/888/271.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/888/271.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que viabilize mudanças das Leis do Incubatório Municipal.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/889/272.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/889/272.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que seja feita uma lombada na rua Frei João Clímaco Steinnoff, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/890/273.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/890/273.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Saúde, estudos para a contratação de um(a) Enfermeiro(a) Chefe para o Posto de Saúde Estratégia da Família José Euclides de Oliveira Braz, da Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/891/274.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/891/274.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que seja feita a implantação de rede coletora de esgoto na Vila Barreirinha, na Localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/892/275.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/892/275.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, estudos técnicos em relação a um córrego que passa na Rua João Alfredo Kuhl, no Bairro Vila Zelinda, o qual também passa em frente à casa de nº 316.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/893/276.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/893/276.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, estudos técnicos para implantação de calçadas nas marginais da Avenida Afonso Petschow até o Bairro Volta Grande.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/894/277.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/894/277.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento na Estrada Secundária que dá acesso a propriedade do Senhor Paulo Walter.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/895/278.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/895/278.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento no trajeto da Estrada Geral da Localidade de Queimados, passando pela Comunidade da Campina dos Andrades.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/896/279.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/896/279.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, a construção de uma lombada na Rua José Wanser entre as Ruas Manoel Pereira da Cunha e Otto Buch.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/897/280.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/897/280.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, a construção de uma lombada de terra na Rua Prof. Frederico Eitel Weigert.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/898/281.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/898/281.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que encaminhe ofício ao Secretário de Saúde do Estado do Paraná, para que inclua nos grupos prioritários para vacinação os profissionais que realizam a coleta do lixo urbano, bem como, os catadores de materiais recicláveis, independente de idade, pois manipulam diariamente grande quantidade de materiais descartados por quase toda a população, correndo grande risco de contaminação.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/899/282.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/899/282.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que sejam feitas melhorias de sinalização como recuperação das tartarugas e faixas na Rua Camarista João Hirt, nas proximidades do Supermercado Hilário Fuchs.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/900/283.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/900/283.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que sejam feitas melhorias de sinalização na Rua Maximiano Pfeffer, Bairro Estação Nova.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/901/285.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/901/285.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito uma programação mais ou menos de cada quatro meses para que seja feito a limpeza nos bueiros das estradas de todo o interior do Município.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/902/286.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/902/286.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Chefe do Executivo Municipal, para que estude a possibilidade de denominar algum logradouro público de nossa Cidade com o nome de Nelson Patrício Furtado.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/903/287.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/903/287.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que seja feita a instalação de iluminação na pista de corrida do Estádio Municipal Ervino Metzger.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/904/288.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/904/288.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Obras, para que sejam feitas melhorias no meio fio da Avenida Francisco Xavier da Silva, entre a esquina e o Sindicato Rural.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/905/289.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/905/289.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que seja canalizado o córrego que passa ao lado da casa n° 1375, na Rua Ludovico Schuster, no Bairro Passa Três.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/906/290.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/906/290.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar à Mesa Diretora da Casa, para que seja encaminhado ofício ao Deputado Federal Gustavo Fruet, solicitando ao mesmo, se houver possibilidade, encaminhe à Câmara Federal, Proposta de Emenda à Lei Federal nº 8.989/1995, que trata da aquisição de automóveis de passageiros de fabricação nacional com isenção do IPI para o serviço de táxi ou portadores de deficiência física, proporcionando tal vantagem também aos proprietários de vans escolares, ou àqueles que pretendem adquirir tal veículo para a mesma finalidade, ou seja, para o uso exclusivo de transporte de alunos, neste caso, os interessados, não portadores de deficiência física, a exemplo dos motoristas de táxis.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/907/291.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/907/291.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora da Casa, para que seja encaminhado ofício ao Deputado Estadual Michele Caputo Neto, solicitando ao mesmo, se houver possibilidade, envie pedido aos Deputados Federais, para que estes encaminhem à Câmara Federal, Proposta de Emenda à Lei Federal nº 8.989/1995, que trata da aquisição de automóveis de passageiros de fabricação nacional com isenção do IPI para o serviço de táxi ou portadores de deficiência física, proporcionando tal vantagem também aos proprietários de vans escolares, ou àqueles que pretendem adquirir tal veículo para a mesma finalidade, ou seja, para o uso exclusivo de transporte de alunos, neste caso, os interessados, não portadores de deficiência física, a exemplo dos motoristas de táxis.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/275/293.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/275/293.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Presidente desta Casa de Leis, que viabilize estudos para revisão geral das publicações oficiais e informações contidas na página desta Casa sob o endereço eletrônico “www.camaraderionegro.pr.gov.br” não somente na questão de “lay out”, mas principalmente na questão de disponibilização dos atos oficiais e administrativos, conforme determina a Lei Federal nº 12.527, de 18/11/2011, bem como Lei Estadual nº 19581/2018._x000D_
 _x000D_
 Justificativa: A Vereadora que este subscreve nos últimos 30 dias em visita a referida página e em busca por Projetos, Requerimentos e Indicações já apresentadas por seus Pares e por Leis existentes no Município se deparou com algumas dificuldades no momento da pesquisa conforme abaixo especifica:</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/276/294.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/276/294.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita revisão geral e conserto do calçamento da Praça Cel. Buarque, Praça da Igreja Bom Jesus, principalmente do lado direito da Praça, que mesmo após ter recebido alguns reparos recentemente ainda necessitam de maior atenção para solução definitiva dos desníveis, lajotas soltas e poças que se formam._x000D_
 _x000D_
 Justificativa: Há naquela Praça inúmeras lajotas soltas e com desnível, o que está trazendo riscos para os transeuntes. Recentemente houve o registro de queda com ferimentos de uma Senhora que ao sair da Igreja veio a cair por conta das irregularidades do calçamento. Além da Praça ser o acesso de todos os lados aos munícipes que frequentam a Paróquia, a Praça também serve de estacionamento para pessoas que trabalham no Centro da Cidade. Nos dias de chuva o risco aumenta considerando as poças de água que se formam.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/277/295.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/277/295.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja instalado redutor de velocidade na Rua Cristiano Petterssen, entre as ruas Ricardo Koster e Carlos Weill, no Bairro Bom Jesus. _x000D_
 _x000D_
 Justificativa: A solicitação é de moradores que ali residem, considerando o grande número de carros e motocicletas que transitam em alta velocidade fazendo riscos aos mesmos e a população.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/278/296.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/278/296.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize através do Setor Competente, a instalação de placas indicando o nome de algumas ruas no Bairro Vila Zelinda._x000D_
 _x000D_
 Justificativa: Algumas ruas do referido Bairro, não tem placas indicando o nome das mesmas, não possibilitando o fácil acesso a quem quer chegar até determinados locais. Até mesmo quando moradores precisam repassar o endereço a alguém, a grande_x000D_
 dificuldade de encontrar a referida rua.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/279/297.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/279/297.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria Municipal de Saúde, a contratação de um estagiário na área de administração e conhecimento em informática para atender na recepção do Posto de Saúde Estratégia da Família José Euclides de Oliveira Braz, da Localidade da Fazendinha._x000D_
 _x000D_
 Justificativa: Atualmente esse trabalho está sendo executado pelas agentes de saúde e pela técnica de enfermagem, com essa contratação irá agilizar os trabalhos pois fará todo o trabalho de passar os relatórios para a Secretária de Saúde, bem como atender os profissionais que atuam no Posto, como a médica e o dentista com as demandas que vão aparecendo no dia a dia.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/280/298.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/280/298.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor _x000D_
 competente, sejam feitos os serviços de patrolamento e empedramento na Rua Henrique Lazarine, próximo à casa do Senhor Antônio Maia, no Bairro Seminário._x000D_
 _x000D_
 Justificativa: Em visita àquela Localidade, vários moradores solicitaram tais providências, visando melhorar a circulação tanto de veículos como de pedestres. Para tanto é necessário o empedramento para que os moradores e motoristas possam utilizar esse caminho com maior segurança e comodidade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/281/299.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/281/299.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor competente, com urgência um caminhão pipa, para molhar as ruas do Lageado dos Vieiras._x000D_
 _x000D_
 Justificativa: Os moradores que utilizam as ruas da Localidade estão reclamando muito das condições principalmente do pó, sendo necessário que o caminhão pipa passe pelo menos duas vezes por semana.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/283/301.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/283/301.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente sejam realizados estudos para instalação de redutor de velocidade na Rua Getúlio Vargas, no Centro._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que nesse ponto realmente se faz necessário um redutor, ali possui placas de 20 km/h, devido ser uma área escolar mas os carros não obedecem, também sendo uma subida e geralmente não se consegue ver os carros, somente quando já estão no "topo" na Unimage. Conseguindo com isso uma maior segurança à todos que utilizam essa importante via pública.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/284/302.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/284/302.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de esportes para que o parque infantil adaptado indicado pelo Deputado Estadual Emerson Bacil seja instalado na comunidade de Campina dos Andrades._x000D_
 _x000D_
 Justificativa: O referido pedido é uma reivindicação antiga da comunidade com o objetivo de proporcionar oportunidade das famílias praticarem atividades físicas, proporcionando assim uma melhor qualidade de vida à todos, tanto para os adultos_x000D_
 quanto para as crianças daquela Comunidade.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Maria Célia Conte, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/286/303.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/286/303.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a presentem subscrevem, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento na Rua Jacob Maidl, próximo à casa do Senhor Antônio Maia, no Bairro Seminário._x000D_
 _x000D_
 Justificativa: Em visita àquela Localidade, vários moradores solicitaram tais providências, visando melhorar a circulação tanto de veículos como de pedestres. Para tanto é necessário o empedramento para que os moradores e motoristas possam utilizar esse caminho com maior segurança e comodidade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/288/304.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/288/304.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os seguintes serviços no cruzamento entre as Ruas Severo de Almeida, esquina com a Rua Henrique Weill: conserto do pavimento asfáltico, operação tapa buracos, revisão da sinalização viária e recolocação dos tachões._x000D_
 _x000D_
 Justificativa: Tais serviços se fazem necessários, por solicitação dos comerciantes e considerando o fluxo de veículos no referido cruzamento ser intenso uma vez que há uma concentração de comércio próximo ao mesmo: distribuidora de gás, supermercado, academia de ginástica, estúdio de pilates, _x000D_
 açougue e salão de beleza.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/290/305.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/290/305.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito estudo para verificar a possibilidade de instalar 2 redutores de velocidade com distância adequada, na Rua em frente à Escola Rural Municipal Eraldo Germano Plautz, na Localidade do Cunhupã, neste Município._x000D_
 _x000D_
 Justificativa: Por solicitação da Diretora Adirlene Nentwig Veiga, que relatou que considerando a utilização desta via por vários caminhões e carros para desvio da praça de pedágio, o movimento aumentou muito, o que além de trazer riscos para os alunos e transeuntes a velocidade dos veículos forma uma nuvem de poeira que muito prejudica a Escola. Os redutores não diminuirão o tráfego, porém reduzirão a velocidade que trará mais segurança e diminuirá consideravelmente o volume de poeira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/292/306.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/292/306.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora e que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito estudo para a elaboração e execução de projeto para ampliação do serviço de iluminação pública na Estrada Municipal M.O. 005, Estrada que dá acesso ao Sítio dos Valérios I e II, importante via que liga a Cidade com o Interior de nosso Município, atualmente com grande movimentação de moradores.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/293/307.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/293/307.2021.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, no uso de suas atribuições regimentais, considerando os 15 anos da Lei Maria da Penha, considerando ainda a recente aprovação da Lei n. 14.188, de 28/07/2021 que Define o Programa de Cooperação Sinal Vermelho contra a Violência Doméstica como uma das medidas de combate à violência contra a mulher, vêm solicitar ao Executivo Municipal, para que consulte a Secretaria Municipal de Assistência Social sobre a possibilidade de incluir nos trabalhos da próxima Conferência Municipal dos Direitos da Mulher a apresentação do tema promovendo discussão sobre o protocolo de atendimento desta possível vítima em nosso Município.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/294/308.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/294/308.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, sejam colocados tachões na Rua Teodoro João Lueb, esquina com a Rua José Kondlatch, no Bairro Bom Jesus._x000D_
 _x000D_
 Justificativa: A Rua José Kondlatch é preferencial, e os motorista que vem pela Teodoro João Lueb não estão respeitando a preferencial, onde tem causado vários acidentes.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/295/309.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/295/309.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, para que sejam feitas calçadas na Rua Luís Neppel, na Localidade do Lageado, sentido Escola Duque de Caxias e Colégio Maximiano Pfeffer, lado direito da referida rua._x000D_
 _x000D_
 Justificativa: Tal pedido se faz necessário para melhorar a segurança dos pedestres, devido esse local não haver calçadas os pedestres andam no asfalto, havendo grandes chances de acidentes.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/296/310.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/296/310.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 007, datada de 13.01.2021, de sua autoria, solicitando para que através do Setor Competente, sejam incluídas no Programa de Pavimentação Asfáltica, as seguintes Ruas do Bairro Alto:_x000D_
 _x000D_
 - Rua Prof. Herédia Medeiros Mattos;_x000D_
 - Rua Max Paulo Schossig._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que se trata de Ruas de grande movimento e importância dentro do Bairro Alto, sendo necessário ainda que se faça primeiramente a parte de manilhamento para posteriormente se fazer a pavimentação asfáltica. Acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/297/311.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/297/311.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 008, datada de 25.01.2021, de sua autoria, solicitando para que através do Setor Competente, efetue o serviço de manilhamento e inclua no Programa de Pavimentação Asfáltica a Rua Julio Paluch no Bairro Alto._x000D_
 _x000D_
 Justificativa: Estamos solicitando tais melhorias, pois devido ao estado precário, alguns_x000D_
 moradores não conseguem entrar com seus veículos em suas garagen</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/298/312.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/298/312.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize o serviço de alargamento da Rua Otto Buch, no Bairro Alto._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão do grande fluxo de caminhões que ali pernoitam e aguardam para descarregar nas empresas próximas, atrapalhando o fluxo de veículos por se tratar de uma das principais ruas de entrada do Bairro Alto, a mesma é muito estreita.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/299/313.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/299/313.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 018, datada de26.01.2021, de autoria do Vereador João Alves, solicitando para que elabore junto a Secretaria de Obras projeto de elevação da Estrada do Vicente Maia em aproximadamente dois metros de altura, localizado na Campina dos Andrades. Também conhecido como Arroio do Arreganhado._x000D_
 _x000D_
 Justificativa: Há muitos anos as comunidades de Campina dos Andrades, Barra Grande, Maitaca, Queimados, Fazendinha entre outras vêm sofrendo com esse trecho quando das enchentes onde muitos moradores ficam ilhados sem poder vir trabalhar, estudar entre outros afazeres, já foram feitas reuniões com lideranças da Comunidade e Executivo a tempos atrás para buscarmos uma solução para esse problema, agora com a ajuda do Deputado Luciano Ducci estamos procurando parcerias para fazermos essa elevação, Prefeitura, Governo Estadual, Governo Federal e principalmente E</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/300/314.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/300/314.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 006, datada de 13.01.2021, de sua autoria, solicitando para que através do Setor Competente, seja incluída no Programa de Pavimentação Asfáltica, a Rua Regina Kuchminski Pereira, no Bairro Alto._x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que se trata de uma rua de grande movimento e importância dentro do Bairro Alto, sendo necessário ainda que se faça primeiramente a parte de manilhamento para posteriormente se fazer a pavimentação asfáltica. Acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/301/315.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/301/315.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, considerando os 15 anos da Lei Maria da Penha, considerando a Lei Municipal nº 3.068/2020, que dispõe sobre o ensino de noções básicas sobre a Lei Maria da Penha nos estabelecimentos de ensino Públicos Municipais no âmbito do Município de Rio Negro, ter completado 1 ano no último dia 09/07/2020, vem solicitar ao Executivo Municipal, para que consulte a Secretaria Municipal de Educação sobre as ações que foram estabelecidas para dar acessão a referida Lei.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no_316_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no_316_._2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Presidente desta Casa de Leis, a disponibilização de espaço para uso comum dos Edis com equipamentos de informática e sinal de internet, para que nós Vereadoras e Vereadores possamos atender a população. Tornar esta Casa o mais próximo possível do povo para ouvir suas reinvindicações e demandas, e também naturalizar este espaço como realmente ele é, um espaço de reinvindicações e de representatividade da sociedade como um todo, onde a presença do cidadão será mais valorizada._x000D_
 _x000D_
 JUSTIFICATIVA: Tenho como objetivo a realização de um mandato participativo e inclusivo, desta forma requisito um espaço para atendimento presencial pelo menos 1 vez por semana em horário de expediente desta Casa. Caso haja interesse nos demais Vereadores poderá ser realizado uma escala de uso do referido espaço de forma que todos possam usufruir do mesmo.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_317_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_317_._2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Presidente desta Casa de Leis, para que, seja feito a colocação de placa indicativa no átrio deste prédio orientando para qual direção o Munícipe deve-se deslocar ao procurar a Câmara Municipal._x000D_
 _x000D_
 JUSTIFICATIVA: Este prédio abriga várias repartições públicas, dentre elas, Secretaria Municipal de Assistência Social, Conselho Tutelar, Departamento de_x000D_
 Documentação Escolar do Estado, Cadastro do Bolsa Família, além da Câmara de Vereadores, e não possui recepcionista no átrio, dificultando o acesso direto ao local pretendido. Caso julgue oportuno poderia em conjunto com as demais repartições providenciar um painel de identificação com o direcionamento de todas.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/304/318.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/304/318.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 070, datada de 05.02.2021, de sua autoria, solicitando para que viabilize junto à Secretaria Municipal da Saúde, a realização de Convênio com alguma “Casa de Apoio” ou “Abrigos Comunitários” para pacientes e familiares que necessitem permanecer em Hospitais de Curitiba e Região Metropolitana._x000D_
 _x000D_
 Justificativa: O Atendimento que o Município oferece hoje através de Hospitais conveniados é sempre alvo de elogios. Mas quando se trata de internamentos em UTI, procedimentos como Quimioterapia e Radioterapia, as dificuldades para familiares que precisam acompanhar o paciente, principalmente das famílias mais carentes, são grandes. Isso porque nem sempre conseguem estadia e a maioria não possui familiares que residam naquelas Cidades.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/908/319.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/908/319.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 002, datada de 13.01.2021, de sua autoria, solicitando estudos para a implementação de atendimento aos usuários que necessitem de Quimioterapia, Radioterapia e Espirometria, diretamente aqui no Município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/909/320.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/909/320.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, estudos para construção de uma Cancha Municipal de Rodeios junto ao novo Centro de Eventos, utilizando-se da realização de Parceria Público Privada conforme a Lei nº 11.079, de 30 de dezembro de 2004, para viabilizar tal obra.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/910/321.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/910/321.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, a construção de uma lombada de terra na Rua Prefeito Sebaldo Maidl, Bairro Motocross.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/911/322.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/911/322.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto ao Setor Competente, a implantação de placas nas cabeceiras das pontes, com seguinte dizer: Sejam Bem Vindos a Rio Negro.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/912/323.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/912/323.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os serviços de patrolamento e empedramento na Estrada Municipal da Barra Grande, entrada da residência do Senhor Eurides.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/913/324.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/913/324.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 078, datada de 05.02.2021, de sua autoria, solicitando para que através do Setor Competente sejam realizados Estudos Técnicos para a implantação da faixa de pedestre com elevação na Avenida Saturnino Olinto em frente ao Colégio Estadual Presidente Caetano Munhoz da Rocha.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/914/325.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/914/325.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os seguintes serviços na Rua Zigmundo Faszank, situada entre os Bairros Volta Grande e Bairro Alto:_x000D_
 _x000D_
 - Patrolamento e empedramento;_x000D_
 - Iluminação Pública.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/915/326.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/915/326.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal a contratação de uma profissional Assistente Social, com carga horária de 40h, para prestar serviços na Sala de atendimento à mulher vítima de violência, anexa a Delegacia de Polícia, deste Município. Caso não haja disponibilidade no atual quadro de pessoal, que no próximo processo para contratação de Servidores inclua no rol de vagas, 1 vaga para o cargo de “Assistente Social”, 40h exclusiva para profissional do sexo feminino para prestar serviços naquele local.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/916/327.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/916/327.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita uma entrada em frente a propriedade do Senhor Dirsom Lazarine, na Localidade da Roseira, próximo ao Bar do Mário.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/917/328.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/917/328.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito o serviço de manilhamento em frente ao muro da antiga Chácara do Dorizon, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/918/339.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/918/339.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito o serviço de manilhamento na Estrada Principal da Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/919/330.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/919/330.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente realize estudos sobre a viabilidade da ampliação das calçadas existente na rua Maximiano Pfeffer, entre o trevo do Sesi/Senai até a Ponte do rio Passa Três e na rua Juvenal Ferreira Pinto até o acesso de entrada para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/920/331.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/920/331.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, que determine a Secretaria Competente que viabilize estudos sobre qual destino será possível dar as ruínas da Capela Mortuária localizada no Cemitério Municipal, várias opções poderiam ser estudadas, tais como:_x000D_
 - Jardim com espaço contemplativo, com arborização e bancos, incluindo a instalação de novos sanitários;_x000D_
 - Restauração para abrigar cerimônias religiosas no dia 02/11 dia de finados; _x000D_
 - Ampliação do ossuário.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/921/332.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/921/332.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, que determine a Secretaria Competente para que desenvolvam campanha para separação e destinação correta de produtos recicláveis,   com  cadastramento das instituições sem fins lucrativos que efetuam a  coleta destes produtos  com fim social, ou seja, instituições que arrecadem materiais como: lacres de latinhas, óleo de cozinha usado, esponjas de louça usadas, tampinhas plásticas, caixas de leite longa vida,  cartelas de medicamentos, e outros,  para fins de venda cuja arrecadação auxiliará na manutenção destas instituições, quer seja de forma financeira ou na compra de equipamentos.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/922/333.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/922/333.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal para que viabilize junto ao Setor Competente, estudos referente ao PSS (Processo Seletivo Simplificado) da Localidade de Lageado dos Vieiras, para a contratação de Professores, pensando nos seguintes tópicos:_x000D_
 - Necessidade de Professores 40h semanais na Escola Duque de Caxias e CMEI Alceu;_x000D_
 - Duas Professoras da Escola Duque de Caxias estão em licença prêmio para aposentadoria; _x000D_
 - Contratação de profissionais da Localidade e região;_x000D_
 - O PSS 20h não dará conta de suprir as vagas existentes na Localidade (não com profissionais da região); _x000D_
 - O PSS não dá direito a transporte. Os profissionais que residem na Sede, até iniciam, porém, desistem devido a distância;_x000D_
 - Necessidade de contratação PSS de Professores da Área de Pedagogia e também áreas específicas (Inglês, Ed. Física, Arte).</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/923/334.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/923/334.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promovam estudos para os seguintes serviços na Rua Dr. Celso Antonio Henning, nº 2248 nas proximidades da casa do Senhor Nelson Bispo dos Santos._x000D_
 _x000D_
 - Redutor de Velocidade a 50m da esquina._x000D_
 - Colocação de Material Fresado</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/924/335.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/924/335.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem indicar à Mesa Diretora desta Casa de Leis, o nome do Sr. Alexandre Curi - Deputado Estadual, para que o mesmo seja agraciado, com o Título de Cidadão Honorário de Rio Negro.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/925/336.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/925/336.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Meio Ambiente e Secretaria de Obras, que inclua em sua programação a limpeza da rampa de acesso para o rio Negro, situada no início da Rua Riachuelo, nos fundos do Hotel Rio Negro, rampa esta que foi amplamente utilizada para o acesso aos barcos a vapor entre o final do Século XIX e início do Século XX.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/926/337.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/926/337.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, seja feito o serviço de instalação de 3 luminárias no trecho sentido Sul, da Rua Darci Oliveira Braz, na Localidade da Fazendinha, pela operadora do Sistema de Energia Elétrica.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/927/338.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/927/338.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora da Casa, para que seja encaminhado ofício ao Deputado Federal Luciano Ducci, solicitando ao mesmo, se houver possibilidade, recursos na ordem de R$ 200.000,00 (duzentos mil reais) para os serviços de pavimentação asfáltica ou paralelepípedo na Estrada Principal do Distrito da Fazendinha.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/928/339.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/928/339.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Camarista João Hirt em frente à casa de nº 1315, no Bairro Passa Três.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/929/340.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/929/340.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Governador Moisés Lupion esquina com a Rua Severo de Almeida, em frente à casa de n° 914, no Bairro Campo do Gado.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/930/341.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/930/341.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feita a construção de uma lombada física na Rua Alvino Schelbauer esquina com a Rua Julio Paluch, no Bairro Alto.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_342_._2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_342_._2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 125, datada de 22.02.2021, de sua autoria, solicitando para que viabilize junto ao Setor Competente a possibilidade de se construir um Campo de Futebol e uma área de lazer com Parque Infantil na Rua Cônego José Henzer, na Vila Paraná._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, devido não ter nenhum espaço para lazer e prática esportiva nas proximidades. O qual seria para os moradores que ali moram, um excelente espaço para lazer em família.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/931/343.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/931/343.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 125, datada de 22.02.2021, de sua autoria, solicitando para que viabilize junto ao Setor Competente a possibilidade de se construir um Campo de Futebol e uma área de lazer com Parque Infantil na Rua Cônego José Henzer, na Vila Paraná.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/932/344.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/932/344.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria Municipal  da Saúde, para que  insira  em todas as  fichas de anamnese,  que servem para nortear as entrevistas que antecedem as consultas médicas, questionamento se a paciente, no caso feminino,  realizou nos últimos 12(doze) meses exame preventivo de câncer de colo de útero,  ou no caso do paciente ser do sexo masculino, que seja questionado se ele tem conhecimento  de que sua esposa, mãe ou familiar do sexo feminino em idade condizente com a realização do exame  que more na mesma casa já realizou o mesmo. Além de incluir nas fichas de anamnese, sugiro que também seja incluído em todo material gráfico que possa ser produzido para o mês da campanha OUTUBRO ROSA a pergunta de forma clara e direta OUTUBRO ROSA “Você já fez seu exame preventivo”?</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/933/345.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/933/345.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 067, datada de 04.02.2021, de sua autoria,_x000D_
 para que viabilize junto ao Setor Competente a possibilidade de se construir um Campo de Futebol e uma área de lazer com Parque Infantil e Academia ao Ar Livre na Associação de Moradores Santo Expedito da Localidade de Vila Rural – Roseira.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/934/346.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/934/346.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal através do Setor Competente a confecção e instalação de placas indicativas para orientação de localização dos Prédios Sedes da: Rede Feminina de Combate ao Câncer de Rio Negro e Mafra - RFCC, da Associação Rionegrense da Pessoa com Deficiência - ARPDE, e da Associação de Servidores Públicos Municipais – ASSERINE, instituições  que recebem grande número de pessoas considerando a importância que tem na comunidade, e que relatam dificuldades com a localização de suas Sedes pela comunidade em geral. A necessidade de placas indicativas seria, uma na esquina da Rua Governador Moíses Lupion com a Rua Professor Theodoro Henning, e outra na bifurcação das Ruas Theodoro Henning com a Rua Oito de Dezembro, que são as ruas que dão acesso as instituições. _x000D_
 RFCC – Rua Oito de Dezembro, 545, Bairro Campo do Gado._x000D_
 ARPDE – Rua Elysio Amantino Waldemar von Linsingen, 70, Bairro Campo do Gad</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/237/347.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/237/347.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar em parte ao Executivo Municipal, o pedido contido na Indicação nº 062, datada de 04.02.2021, de sua autoria, solicitando para que através do Setor Competente, seja incluído no programa de pavimentação asfáltica a Rua João Alípio, no Bairro Alto.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/260/348.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/260/348.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que denomine a rua próxima a Igreja Assembleia de Deus, situada no Distrito de Lageado dos Vieiras, com o nome de Alvino Muench._x000D_
 _x000D_
 Justificativa: O mesmo foi morador do Distrito a muitos anos, e foi também Presidente da Escola Duque de Caxias, e como homenagem para a família solicito essa denominação.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/935/349.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/935/349.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os serviços de patrolamento e empedramento na Estrada Municipal Badick Pedro Sfair, no Bairro Tijuco Preto.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/259/350.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/259/350.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 003, datada de 13.01.2021, de autoria do Vereador Odair Pereira, solicitando para que através do Setor Competente, seja incluída no Programa de Pavimentação Asfáltica a Rua Pedro Ruthes, no Bairro Alto._x000D_
 _x000D_
  Justificativa: Verificamos “in loco” que a Rua em questão ainda não está asfaltada. Acreditamos que irá melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida daqueles moradores.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/258/351.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/258/351.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 127, datada de 22.02.2021, de sua autoria, solicitando para que providencie lombada e placas de sinalização na Estrada Principal da Localidade da Roseira, próximo ao “Bar do Mario Gordo”, até a Escola Rural Municipal José de Lima. _x000D_
 _x000D_
 Justificativa: Estamos solicitando para que seja feita essas melhorias devido ao grande tráfego de veículos na região, e a mesma precisa de mais segurança para os moradores.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/257/352.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/257/352.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie uma lombada em frente ao Bar do Senhor João Ivan Francisco Alves, na Estrada Principal da Localidade da Roseira._x000D_
 _x000D_
 Justificativa: Tal pedido está sendo feito, pois nesse local trafega muitos motoristas e pedestres, e muitas vezes esses motoristas não respeitam, e trafegam em grande velocidade, trazendo riscos para quem transita a pé naquela região.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/256/355.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/256/355.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através das Secretarias de Meio Ambiente e de Obras, que realize estudos sobre a viabilidade para a criação de um espaço de lazer na margem do rio Negro, nas proximidades da Ponte Dr. Diniz Assis Heninng e Hotel Rio Negro, com área para pesca, piquenique, churrasqueiras e banheiros._x000D_
 _x000D_
 Justificativa: A área indicada atualmente encontra-se abandonada, sendo que além do mato, não raro podemos observar lixo, restos de móveis, pneus, etc, tornando a área com um péssimo aspecto, além de atentar contra o meio ambiente. A intervenção humana na natureza pode auxiliar na preservação do meio ambiente quando feita com o intuito utilizar o espaço de forma sustentável. Da forma como está atualmente o local é muito mais prejudicial ao meio ambiente do que se deixarmos o local bonito e atrativo, estimulando as pessoas a zelarem pelo local. A intenção é que este local se torne mais um atrat</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/255/356.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/255/356.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, em especial e em atenção ao Art. 108, § 2º do Regimento Interno, vem solicitar ao Executivo Municipal, que autorize estudos junto aos Setores Competentes da Prefeitura Municipal, em especial Secretaria da Cultura e Obras, no sentido de viabilizar a instalação de mastros próximos ao portal de entrada do acesso principal da Cidade. A sugestão é que sejam instalados mastros para serem hasteadas as Bandeiras do Brasil, Paraná, Rio Negro, além das bandeiras que destaquem os primeiros imigrantes que chegaram a Rio Negro contribuindo com o desenvolvimento de nossa Cidade, tais como, Portugueses Açorianos, Alemães, Poloneses e Bucovinos._x000D_
 _x000D_
 Justificativa: O objetivo é mantermos vivo o respeito e o orgulho por nossas origens e de nossa história. A Secretaria de Cultura poderá determinar quais as bandeiras melhor se adequam.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/254/357.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/254/357.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm indicar à Mesa Diretora desta Casa de Leis, o nome do Senhor Marcello Olsen Gerente da Unidade do Sesi/Senai de Rio Negro, para que o mesmo seja agraciado com a Comenda da Ordem do Brasão Municipal, pelos relevantes serviços, prestados ao Município de Rio Negro._x000D_
 _x000D_
 Justificativa: A homenagem ao Senhor Marcelo Olsen se deve ao fato de o mesmo contribuir em vários projetos em prol do Município de Rio Negro, participar em diversas Entidades, e também foi Vereador e Presidente desta Casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/253/358.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/253/358.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, viabilize estudos para a implantação de um ponto de ônibus na Estrada da Roseira, em frente à casa da Senhora Nilce Rybinski._x000D_
 _x000D_
 Justificativa: Tem muitas crianças da Localidade que esperam ônibus nesse local, e em dias de muito sol e chuva há grande dificuldade para eles ficarem aguardando o ônibus. Por isso se faz necessário o quanto antes a construção de um ponto nesse local.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/936/359.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/936/359.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, que seja encaminhado ofício à SANEPAR, solicitando estudos para a ampliação de mais um reservatório de água na comunidade do Bairro Alto.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/252/360.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/252/360.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, o encaminhamento de ofício à Sanepar solicitando estudos para a reinstalação de um telefone fixo, e até mesmo um número de Whatsapp, na Agência de Rio Negro._x000D_
 _x000D_
 Justificativa: Estamos solicitando estudos por parte daquela Companhia para reinstalar um telefone fixo na Agência de Rio Negro uma vez que temos recebido inúmeros pedidos por parte dos usuários, reclamando da demora e do atendimento via Curitiba (0800) para problemas específicos e até de certa forma comuns de nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/251/362.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/251/362.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, o encaminhamento de ofício ao Excelentíssimo Senhor Emerson Bacil – Depultado Estadual, solicitando para reagendar uma reunião com o Secretário de Segurança Pública Rômulo Marinho Soares para tratar do aumento de efetivo Militar em nosso Município._x000D_
 _x000D_
 Justificativa: Diante do aumento da criminalidade e da população Rionegrense, é necessário que busquemos ações efetivas e rotineiras até que sejamos atendidos, pois estamos vivendo uma insegurança crescente que afeta a todos, inclusive o nosso comércio. Para isso seria muito importante que pudéssemos encontrar uma solução para melhorar nosso efetivo em nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/244/363.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/244/363.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, sejam providenciados os serviços de patrolamento e empedramento na Localidade de Cunhupã, próximo a Chácara do Shossig, em frente e nas proximidades da casa da Senhora Valdeli Ruthes._x000D_
 _x000D_
 Justificativa: A senhora Valdeli relata em grupos de wattsapp que considerando as últimas chuvas a sua rua está muito ruim e por ter em sua residência pessoas que necessitam de tratamento médico, bem como crianças que necessitam se deslocar para pegar o ônibus escolar, os serviços são urgentes. A mesma também relatou que ela e seu marido já fizeram alguns reparos mas que não foram suficientes.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/937/364.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/937/364.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis o agendamento de uma Reunião de Gabinete com o Senhor Cleiton do Prado – Chefe do Núcleo de Atenção as Urgências e Emergências da Secretaria Municipal da Saúde, no dia 19/10, as 18:00 horas, tendo como assunto o transporte de pacientes.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, o encaminhamento de ofício ao Senhor Francisco Alberto Caricati - Diretor Geral do Departamento Penitenciário - DEPEN e também ao Excelentíssimo Senhor Reinhold Stephanes Junior - Deputado Federal, solicitando o remanejamento do servidor Carlos Felipe Silva Pinto, para atuar na Cadeia Pública de Rio Negro.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/236/366.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/236/366.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que a presente subscrevem, no uso de suas atribuições regimentais, e atendendo um último pedido do ex-Vereador Paulo Cesar Almeida, vêm reiterar ao Executivo Municipal o pedido contido na Indicação n° 218, datada de 12/04/2021, solicitando para que denomine o Parque em frente à Casa da Criança Ana Zornig com o nome de Anna Maria Vithoft, em homenagem a esta importante mulher Rionegrense, para que fique eternizado na história do Município.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/243/367.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/243/367.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Saúde, desenvolva um Programa de recuperação de pacientes presencial ou a distância (via telemedicina), específico para estes pacientes pós Covid-19, que vai além dos testes negativos sobre a presença do vírus no organismo._x000D_
 _x000D_
 Justificativa: Cada vez mais são observadas e estudadas sequelas na alta pós-internação, pacientes que evoluíram com limitações físicas, cognitivas ou psíquicas após a Covid-19. Fraqueza muscular e respiratória, fadiga, alterações de sensibilidade, lentificação do raciocínio, estresse pós traumático, entre outras, são complicações possíveis nestes pacientes independentemente da idade. Perda da performance para atividade física também tem sido queixa comum e o retorno à prática esportiva deve ser acompanhada a fim de evitar lesões.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/242/368.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/242/368.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente sejam feitos com urgência os serviços de patrolamento e empedramento na Rua Fermino Valter, mais precisamente na Servidão onde dá acesso a três residências, na Localidade da Campina dos Andrades, sendo uma das residências da Senhora Elis Maria Palhano._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, pois a mesma encontra-se sem condições de tráfego, prejudicando o acesso das famílias até suas residências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/241/369.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/241/369.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie a instalação de hastes de iluminação em frente à casa da Senhora Elis Maria Palhano na Rua Fermino Valter, na Localidade da Campina dos Andrades. _x000D_
 _x000D_
 Justificativa: Tal pedido está sendo feito pois o local fica muito escuro, sendo inseguro para os moradores da residência e até mesmo para as pessoas que ali passam. Com a iluminação seria mais seguro para todos.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/240/370.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/240/370.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento, empedramento em alguns pontos específicos na Comunidade da Barra Grande que dá acesso a Fazendinha 2, Estrada Geral do Queimados e Laranjal._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, devido a esses trajetos fazerem parte de rotas de ônibus escolares, onde está por muitas vezes atrasando esses ônibus. E dificultando o acesso de todos os moradores dessas regiões.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/239/371.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/239/371.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento em todas as Ruas do Bairro Seminário e Localidade do Sitio dos Rauen._x000D_
 _x000D_
 Justificativa: Em visita a esses locais, vários moradores solicitaram tais providências, visando melhorar a circulação tanto de veículos como de pedestres. Para tanto é necessário o empedramento para que os moradores e motoristas possam utilizar esse caminho com maior segurança e comodidade.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/238/372.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/238/372.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja feito melhorias no ponto de ônibus, localizado na Localidade da Fazendinha 2. _x000D_
 _x000D_
 Justificativa: Verificamos “in loco” que se trata de um ponto com bastante movimento, onde os moradores levam seus filhos até lá para pegar ônibus, e com os problemas que ali estão ocorrendo está dificultando muito para todos, principalmente em dias de chuva.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/235/373.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/235/373.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal, para que através do Setor Competente, viabilize estudos para a substituição de um ponto de ônibus, e também a viabilidade do ônibus chegar mais próximo desse ponto em frente a propriedade do Senhor Ciro Kuhl, na Estrada Pau de Casca divisa entre a Localidade da Roseira e Campo do Tenente._x000D_
 _x000D_
 Justificativa: Tem crianças da Localidade que esperam ônibus, e os pais precisam se deslocar longe para aguardar a chegada do mesmo. O ponto existente no local também está em estado muito precário, precisando ser substituído o quanto antes.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/234/374.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/234/374.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, sejam feitos estudos para reavaliar a sinalização de trânsito no entroncamento entre as ruas Carlos Schneider, Luiz Carlos Pereira Tourinho e Kalil Gemael (Praça em frente ao comércio O Pacificador). Conforme desenho abaixo:_x000D_
 _x000D_
 Justificativa: O fluxo de veículos é grande nesta área especialmente às 17h, com saídas de veículos das empresas próximas, colégios e quartel. É um desafio neste horário vir do sentido Souza Cruz passando em frente à Afubra – seguindo e passando em frente ao ponto de ônibus e entrar à esquerda na rua que dá acesso à Escola Ricardo Nentwig por exemplo. Quando há carros estacionados nos dois lados da rua na bifurcação em frente à auto-elétrica Megacar, fica mais perigoso pois então só passa um carro por vez.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/233/375.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/233/375.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através das Secretarias de Meio Ambiente e de Obras, estudos de viabilidade para criação de uma Praça em um terreno que foi doado por Ervino e Vera Zaranski ao Município há mais de 10 anos, situado na esquina da Rua João Herzer com a Rua Professor Plínio Stange. Sugiro ainda que sejam homenageados com o nome da Praça os pais da Sra. Vera, o Senhor Assis e a Senhora Lucila Campos.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/232/376.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/232/376.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor Competente, para que sejam realizados os seguintes serviços na Localidade de Campina Bonita, na Rua de acesso dos Produtores Mario Barbosa, Roberto Barbosa e Paulinho Soares:_x000D_
 _x000D_
 – Alargamento e empedramento;_x000D_
 _x000D_
 – Instalação de um bueiro._x000D_
 _x000D_
 Justificativa: O pedido está sendo feito pois os Produtores que residem nas áreas próximas estão tendo grande dificuldade de trafegar nos locais, os mesmos precisam sair de suas residências para a venda de seus produtos e por várias vezes tiveram problemas para se deslocarem, havendo até mesmo prejuízo em alguns casos específicos.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/231/377.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/231/377.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que através do Setor Competente, para que sejam refeitas as lombadas na Localidade da Campina dos Andrades. _x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, pois as lombadas são de terra, e com o aumento das chuvas e com os serviços de patrolamento que são feitos no local elas estão desaparecendo</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/939/378.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/939/378.2021.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e Vereadores que o presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar à Mesa Diretora desta Casa de Leis, que seja enviado Ofício ao Secretário de Segurança Pública do Estado do Paraná, para reivindicar aumento do efetivo de policiais militares e equipamentos.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/230/379.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/230/379.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm reiterar ao Executivo Municipal, o pedido contido na Indicação nº 076, datada de 05.02.2021, de autoria do Vereador Elcio Josué Colaço, solicitando melhorias na quadra de areia junto ao Conjunto Habitacional Casas de Pedra, no Bairro Bom Jesus._x000D_
 _x000D_
 Justificativa: Próximo ao Conjunto Residencial conhecido como Casas de Pedra existe um espaço público utilizado pela comunidade com uma quadra de areia. Estamos solicitando ao Executivo estudos para melhorar o local, instalando um alambrado no entorno da quadra de areia para evitar que crianças possam correr para a rua atrás de uma bola, colocação de mais areia no local, implantação de um parque infantil e bancos para que a comunidade possa usufruir do espaço. São melhorias que poderiam mudar o aspecto dessa área com melhor qualidade de vida a seus moradores, favorecendo para que o local possa ser melhor utilizado.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/229/380.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/229/380.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam incluídas no Programa de Pavimentação Asfáltica, as ruas Wigand Paulo Henrique Wittig, Sítio dos Rauen e Jacob Maidl, Bairro Seminário._x000D_
 _x000D_
 Justificativa: Verificamos que se trata de ruas de grande movimento e importância dentro da Localidade, acreditamos com isso, melhorar muito a parte de trafegabilidade e segurança como também a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/225/381.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/225/381.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize projetos para pavimentação asfáltica e calçadas para pedestres nas Ruas Henrique Lazarine, Antonio Marques, Nilton Furquim e João Herzer, todas localizadas no Bairro Seminário._x000D_
 _x000D_
 Justificativa: As referidas ruas possuem um intenso movimento tanto de veículos como de pedestres, sendo que em épocas de pouca chuva há muita poeira dificultando a visibilidade de quem transita pelas referidas ruas, e, em tempos de chuvas o barro quase que inviabiliza o trânsito. Com a Pavimentação pretende-se melhorar o tráfego, segurança e qualidade de vida dos moradores</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/216/382.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/216/382.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize estudos para instalação de um controlador de velocidade eletrônico na Rua Juvenal Ferreira Pinto, um pouco antes da rua que dá acesso à saída de veículos da Prefeitura. _x000D_
 _x000D_
 Justificativa: Vêm ocorrendo com frequência diversos acidentes na curva após o acesso para saída de veículos da Prefeitura, na referida rua, muitos deles com vítimas, tendo inclusive um deles com vítima fatal. No último final de semana inclusive ocorreu um capotamento de um veículo, causando danos inclusive em grande parte da cerca da Prefeitura. Os controladores auxiliam na redução de acidentes, já que são colocados em locais considerados de alto risco em razão do desrespeito aos limites de velocidade.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_383.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_383.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, desenvolvam estudos para a criação de Guarda Municipal destinada a promoção da Segurança Preventiva, de forma a colaborar com os Órgãos Públicos das esferas dos Estados e Federal. Guarda Municipal, instituições de caráter civil, uniformizadas e armadas conforme previsto em Lei, ressalvadas as competências da União, dos Estados e do Distrito Federal. Subordinada ao Chefe do Poder Executivo Municipal, a Guarda Municipal deverá ser regida pela hierarquia e disciplina, sem, contudo utilizar-se de denominações semelhantes às instituições militares, ou seus regulamentos. As Guardas Municipais utilizarão equipamentos e uniformes padronizados preferencialmente na cor Azul Marinho.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/202/384.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/202/384.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, para que sejam feitos alguns serviços na Rua Joanes Paz Ribas Pereira, no Bairro São Judas Tadeu._x000D_
 _x000D_
 – Lombadas ao longo da Rua;_x000D_
 _x000D_
 – Estudos para a retirada do esgoto que atravessa dentro do terreno dos moradores da referida Rua._x000D_
 _x000D_
 Justificativa: Tal pedido está sendo feito, pois nesse local trafega muitos motoristas e pedestres, e muitas vezes esses motoristas não respeitam, e trafegam em grande velocidade, trazendo riscos para quem transita a pé naquela região. Em relação ao esgoto, os moradores reclamam do mau cheiro que o mesmo está causando, trazendo também riscos de doenças e contaminações.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/201/385.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/201/385.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, para que sejam feitos alguns serviços na Rua São Judas Tadeu, no Bairro São Judas Tadeu._x000D_
 _x000D_
 – Correção de Boca de Lobo;_x000D_
 _x000D_
 – Correção de asfalto._x000D_
 _x000D_
 Justificativa: Tal pedido está sendo feito, pois verificamos “in loco” que nessa Rua as bocas de lobo estão realmente sem manutenção sendo necessária a sua limpeza com urgência, pois quando chove com uma intensidade maior, as mesmas não estão dando vazão a toda água das chuvas. A correção do asfalto também é importante, pois muitos trechos estão em estado crítico para os veículos e pedestres transitarem.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/200/387.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/200/387.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, para que sejam feitos alguns serviços no Parque Infantil, localizado na Praça João Pessoa._x000D_
 _x000D_
 – Revitalização dos brinquedos, dos banheiros e da guarita;_x000D_
 _x000D_
 – Distribuição de areia em todo parque. _x000D_
 _x000D_
 Justificativa: Os pedidos se fazem necessários pois a Praça é um lugar onde chegam muitos visitantes de fora, sendo assim um cartão postal da cidade. Para as crianças é um lugar de lazer, então os brinquedos bem como todo o espaço precisam ser preservados. As condições dos banheiros, também necessitam de cuidados, devido ao movimento de pessoas na Praça. A guarita. Não está atendendo a necessidade do Guarda que ali desenvolve seu trabalho.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/199/388.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/199/388.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através de sua Assessoria Jurídica a elaboração de Projeto de Lei Municipal, visando a proibição de consumo de bebidas alcoólicas em Logradouros Públicos, com limitação de horário.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/198/389.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/198/389.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, seja refeito o pavimento da Servidão, localizada na Rua Leonoardo Arbigaus, ao lado do número 426, Bairro Campo do Gado._x000D_
 _x000D_
 Justificativa: Por solicitação da Sra.  Cecília Silveira e demais moradores da referida Servidão, que relatam que as condições de entrada e saída dos moradores em dias de chuva e atualmente em qualquer dia está muito difícil considerando a péssima situação que se encontra a via, com buracos e valetas que trazem riscos   para os que utilizam a mesma. Os moradores relataram que a referida Servidão é reconhecida pelo Município como via de acesso, que consta nos registros imobiliários e cobrança de IPTU, que são servidos pela coleta de lixo e serviços de correios, e que as casas possuem registros e identificação individualizada, e que a reinvindicação é antiga e legítima.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/197/390.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/197/390.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente, para que forneça um caminhão Pipa para transportar água na comunidade da Barreirinha, na Localidade de Lageado dos Vieiras._x000D_
 _x000D_
 Justificativa: Os moradores estão sem água, e necessitam com urgência que esse serviço seja realizado na comunidade.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/185/391.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/185/391.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor Competente, para que o ônibus da creche realize o trajeto até a Areia Fina, o mesmo vai até o Góes, não sendo então difícil ir até mais próximo._x000D_
 _x000D_
 Justificativa: O pedido está sendo feito pela moradora Daniele Mielke, a mesma relata que precisam trabalhar e é difícil encontrar babá, e se o ônibus fizesse o trajeto até mais próximo das famílias ajudaria muito a todos, sendo que nessas proximidades há mais 5 crianças que necessitam.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/184/392.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/184/392.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor competente, a construção de calçada na Marginal Luiz Carlos Pereira Tourinho, desde o Comércio do Veras até a Empresa Vidraçaria Linde, e vários trechos ao longo da mesma via até a bifurcação com a Rua Carlos Schneider em frente a auto elétrica._x000D_
 _x000D_
 Justificativa: Com o grande aumento de tráfego nessa via nos horários de pico, os pedestres as vezes tem que usar a rua para se locomover, pois a mesma não tem calçada, a maior preocupação é a partir de Janeiro de 2022, com a mudança da compra do fumo por parte da Souza Cruz na Empresa Universal Leaf Tabaco, o tráfego vai aumentar ainda mais, por isso já deveríamos estar preparado para que nem um problema venha acontecer à nossa população.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/178/393.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/178/393.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para dar atendimento ao artigo 6º da Lei 3.099/220, Lei que proíbe o manuseio, a utilização, a queima, a soltura e a venda de fogos de artificio e quaisquer artefatos pirotécnicos, que causem poluição sonora, com potencial de produzir danos à saúde e a vida de pessoas e animais no Município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/940/394.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/940/394.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar o pedido contido na indicação n° 019, datada de 21/01/2021, subscrita pelo Vereador Marcelo Wotroba, solicitando ao Executivo Municipal, para que através do Setor Competente, sejam feitas melhorias na sinalização viária do interior do Município principalmente nas proximidades das propriedades rurais que tem como fonte de renda também o turismo rural.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/941/395.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/941/395.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para pleitear junto a empresa Norte Sul Transporte Coletivo, para estender atendimento em horários possíveis, para atender funcionários das Empresas AGM e Linde Vidros e também a comunidade do Tijuco Preto.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/167/396.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/167/396.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor Competente, a construção de uma lombada de terra na Rua Paula Hellinger, no Bairro Tijuco Preto._x000D_
 _x000D_
 Justificativa: Por ser uma rua de terra e com a colocação de asfalto na Rua Alfonso Nentwig os motoristas tem entrado com muita velocidade na Rua Paula Hellinger, onde com isto semana passada 01 veículo quase entrou dentro da casa do morador que ali reside, para evitar que algo maior venha acontecer solicito a construção de uma lombada urgente.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/166/397.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/166/397.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, efetue os serviços de patrolamento e empedramento nas seguintes Ruas do Bairro Alto:_x000D_
 _x000D_
 – Max Paulo Schossig;_x000D_
 _x000D_
 – Julio Paluch;_x000D_
 _x000D_
 – Rua da Colônia;_x000D_
 _x000D_
 – Rodolfo Alois Pfeffer;_x000D_
 _x000D_
 – Angelina Lazarino;_x000D_
 _x000D_
 – E demais principais ruas do Bairro Alto. _x000D_
 _x000D_
 Justificativa: Estamos solicitando para que sejam feitos os serviços devido haver grande fluxo de veículos nessas ruas, e devido estar em estado precário, muitas vezes dificulta o acesso dos munícipes.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/165/398.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/165/398.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promova a construção de uma Academia ao Ar Livre e um Parque Infantil na Localidade da Barreirinha._x000D_
 _x000D_
 Justificativa: Em contato com moradores, eles nos pediram uma Academia ao Ar Livre e um Parque Infantil para o lazer, já que na Localidade até o Campo de Futebol está sem condições de uso, dificultando com isso a prática esportiva.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>João Pedro de Amorim (PP), Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/164/399.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/164/399.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm reiterar ao Executivo Municipal, o pedido contido na Indicação nº 243, datada de 04.05.2021, de autoria do Vereador João Pedro de Amorim, solicitando ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, o prolongamento da Rua Alaor Antunes do Livramento, atualmente sem saída, encerrando-se nos fundos do Mig Atacarejo, até a interseção com a Rua Augusto Soares Mariano e Osvaldo Martins nas proximidades da Empresa Linde Vidros. _x000D_
 _x000D_
 Justificativa: Essa medida visa possibilitar o tráfego de veículos e pedestres, facilitando o acesso dos moradores do Bairro e funcionários das Indústrias localizadas nas adjacências, que hoje têm como única opção de acesso somente através da marginal da BR-116. A medida, além de facilitar o tráfego contribuirá também com a urbanização e desenvolvimento local.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/163/400.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/163/400.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, viabilize parcerias com as Escolas Públicas e Privadas do Município, para desenvolver a capacitação dos alunos interessados em participar do Programa de Monitor de Turismo e Monitor de Trilha do Parque Ecoturístico São Luis de Tolosa – MONILEP._x000D_
 _x000D_
 Justificativa: O Programa MONILEP foi descontinuado em razão da pandemia, mas funcionava muito bem integrando os estudantes e despertando o interesse pela preservação do meio ambiente e por nosso patrimônio histórico. Sugiro que a Coordenadora anterior Sra. Lenita Teresinha Kozak volte a coordenar o projeto pelo excelente trabalho realizado.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/942/401.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/942/401.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promovam estudos para a construção de uma Praça no Bairro Vila Ema, com um parquinho infantil.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/161/402.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/161/402.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor Competente, a construção de calçada no final da rua Governador Moisés Lupion, beirando a linha férrea, até o trevo de entrada para o Bairro Estação Nova em frente ao Colégio Sesi._x000D_
 _x000D_
 Justificativa: Com a construção do Colégio Sesi, e em seguida o Sesc/Senac, o aumento de pessoas nesta rua aumentou bastante, e com isto como não tem calçada na rua José Eduardo Henning do lado da linha férrea, as pessoas estão usando a rua, com isto está havendo grande perigo de acidente neste local.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/160/403.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/160/403.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 136, datada de 01.03.2021, de sua autoria, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a instalação de academia de ginástica ao ar livre e parque infantil na Localidade do Laranjal, junto ao terreno da Igreja._x000D_
 _x000D_
 Justificativa: O referido pedido tem o objetivo de proporcionar uma oportunidade das famílias praticarem atividades físicas de graça, proporcionando assim uma melhor qualidade de vida à todos. Foi uma solicitação da própria Comunidade que fizeram um Barracão novo na Igreja e a Academia com parque infantil seria um complemento para o lazer e prática esportiva.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/159/404.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/159/404.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm reiterar ao Executivo Municipal, o pedido contido na Indicação nº 057, datada de 05.02.2021, de autoria do Vereador Elcio Josué Colaço, solicitando para que através do Setor Competente, viabilize junto a Secretaria de Obras estudos para implantação de calçadas às margens da Rua Juvenal Ferreira Pinto, a partir do final do asfalto até o final do calçamento, com pedras sextavadas._x000D_
 _x000D_
 Justificativa: Para ofertar melhor segurança e conforto aos pedestres além de dar um melhor acabamento ao calçamento, evitando deslocamento das lajotas  causando danos a pista rolante. Temos verificado muitos pedestres caminhando pela rua sujeitos a atropelamento, pois qualquer descuido poderá gerar fatalidades, onerando cidadãos Rionegrenses.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/158/405.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/158/405.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, o transporte escolar o qual passa na Localidade de Campina dos Andrades para buscar as crianças, se desloque mais uns 800 metros à frente para buscar as mesmas._x000D_
 _x000D_
 Justificativa: O pedido se faz devido ao pó causado pelo grande fluxo de caminhões que ali trafegam, tornando o acesso a essas crianças muito perigoso.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/157/406.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/157/406.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que realize convênio com a UNC, para viabilizar a contratação de uma estagiária do curso de Fisioterapia ou Educação Física, para atuar a partir do próximo ano, com o Grupo da Melhor Idade do Distrito da Fazendinha._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, pois antes da pandemia já tinha uma profissional que realizava atendimentos o qual foi muito importante, devido algumas pessoas que tem problemas de coluna, artrose, artrite as quais necessitam de exercícios e não conseguem vir até a Cidade.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/153/407.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/153/407.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto a Secretaria de Obras e Serviços Urbanos, a manutenção dos aparelhos da academia de ginástica da Localidade da Roseira._x000D_
 _x000D_
 Justificativa: O referido pedido está sendo feito pois a maioria dos aparelhos estão quebrados devido a ferrugem e a atos de vandalismo. (Em anexo fotos)</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/152/409.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/152/409.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 002, datada de 12.01.2021, de sua autoria, solicitando através da Secretaria de Saúde, estudos para a implementação de atendimento aos usuários que necessitem de Quimioterapia,  Radioterapia e Espirometria, diretamente aqui no Município._x000D_
  _x000D_
 _x000D_
 Justificativa: Hoje todos os usuários do Sistema de Saúde têm a necessidade de se deslocar até Curitiba ou Região Metropolitana para atendimento de Quimioterapia, Radioterapia, Espirometria e até mesmo Fisioterapia. Estamos solicitando estudos para esse atendimento acontecer aqui em nossa Cidade. Talvez com a intervenção do Deputado Federal Luciano Ducci que também é Médico. O único propósito é o de melhor atender os moradores que necessitam desse tipo de procedimento e têm que se deslocar, muitas vezes diariamente a Capital.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/151/411.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/151/411.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através da Secretaria de Agricultura e Meio Ambiente, para que forneça um caminhão Pipa para transportar água na Localidade da Fazendinha e da Barra Grande._x000D_
 _x000D_
 Justificativa: Os moradores estão sem água, e necessitam com urgência que esse serviço seja realizado na comunidade.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/150/412.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/150/412.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que realize a instalação de uma rede de proteção no campo de futebol da Associação do Bairro Passa Três._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, pois quando estão jogando a bola acaba indo para a rua, podendo causar acidentes.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/149/413.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/149/413.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que viabilize a instalação de placa indicando a preferência no trevo que dá acesso a Localidade da Barra Grande e Fazendinha._x000D_
 _x000D_
 Justificativa: Tal pedido se justifica, pois muitas vezes a população não sabe qual é a preferência, se sentido a Barra Grande ou a Fazendinha. Causando assim riscos de acidentes.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/148/414.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/148/414.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Senhor Prefeito Municipal que viabilize junto ao Setor Competente, estudos para a construção de lombadas na Rua Alfonso Nentwig, no Bairro Tijuco Preto._x000D_
 _x000D_
 Justificativa: Por ser uma Rua asfaltada recentemente, os motoristas não estão respeitando a velocidade e para evitar que venha a acontecer algum acidente estamos solicitando a construção de lombadas.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/147/415.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/147/415.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, promovam estudos para colocação de material fresado nas Ruas Augusto Soares Mariano e Alaor Antunes do Livramento, no Bairro Tijuco Preto._x000D_
 _x000D_
 Justificativa: Tal pedido se faz necessário pois nestas ruas existem bastante moradores e tem uma moradora que faz bolos e salgados para festa de aniversários, causando com isso grande fluxo de carros e gerando muita poeira.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/145/417.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/145/417.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 064/2021, datada de 04/02/2021, de sua autoria, solicitando para que através do Setor Competente a construção de mais um barracão pré-moldado junto a Associação Comunitária do Bairro Alto, Rio Negro – Paraná._x000D_
 _x000D_
 Justificativa: Tal pleito se baseia na necessidade social que encontramos atualmente no Bairro Alto. Em reuniões realizadas no âmbito comunitário, podemos constatar que uma das dificuldades dos moradores do Bairro Alto se dá pela falta de um local adequado e mais amplo para o desenvolvimento de atividades diversas como  Reuniões com Lideranças e Associações, implantação de cursos diversos para todos os segmentos, local de interação e socialização, atividades de saúde, trabalho em grupo, como exemplo atividades de mães, terceira idade, etc. Sabemos que só alcançaremos nosso objetivo de bem-estar social por meio de desenvolvimento de</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/144/419.2021.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/144/419.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, desenvolvam projeto para colocação de lajotas na subida da Localidade da Maitaca._x000D_
 _x000D_
 Justificativa: Tal pedido se faz necessário, por solicitação da comunidade que trafega e de moradores que tem dificuldades em dias de chuva e dias de estiagem, pois não conseguem subir devido pedras soltas. Muitos caminhões se atravessam na referida estrada atrapalhando o tráfego e até que sejam retirados o trânsito fica parado.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>AUD.P</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
     <t>Secretaria da Saúde</t>
   </si>
   <si>
     <t>Ementa Audiência Pública da Saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5861,67 +5861,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/943/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/944/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_de_lei_no_006.2021_c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/955/projeto_de_lei_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/957/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_lei_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_n019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_n023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_de_lei_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/968/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/969/projeto_de_lei_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/970/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_n031.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/977/projeto_de_lei_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_n036.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/984/projeto_de_lei_n037.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/985/projeto_de_lei_n038.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_de_lei_n039.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_lei_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/991/projeto_de_lei_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_de_lei_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_de_lei_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/996/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_n048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_049_._2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_050_._2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_051_._2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no052_._2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_de_lei_no054_._2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_055.2021_so_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_no056_.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_n057_.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_de_lei_n058.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_de_lei_n059.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/projeto_de_lei_n061.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_062_._2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_063_._2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_064_.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_067_._2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_de_lei_n069.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/projeto_de_lei_n070.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_n071.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_072_._2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_de_lei_n073.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_074_._2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_075_._2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_076_._2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_077_._2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_080.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_085.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_086.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_complementar_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_001_de_2021_todosconvocacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_002_de_2021_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_003_de_2021_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_006_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_007_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_008_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_029_._2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_030_._2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/309/001.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/719/002.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/310/003.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/720/004.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/311/005.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/312/006.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/314/007.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/313/008.2021..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/721/010.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/722/011.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/315/012.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/316/013.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/317/014.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/318/015.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/319/016.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/320/017.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/321/018.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/322/019.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/323/020.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/723/021.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/724/022.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/725/023.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/726/024.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/727/025.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/728/026.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/729/027.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/730/028.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/324/029.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/325/030.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/326/031.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/732/033.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/733/034.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/734/035.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/036.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/037.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/038.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/039.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/327/040.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/328/041.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/329/042.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/330/043.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/331/044.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/332/045.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/333/046.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/047.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/334/049.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/050.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/053.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/054.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/335/055.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/336/056.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/337/057.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/338/058.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/060.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/339/061.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/741/062.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/063.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/742/064.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/743/065.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/744/066.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/745/067.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/274/068.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/746/069.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/747/070.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/748/072.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/341/073.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/342/074.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/075.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/343/076.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/344/077.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/749/078.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/750/080.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/081.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/082.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/083.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/084.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/085.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/345/086.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/087.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/346/089.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/735/090.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/736/091.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/347/092.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/737/093.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/738/094.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/739/095.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/740/096.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/751/097.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/752/098.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/753/099.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/754/100.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/348/101.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/349/102.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/350/103.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/351/104.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/352/105.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/353/106.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/354/107.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/755/109.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/756/110.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/757/112.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/758/113.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/759/115.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/760/116.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/761/117.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/762/118.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/763/119.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/764/120.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/765/121.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/766/122.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/767/123.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/768/124.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/769/125.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/770/126.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/771/127.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/772/128.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/130.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/773/132.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/133.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/774/136.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/355/137.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/775/139.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/357/140.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/776/141.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/777/143.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/358/144.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/359/145.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/360/146.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/778/148.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/779/150.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/151.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/780/152.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/781/154.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/782/155.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/783/156.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/784/157.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/785/158.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/159.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/160.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/786/162.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/787/163.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/788/164.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/789/165.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/790/166.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/791/167.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/792/169.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/170.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/171.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/172.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/173.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/794/174.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/795/175.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/796/176.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/797/177.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/798/178.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/799/180.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/800/181.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/801/182.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/802/183.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/803/184.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/804/185.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/805/186.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/806/187.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/807/188.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/808/189.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/809/190.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/191.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/810/192.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/823/193.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/824/194.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/825/195.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/826/196.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/827/197.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/198.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/828/199.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/829/200.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/830/201.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/831/202.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/832/203.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/833/204.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/205.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/207.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/208.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/834/209.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/835/210.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/836/211.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/837/212.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/838/213.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/839/214.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/840/216.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/218.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/841/219.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/220.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/842/221.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/222.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/843/223.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/844/224.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/845/225.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/846/226.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/847/227.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/848/228.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/849/229.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/850/230.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/851/231.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/232.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/233.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/852/234.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/853/235.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/854/236.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/855/237.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/859/238.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/860/239.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/861/240.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/862/241.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/863/242.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/864/243.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/865/245.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/866/246.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/867/247.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/868/248.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/869/249.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/870/251.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/871/253.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/872/254.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/873/255.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/256.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/874/257.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/875/258.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/876/259.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/877/260.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/878/261.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/879/262.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/880/263.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/881/264.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/882/265.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/883/266.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/884/267.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/885/268.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/886/269.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/887/270.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/888/271.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/889/272.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/890/273.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/891/274.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/892/275.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/893/276.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/894/277.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/895/278.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/896/279.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/897/280.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/898/281.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/899/282.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/900/283.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/901/285.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/902/286.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/903/287.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/904/288.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/905/289.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/906/290.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/907/291.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/275/293.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/276/294.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/277/295.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/278/296.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/279/297.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/280/298.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/281/299.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/283/301.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/284/302.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/286/303.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/288/304.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/290/305.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/292/306.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/293/307.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/294/308.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/295/309.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/296/310.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/297/311.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/298/312.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/299/313.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/300/314.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/301/315.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no_316_._2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_317_._2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/304/318.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/908/319.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/909/320.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/910/321.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/911/322.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/912/323.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/913/324.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/914/325.2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/915/326.2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/916/327.2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/917/328.2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/918/339.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/919/330.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/920/331.2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/921/332.2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/922/333.2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/923/334.2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/924/335.2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/925/336.2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/926/337.2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/927/338.2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/928/339.2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/929/340.2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/930/341.2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_342_._2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/931/343.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/932/344.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/933/345.2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/934/346.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/237/347.2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/260/348.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/935/349.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/259/350.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/258/351.2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/257/352.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/256/355.2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/255/356.2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/254/357.2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/253/358.2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/936/359.2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/252/360.2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/251/362.2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/244/363.2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/937/364.2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/236/366.2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/243/367.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/242/368.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/241/369.2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/240/370.2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/239/371.2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/238/372.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/235/373.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/234/374.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/233/375.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/232/376.2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/231/377.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/939/378.2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/230/379.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/229/380.2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/225/381.2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/216/382.2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_383.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/202/384.2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/201/385.2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/200/387.2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/199/388.2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/198/389.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/197/390.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/185/391.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/184/392.2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/178/393.2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/940/394.2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/941/395.2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/167/396.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/166/397.2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/165/398.2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/164/399.2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/163/400.2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/942/401.2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/161/402.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/160/403.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/159/404.2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/158/405.2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/157/406.2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/153/407.2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/152/409.2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/151/411.2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/150/412.2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/149/413.2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/148/414.2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/147/415.2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/145/417.2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/144/419.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/943/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/944/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_de_lei_no_006.2021_c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/955/projeto_de_lei_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/956/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/957/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_lei_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_de_lei_n019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/964/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_n023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/967/projeto_de_lei_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/968/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/969/projeto_de_lei_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/970/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_n031.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/977/projeto_de_lei_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_n036.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/984/projeto_de_lei_n037.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/985/projeto_de_lei_n038.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_de_lei_n039.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_lei_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/991/projeto_de_lei_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_de_lei_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_de_lei_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/996/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_n048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_049_._2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_050_._2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_051_._2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no052_._2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_de_lei_no054_._2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_055.2021_so_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_no056_.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_n057_.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_de_lei_n058.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_de_lei_n059.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/projeto_de_lei_n061.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_062_._2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_063_._2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_064_.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_067_._2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_de_lei_n069.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/projeto_de_lei_n070.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_n071.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_072_._2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_de_lei_n073.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_074_._2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_075_._2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_076_._2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_077_._2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_080.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_085.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_086.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_complementar_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_001_de_2021_todosconvocacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_002_de_2021_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_003_de_2021_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_006_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_007_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_008_de_2021_deco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_029_._2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_030_._2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/309/001.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/719/002.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/310/003.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/720/004.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/311/005.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/312/006.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/314/007.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/313/008.2021..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/721/010.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/722/011.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/315/012.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/316/013.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/317/014.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/318/015.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/319/016.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/320/017.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/321/018.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/322/019.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/323/020.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/723/021.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/724/022.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/725/023.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/726/024.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/727/025.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/728/026.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/729/027.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/730/028.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/324/029.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/325/030.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/326/031.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/732/033.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/733/034.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/734/035.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/036.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/037.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/038.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/039.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/327/040.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/328/041.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/329/042.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/330/043.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/331/044.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/332/045.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/333/046.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/047.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/334/049.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/050.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/053.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/054.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/335/055.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/336/056.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/337/057.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/338/058.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/060.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/339/061.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/741/062.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/063.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/742/064.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/743/065.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/744/066.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/745/067.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/274/068.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/746/069.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/747/070.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/748/072.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/341/073.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/342/074.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/075.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/343/076.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/344/077.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/749/078.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/750/080.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/081.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/082.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/083.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/084.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/085.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/345/086.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/087.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/346/089.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/735/090.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/736/091.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/347/092.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/737/093.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/738/094.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/739/095.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/740/096.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/751/097.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/752/098.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/753/099.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/754/100.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/348/101.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/349/102.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/350/103.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/351/104.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/352/105.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/353/106.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/354/107.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/755/109.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/756/110.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/757/112.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/758/113.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/759/115.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/760/116.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/761/117.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/762/118.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/763/119.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/764/120.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/765/121.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/766/122.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/767/123.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/768/124.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/769/125.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/770/126.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/771/127.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/772/128.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/130.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/773/132.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/133.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/774/136.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/355/137.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/775/139.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/357/140.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/776/141.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/777/143.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/358/144.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/359/145.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/360/146.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/778/148.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/779/150.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/151.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/780/152.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/781/154.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/782/155.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/783/156.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/784/157.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/785/158.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/159.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/160.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/786/162.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/787/163.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/788/164.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/789/165.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/790/166.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/791/167.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/792/169.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/170.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/171.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/172.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/173.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/794/174.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/795/175.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/796/176.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/797/177.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/798/178.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/799/180.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/800/181.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/801/182.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/802/183.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/803/184.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/804/185.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/805/186.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/806/187.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/807/188.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/808/189.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/809/190.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/191.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/810/192.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/823/193.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/824/194.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/825/195.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/826/196.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/827/197.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/198.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/828/199.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/829/200.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/830/201.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/831/202.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/832/203.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/833/204.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/205.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/207.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/208.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/834/209.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/835/210.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/836/211.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/837/212.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/838/213.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/839/214.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/840/216.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/218.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/841/219.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/220.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/842/221.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/222.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/843/223.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/844/224.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/845/225.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/846/226.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/847/227.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/848/228.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/849/229.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/850/230.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/851/231.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/232.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/233.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/852/234.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/853/235.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/854/236.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/855/237.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/859/238.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/860/239.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/861/240.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/862/241.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/863/242.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/864/243.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/865/245.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/866/246.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/867/247.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/868/248.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/869/249.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/870/251.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/871/253.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/872/254.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/873/255.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/256.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/874/257.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/875/258.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/876/259.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/877/260.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/878/261.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/879/262.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/880/263.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/881/264.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/882/265.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/883/266.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/884/267.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/885/268.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/886/269.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/887/270.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/888/271.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/889/272.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/890/273.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/891/274.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/892/275.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/893/276.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/894/277.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/895/278.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/896/279.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/897/280.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/898/281.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/899/282.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/900/283.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/901/285.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/902/286.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/903/287.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/904/288.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/905/289.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/906/290.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/907/291.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/275/293.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/276/294.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/277/295.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/278/296.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/279/297.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/280/298.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/281/299.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/283/301.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/284/302.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/286/303.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/288/304.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/290/305.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/292/306.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/293/307.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/294/308.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/295/309.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/296/310.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/297/311.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/298/312.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/299/313.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/300/314.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/301/315.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no_316_._2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_317_._2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/304/318.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/908/319.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/909/320.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/910/321.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/911/322.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/912/323.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/913/324.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/914/325.2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/915/326.2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/916/327.2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/917/328.2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/918/339.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/919/330.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/920/331.2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/921/332.2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/922/333.2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/923/334.2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/924/335.2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/925/336.2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/926/337.2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/927/338.2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/928/339.2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/929/340.2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/930/341.2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_342_._2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/931/343.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/932/344.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/933/345.2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/934/346.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/237/347.2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/260/348.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/935/349.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/259/350.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/258/351.2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/257/352.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/256/355.2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/255/356.2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/254/357.2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/253/358.2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/936/359.2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/252/360.2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/251/362.2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/244/363.2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/937/364.2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/236/366.2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/243/367.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/242/368.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/241/369.2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/240/370.2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/239/371.2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/238/372.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/235/373.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/234/374.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/233/375.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/232/376.2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/231/377.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/939/378.2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/230/379.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/229/380.2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/225/381.2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/216/382.2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_383.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/202/384.2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/201/385.2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/200/387.2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/199/388.2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/198/389.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/197/390.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/185/391.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/184/392.2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/178/393.2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/940/394.2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/941/395.2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/167/396.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/166/397.2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/165/398.2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/164/399.2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/163/400.2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/942/401.2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/161/402.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/160/403.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/159/404.2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/158/405.2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/157/406.2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/153/407.2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/152/409.2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/151/411.2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/150/412.2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/149/413.2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/148/414.2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/147/415.2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/145/417.2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2021/144/419.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H505"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>