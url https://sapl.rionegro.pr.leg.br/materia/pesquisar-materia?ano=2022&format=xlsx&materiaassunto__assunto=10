--- v0 (2025-12-14)
+++ v1 (2026-05-23)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/076.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/076.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo Gonçalves Furquim que a presente subscreve, no uso de suas atribuições regimentais, vem sugerir ao Senhor Prefeito Municipal, para que seja incluído entre as opções que constituem as fontes de receita do Fundo Municipal de Proteção e Defesa Civil, instituído através da Lei Municipal nº 2.559/2015, a Contribuição Facultativa de Pessoa Física ou Jurídica, como instrumento de arrecadação pecuniária não obrigatória, oferecendo ao contribuinte, em contrapartida, incentivo fiscal ou outra forma de incentivo que for conveniente ao Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/076.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/076.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>