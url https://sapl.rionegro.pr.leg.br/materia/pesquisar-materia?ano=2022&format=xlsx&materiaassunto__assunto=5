--- v0 (2026-01-29)
+++ v1 (2026-06-10)
@@ -54,124 +54,124 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/401/071.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/401/071.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo Gonçalves Furquim que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, que decrete área de Utilidade Pública e Interesse Social a área situada no início da Rua Riachuelo, nos fundos do Hotel Rio Negro, onde funcionou amplamente como porto fluvial, utilizado para o acesso aos barcos a vapor entre o final do século XIX e início do século XX, onde também foi utilizado por outros tipos de embarcações.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/074.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/074.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo Gonçalves Furquim que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Prefeito Municipal, para que encaminhe à Secretaria de Meio Ambiente do Município pedido para elaborar Projeto para criação de abelhas nativas sem ferrão em Rio Negro, objetivando incentivar a criação deste tipo de abelhas para a produção de mel.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/394/078.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/394/078.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, através do Setor Competente, para que seja realizado o corte de uma araucária na Rua José Eduardo Henning, nº 2122, Fundos. Deixo aqui o registro de perigo eminente, para evitar uma catástrofe anunciada. E quando o munícipe não tiver condições de pagar as taxas, que a Prefeitura mesmo o faça e crie uma legislação especifica para esses casos.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/091.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/091.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 102, datada de 11.02.2021, de sua autoria, solicitando para que seja retirado ou desgalhado um pinheiro existente ao lado da residência da Senhora Solange Colaço Fernandes, na Rua Cônego José Henser, nº 292, na Vila Paraná. _x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que a moradora, está preocupada pois há muitos galhos caindo em cima de sua residência.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/092.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/092.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 156, datada de 08.03.2021, de sua autoria, solicitando ao Setor Responsável que seja retirado ou desgalhado alguns pinheiros existentes próximo a residência da Senhora Amélia Ruthes Schmidt e de mais três moradores que ali residem, na Estrada Principal, na Localidade do Cunhupã. _x000D_
 _x000D_
 Justificativa: Tal pedido se justifica em razão de que os moradores, estão preocupados pois há muitos galhos caindo em cima de suas residências, e também os pinheiros estão entre as casas oferecendo outros riscos.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_164.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_164.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através de sua Assessoria Jurídica e  Órgão Ambiental Municipal seja realizado um Diagnóstico Socioambiental mediante estudos da bacia hidrográfica da área urbana e submeter à apreciação do Conselho Municipal de Meio Ambiente - CMMA, para subsidiar criação de Legislação Municipal para regularização de situações que se encontram fora da Legislação para o uso e ocupação do solo, como estabelece a Lei 6.766/79, alterada pela Lei 14.285/21  III - B, que trata da delimitação de cursos d'água localizados em Área Urbana Consolidada (AUC).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -478,68 +478,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/401/071.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/074.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/394/078.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/091.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/092.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_164.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/401/071.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/074.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/394/078.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/091.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/092.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_164.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>