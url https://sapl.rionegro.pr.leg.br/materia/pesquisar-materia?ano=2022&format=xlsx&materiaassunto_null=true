--- v0 (2026-01-29)
+++ v1 (2026-06-12)
@@ -54,1881 +54,1881 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo Municipal alienar áreas de terras desafetadas, por meio de licitação, conforme especifica.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 3174, de 02 de dezembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_003.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2960, de 26 de junho de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Ratifica a 4ª alteração e consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - Comesp  e autoriza a permanência do município de Rio Negro, no agora denominado Consórcio Metropolitano de Serviços do Paraná - Comesp e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_005.2022...pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_005.2022...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispões sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_no_006.2022....pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_no_006.2022....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3139, de 02 de julho de 2021, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2022.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_no_007.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_008.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_009.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Veda, no âmbito da administração direta e indireta do Poder Executivo Municipal e do Poder Legislativo, a nomeação/contratação de pessoas condenadas por crimes da Lei Maria da Penha e Feminicídio para os cargos públicos no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_010.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização de alimentos em áreas públicas e particulares - Food Trucks, conforme especifica.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a regulamentação das atividades de escritório virtual, coworking e assemelhados no âmbito do município de Rio Negro - PR, conforme especifica.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispões sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3139, de 02 de julho de 2021, que dispões sobre as Diretrizes Orçamentárias para o ano de 2022.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_015.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Dispões dobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_no_016.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_no_016.2022.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Luis Boschetto (PSDB), Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_017.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Estado do Paraná.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_018.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_018.pdf</t>
   </si>
   <si>
     <t>Dispões dobre alterações na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_019.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_019.2022_site.pdf</t>
   </si>
   <si>
     <t>Dispões dobre as Diretrizes Orçamentárias para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2430, de 14 de maio de 2014, conforme especifica.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_021.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre alterações na Lei nº 2795, de 13 de setembro de 2017, conforme especifica.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_022.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.106, de 5 de janeiro de 2021, para ajustar o período de suspensão da contagem dos prazos de validade dos concursos públicos em razão dos impactos econômicos decorrentes da emergência de saúde pública de importância internacional decorrentes da covid-19.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_023.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes do cargo de Médico, conforme especifica.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_024.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Rio Negro; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão ao plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_025.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Dispões dobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispões sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_026.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3139, de 02 de julho de 2021, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2022.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/39/projto_de_lei_no_027.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/39/projto_de_lei_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_028.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no artigo 1º, da Lei nº 2.954, de 29 de maio de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_no_029.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1878, de 18 de fevereiro de 2009, conforme especifica.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_no_030.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do auxílio alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_031.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a gratificação especial mensal para os servidores municipais efetivos que exercem a função de Pregoeiro, Presidente, membro da Equipe de Apoio ou de membro da Comissão Municipal de Licitação, no âmbito do Município de Rio Negro/PR, conforme específica.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_no_022.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2022</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviço de transporte remunerado privado de passageiros previamente cadastrados em aplicativos ou outras plataformas de_x000D_
 comunicação no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.254, de 13 de setembro de 2001, para regular a forma de composição do Comitê de Investimentos; alterar a forma de composição do Conselho de Administração e Fiscal; e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_no_035.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição salarial, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_no_036.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_no_036.2022_site.pdf</t>
   </si>
   <si>
     <t>Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Isabel Cristina Grossl, João Alves, João Pedro de Amorim (PP), Luis Boschetto (PSDB), Marcelo Wotroba (UNIÃO BRASIL), Maria Célia Conte, Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_no_037.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_no_037.2022_site.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_no_038.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_no_038.2022_site.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre os subsídios dos agentes políticos do poder legislativo do município de Rio Negro - Paraná</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_no_039.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_no_039.2022_site.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.254, de 13 de setembro de 2001, para adequar a alíquota e base de cálculo da taxa de administração, nos termos da Portaria nº 1.467, de 2 de junho de 2022, do Ministério do Trabalho e Previdência, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_no_040.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_no_040.2022_site.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no_041.2022_site.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_042.2022_site.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no_041.2022_site.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_042.2022_site.pdf</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_no_043.2022_.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_no_043.2022_.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto Jardins de Mel no Município de Rio Negro/PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_no_044.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do incentivo financeiro da Atenção Primária em Saúde – Desempenho, instituído pelo Programa Previne Brasil, no âmbito do Sistema Único de Saúde e no âmbito do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_no_045.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do piso de vencimento de Agente Comunitário de Saúde e de Agente de Combate à Endemias, na forma que determina os §§7,8,9,10 e 11 do art. 198 da Constituição Federal.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_046.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_no_047.2022_cert.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_no_047.2022_cert.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de aporte financeiro, visando a manutenção de equilíbrio econômico do Sistema de Transporte Público Urbano de Passageiros no Município de Rio Negro.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_no_048.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2007, de 29 de abril de 2010, conforme especifica.</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, João Alves, João Pedro de Amorim (PP), Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_no_049.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Rio Negro, políticas públicas de Incentivo ao Artesanato.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_no_050.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_no_051.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.254, de 13 de setembro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_052.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 3070, de 16 de julho de 2020, conforme especifica.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_no_053.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais nas páginas oficiais na internet da Prefeitura Municipal de Rio Negro e Câmara Municipal de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_no_054.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2519, de 26 de março de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_055.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar o Programa Barracão do Bem, no Município de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_056.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática do Ensino Público Municipal de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_no_057.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2577, de 1º de outubro de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no_058.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_no_059.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de utilidade pública para associação, conforme especifica.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_no_060.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Rio Negro/PR a Campanha Junho Violeta, por Dignidade, Respeito e Proteção da Pessoa Idosa</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_no_063.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei nº 2850, de 13 de abril de 2018, conforme especifica.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_no_064.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_no_064.2022.pdf</t>
   </si>
   <si>
     <t>“CONFERE A COMENDA DA ORDEM DO BRASÃO MUNICIPAL À ILUSTRÍSSIMA SENHORA MARIZA SCHUSTER BUENO”.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_no_065.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_no_065.2022.pdf</t>
   </si>
   <si>
     <t>“CONFERE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR PEDRO VANDERLINDE”.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_no_066.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_no_066.2022.pdf</t>
   </si>
   <si>
     <t>“CONFERE O TÍTULO DE CIDADÃO HONORÁRIO AO EXCELENTÍSSIMO SENHOR JOSÉ FRANCISCO BÜHRER”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_no_067.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_no_067.2022.pdf</t>
   </si>
   <si>
     <t>“CONFERE O TÍTULO DE CIDADÃO HONORÁRIO AO EXCELENTÍSSIMO SENHOR RICARDO JOSÉ MAGALHÃES BARROS”.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_no_068.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_no_068.2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO NO ARTIGO 1º, DA LEI Nº 2.954, DE 29 DE MAIO DE 2019, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_no_069.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_no_069.2022.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia da Mulher Empreendedora no âmbito do Município de Rio Negro/PR”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_no_070.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_no_070.2022.pdf</t>
   </si>
   <si>
     <t>“Inclui no Calendário Oficial do Município de Rio Negro/PR o dia “25 de novembro” como dia municipal de combate à violência contra mulher”.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Estabelece critérios para a qualificação como organizações sociais de pessoas jurídicas de direito privado, sem fins lucrativos, cujas atividades sejam relacionadas com a área da saúde para contrato de gestão.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_072.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_072.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.254, de 13 de setembro de 2001, para prever o pagamento de vantagem nominal pecuniária aos membros do Conselho de Administração, do Conselho Fiscal e do Comitê de Investimentos do IPRERINE, e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_no_073.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Prêmio Produtividade e Qualidade para os profissionais da Educação Básica da Secretaria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_no_074.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_075.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_075.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o custeio das despesas dos Vereadores e Servidores da Câmara Municipal de Rio Negro/PR em atividades fora do Município relacionadas com o serviço público, e dá outras providências”.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_no_076.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_no_076.2022.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio financeiro a ser concedido aos participantes do Programa Médicos pelo Brasil, conforme especifica.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_no_077.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_no_077.2022.pdf</t>
   </si>
   <si>
     <t>Altera e amplia normas relativas ao Programa de Fomento Agrícola no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_no_078.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_079.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_079.2022.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_080.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_080.2022.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_081.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_081.2022.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_082.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_082.2022.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Isabel Cristina Grossl, João Alves, João Pedro de Amorim (PP), Marcelo Wotroba (UNIÃO BRASIL), Maria Célia Conte, Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/530/0_projeto_de_lei_n_083.2022_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/530/0_projeto_de_lei_n_083.2022_1.pdf</t>
   </si>
   <si>
     <t>"Confere o Título de Cidadão Honorário ao Ilustríssimo Senhor, Ten. Cel. Jonas Nunes de Almeida Junior".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Cria o programa de internet Wi-Fi livre no Município de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_complementar_no_001.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_complementar_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Complementar nº 045, de 19 de janeiro de 2021, conforme especifica</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_complementar_no_002.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_complementar_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre alteração na Lei Complementar nº 049, de 23 de dezembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_complementar_no_003.2022_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_complementar_no_003.2022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1139, de 24 de dezembro de 1998, conforme especifica.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_no_004.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber tributos por meio de cartão de crédito e de débito e a contratar ou credenciar operadoras que forneçam mecanismos e ferramentas para auxiliar no serviço de arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_complementar_no_005.2022_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_complementar_no_005.2022_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a atualizar o valor venal dos imóveis do Município para lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana, para o exercício de 2023.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complentar_no_006.2022_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complentar_no_006.2022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no anexo IV, da Lei nº 1139, de 24 de dezembro de 1998, conforme especifica.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_resolucao_no_001.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_resolucao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação da procuradoria da Mulher no âmbito da Câmara Municipal de Rio Negro - Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Luis Boschetto (PSDB), Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_no_002.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Especial de estudos Sobre o Regimento Interno da Câmara Municipal de Rio Negro e Lei Orgânica Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_no_003.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do veículo oficial da Câmara Municipal de Rio Negro - PR e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Luis Boschetto (PSDB)</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Rio Negro, Estado do Paraná.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_resolucao_no_005.2022_-_cpi_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_resolucao_no_005.2022_-_cpi_1.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Parlamentar de Inquérito, e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA, INCLUI E REVOGA ARTIGOS DA LEI ORGÂNICA DO MUNICÍPIO DE RIO NEGRO – PR.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_029.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que o presente subscrevem no uso de suas atribuições regimentais e com base no que estabelece Art. 145 e seus Parágrafos, do Regimento Interno, vem requerer a Mesa Diretora da Casa, seja definida a data de 27 de outubro de 2022 (quinta-feira) às 19:00h, para a realização de SESSÃO ITINERANTE tendo como local o Centro Comunitário da Localidade de Roseira, onde serão ouvidos os representantes das Localidades de Roseira, Vila Rural e Tijuco Preto.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Requerem “MOÇÃO DE APLAUSOS” ao jovem aluno atleta Paralímpico BRYAN FERNANDES QUIRINO DA CRUZ</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal instauração de Comissão Parlamentar de Inquérito para investigar indícios de irregularidades nas prestações de contas referentes aos recursos públicos recebidos pela Sociedade Hospital Bom Jesus de Rio Negro – PR.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Requer “MOÇÃO DE APLAUSOS” aos Rionegrenses Marcello Olsen e Vivaldo Antunes Pinto pelas conquistas obtidas no Encontro Estadual de Seleções das Regiões do MTG/PR.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Requer “MOÇÃO DE APLAUSOS” ao Rionegrense Vivaldo Antunes Pinto pelas conquistas obtidas no Rodeio Crioulo Nacional de Campeões.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/542/003.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/542/003.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a presente subscrevem, no uso de suas atribuições regimentais, vêm reiterar ao Executivo Municipal, em parte o pedido contido na Indicação nº 381, datada de 25.10.2021 de sua autoria, para que realize estudos sobre a viabilidade da construção de calçadas ao longo da Rua Henrique Lazarine, desde o início da rua no entroncamento com a Rua Juvenal Ferreira Pinto até a esquina com a rua Nilton Furquim.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Lucimar Terezinha Augustin Malinovski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/006.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/006.2022.pdf</t>
   </si>
   <si>
     <t>Obras Públicas</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/007.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/007.2022.pdf</t>
   </si>
   <si>
     <t>Obras (Luminária</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/017.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/017.2022.pdf</t>
   </si>
   <si>
     <t>Segurança (ronda policial)</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/020.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/020.2022.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/024.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/024.2022.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/026.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/026.2022.pdf</t>
   </si>
   <si>
     <t>Educação</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/032.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/032.2022.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/033.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/033.2022.pdf</t>
   </si>
   <si>
     <t>Recursos Humanos</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Renovação de Frota</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/046.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/046.2022.pdf</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/047.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/047.2022.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/058.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/058.2022.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/059.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/059.2022.pdf</t>
   </si>
   <si>
     <t>Obras Pública</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/060.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/060.2022.pdf</t>
   </si>
   <si>
     <t>Contratação de Professores</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/069.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/069.2022.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/822/090.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/822/090.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente sejam reavaliados os valores do “auxílio alimentação” concedido aos Servidores Municipais</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/543/103.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/543/103.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis, para que seja encaminhado ofício a Caixa Econômica Federal, solicitando a instalação de uma Unidade Lotérica em anexo ao Supermercado Belém que fica localizado na Av. Gen. Plínio Tourinho - Bairro Bom Jesus, Rio Negro - PR, 83880-000, com funcionamento até às 19h30min em dias normais e 17h em finais de semana.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Roberto Carlos Da Luz Cabral</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/106.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/106.2022.pdf</t>
   </si>
   <si>
     <t>Revitalização, Construção de Parque e Denominação</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/207/125.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/207/125.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Distinto Plenário, para que seja encaminhado ofício à Celesc e ao Presidente do Clube Recreativo Amigos da Bola, para que tomem providências com relação às frequentes quedas de energia que ocorrem durante a utilização da iluminação do campo de futebol do Clube._x000D_
 _x000D_
 Justificativa: Esta reivindicação vem com apoio dos moradores da Rua Jorge Wiezenthal, Bairro Bom Jesus, os quais vem sofrendo com a queima de aparelhos em decorrência das quedas de energia, sem contar a interferência no cotidiano das famílias, que ficam horas sem iluminação e sem poder utilizar aparelhos eletrônicos em casa.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/203/129.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/203/129.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar à Mesa Diretora desta Casa de Leis o agendamento de uma Reunião de Gabinete com o Senhor Geraldo Veiga - Secretário Municipal de Agricultura e Meio Ambiente, a Senhora Monica Nunes de Abreu - Coordenadora do Comitê da Dengue e o Senhor Josias Tomas da Silva - Presidente do Comitê da Dengue, para relatarem como estão sendo realizados os trabalhos dos Agentes que estão à frente do combate à Dengue e se estão ocorrendo as multas e de que forma elas estão sendo aplicadas._x000D_
 _x000D_
 Justificativa: A solicitação está sendo feita devido os casos de dengue estarem aumentando em nosso Município. E para que a Secretaria de Meio Ambiente, e a Equipe de Epidemiologia nos traga detalhes sobre o caso e ações que estão sendo realizadas diante desse fato.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_no_143.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_no_143.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a presente subscrevem, no uso de suas atribuições regimentais, vêm sugerir ao Executivo Municipal, para que elabore Projeto de Lei da Reforma Tributária de Rio Negro e inclua nele a isenção do IPTU (Imposto Predial e Territorial Urbano) sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves ou que tenham dependentes nessa condição.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/139/150.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/139/150.2022.pdf</t>
   </si>
   <si>
     <t>Retirada pelo autor.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Marcelo Wotroba (UNIÃO BRASIL), Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_174.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_174.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm reiterar ao Executivo Municipal, em parte a Indicação nº 009, datada de 07/02/2022, subscrita pelo Vereador Marcelo Wotroba, solicitando para que através do Setor Competente, seja realizado o serviço de colocação de placas de sinalização, no Distrito de Lageado dos Vieiras.  _x000D_
 _x000D_
 Justificativa: Tal pedido se justifica pois algumas placas indicativas estão faltando o que pega o condutor que não está habituado com o local desprevenido.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_175.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_175.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a presente subscrevem, no uso de suas atribuições regimentais, vêm sugerir ao Executivo Municipal, para que através do Setor Competente, viabilize estudos para aplicação do Selo Arte na certificação de elaboração de produtos artesanais de origem animal, no Município de Rio Negro. Sabemos que outros Estados da Federação já estão aplicando esta legislação, facilitando enormemente o sistema de produção artesanal de alguns produtos de origem animal.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_197.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_197.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente realize estudos para desenvolver um programa de divulgação dos espaços culturais, públicos e privados por meio de QRColdes, onde a partir do acesso dos mesmos o cidadão e principalmente o turista encontre todas as informações sobre o espaço que está visitando.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>A Indicação foi retirada pelo autor antes mesmo de dar entrada no plenário.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_208.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_208.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja realizado os seguintes serviços na Localidade da Vila Rural na Roseira._x000D_
 _x000D_
 - Conserto do ponto de ônibus;_x000D_
 _x000D_
 - Substituição da lixeira, por uma de tamanho maior;_x000D_
 _x000D_
 - Estudo para troca de lugar do Ponto de Ônibus.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_211.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_211.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento em alguns pontos na estrada que dá acesso à residência do Senhor José Palhano, na Localidade da Barra Grande._x000D_
 _x000D_
 Justificativa: Essa estrada faz parte da rota escolar e devido ao excesso de chuva é necessário esse trabalho para evitar que o ônibus deslize e encalhe.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_212.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_212.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente realize estudos sobre as vagas para pessoas com deficiência existentes no Município, verificando se estão de acordo com as normas do Código Brasileiro de Trânsito, com a Lei de Acessibilidade e se são em número suficiente. Solicita também, a pedido de pessoa com deficiência, que sejam criadas vagas dentro do pátio que dá acesso a sede da Prefeitura Municipal, Anfiteatro Antonino Cândido do Amaral e Parque Ecoturístico São Luiz de Tolosa.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_213.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_213.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, escolher um Logradouro Público com o nome da Senhora Xenia Isi Conte, considerando os relevantes serviços prestados a comunidade._x000D_
 Justificativa: Dona Xenia foi uma figura pública muito atuante nas décadas passadas, sendo professora do Município e benfeitora em diversas obras de caridade.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_214.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_214.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar ao Executivo Municipal, o pedido contido na Indicação nº 036, datada de 21.02.2022 de sua autoria, para seja incluída no programa de pavimentação asfáltica a Rua Professora Ivone Ferreira, no Bairro Passa Três._x000D_
 Justificativa: O pedido se justifica pois a referida rua é uma das poucas daquela região que não está na Programação das Ruas a serem pavimentadas. E claro para melhorar a qualidade de vida de todos os moradores com a eliminação da lama na chuva e do pó nos dias secos.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_215.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_215.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar em parte ao Executivo Municipal, o pedido contido nas Indicações nº 010/2021, datada de 26/01/2021 e nº 416/2021 datada de 20/12/2021 de autoria do Vereador Odair Pereira, solicitando para que melhore as condições das calçadas na Rua Osvaldo Grein, no Bairro Alto, em especial em frente ao Centro da Juventude. _x000D_
 Justificativa: Na calçada em frente ao Centro de Juventude da referida rua, além da calçada estar muito irregular com partes quebradas, há restos de material de construção em cima da calçada, obrigando os usuários a andarem pela rua, dificultando ainda mais para as pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_216.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_216.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, melhore as condições das calçadas na Rua Rodolfo Alois Pfeffer, no Bairro Alto, em especial em frente a quadra do Col. Est. Alvino Schelbauer.  _x000D_
 Justificativa: Ao longo da referida calçada existe diversas irregularidades que dificultam a trafegabilidade dos pedestres e das pessoas com necessidades especiais. Há também algumas crateras na calçada que colocam em risco quem utiliza a calçada, inclusive os alunos da Escola Alvino Schelbauer.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_217.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_217.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, providencie a instalação de luminária na Estrada das tropas após loteamento do Sr. Herbest, Sítio dos Hirt._x000D_
 _x000D_
 Justificativa: Por solicitação dos moradores, os quais necessitam de iluminação por se tratar de um entroncamento e ajuda a facilitar a visualização da placa de acesso no período noturno e melhora segurança dos moradores.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_218.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_218.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições regimentais, vêm solicitar ao Executivo Municipal, para que através do Setor Competente, realize para dar uma destinação útil   as estruturas da antiga Sede Associação Comunitária Bairro Bom Jesus, que está ociosa sem utilização, a qual foi construída com recursos públicos. Sugerimos a realocação da Escola Municipal Ricardo Nentwig para o local com algumas adaptações e construção de salas de aulas._x000D_
 Justificativa: As estruturas estão sem utilização, sendo depredadas por vândalos, trazendo indignação aos moradores no entorno que não se conformam com situação de abandono das estruturas. Estamos sugerindo ocupação como espaço Educacional, para nossas crianças, para que possamos contribuir com uma educação de melhor qualidade em nosso Município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_222.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_222.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja realizado estudos para a continuação da Rede de água na Estrada da Fazendinha, atrás da Igreja. _x000D_
 _x000D_
 Justificativa: Este pedido está sendo feito, pois vai beneficiar em torno de 10 famílias que hoje necessitam se deslocar e pegar água de seus vizinhos.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_223.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_223.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja realizado o recapeamento e a colocação de tachões em frente ao Material de Construção do Daniel, situado na Rua Vila São Judas, no Bairro Vila São Judas Tadeu._x000D_
 _x000D_
 Justificativa: Por solicitação dos usuários da via pública, pedimos o recapeamento asfáltico, pois a mesma tem intenso movimento, e também a colocação de tachões, pois os motoristas trafegam em alta velocidade, causando riscos a quem por ali também trafega a pé.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_no_228.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_no_228.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, seja realizado estudos para dar continuidade na Pavimentação asfáltica da Rua Alfredo Ricardo Koster, no Bairro Alto._x000D_
  _x000D_
 Justificativa: Por solicitação dos moradores, por ser uma via relativamente pequena e por ser esse trecho da rua que ainda não possui asfalto, estamos solicitando que a mesma receba a pavimentação asfáltica, com intuito de melhorar a qualidade de vida daqueles moradores.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_no_229.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_no_229.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que viabilize junto à Secretaria de Obras e Serviços Urbanos, a instalação de Placa de "Área Escolar" nas Ruas Jorge Wiezenthal, Severo de Almeida e Kalil Gemael, todas nas proximidades da Escola Ricardo Nentwig, no Bairro Bom Jesus, bem como promover a instalação de lombadas na Rua Severo de Almeida, nas proximidades da mesma Escola, e se possível fazer uma faixa de pedestre elevada, próximo ao portão da Escola._x000D_
 _x000D_
 JUSTIFICATIVA: Tais providências são necessárias para maior segurança dos alunos e dos moradores da região, devido ao grande movimento do 5º RCC.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_230.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_230.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, realize estudos para avaliar a possibilidade de reativar o Posto de Saúde da Localidade da Campina dos Martins._x000D_
 _x000D_
 Justificativa: Esta medida se faz necessária em razão da ausência de Posto de Saúde nessa Localidade onde estaria centralizado para atender os moradores que ali residem, não necessitando ir nos Postos de outras comunidades, os quais muitas vezes tem médicos apenas uma vez na semana, não conseguindo assim atender a demanda.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_231.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_231.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente, sejam feitos os serviços de patrolamento e empedramento na Rua Vitório Lazarino, na Localidade da Roseira, ao lado do Bar do Mário, a esquerda ao lado da Igreja Metodista._x000D_
 _x000D_
 Justificativa: Tal pedido está sendo feito por solicitação do Senhor Paulo Pereira morador da Localidade, pois nesse local trafega muitos motoristas e pedestres, e a Rua está com grandes problemas de trafegabilidade, muitos moradores estão reclamando pois dependem dela para se deslocarem.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Marcelo Wotroba (UNIÃO BRASIL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/460/232.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/460/232.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem reiterar em parte, o pedido contido na Indicação nº 081, datada de 04.04.2022, de autoria do Vereador Elcio Josué Colaço, solicitando para que sejam feitos os serviços de patrolamento e retoques com pedras de revestimento primário, em alguns trechos da Estrada da Campina dos Martins, principalmente em frente à Igreja Senhor Meu Pastor._x000D_
 _x000D_
 Justificativa: Em visita a comunidade da Campina dos Martins, observei pessoalmente as condições da Estrada, a qual está dificultando o trânsito de veículos e caminhões de escoamento de produção agrícola, solicitamos empenho da equipe da Secretaria de Obras, o mais breve possível para manutenção da via pública.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/246.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/246.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através da Secretaria de Obras, providencie um projeto urbanístico completo no Bairro Seminário para que o bairro possa ser contemplado com pavimentação asfáltica. Destaco inclusive, que conforme Programação encaminhada à Câmara de Vereadores no início desta gestão, constavam da programação de pavimentação asfáltica as Ruas Antônio Marques e Nilton Furquim._x000D_
 _x000D_
 Justificativa: Não existe nas ruas do bairro nenhuma infraestrutura, como calçadas, rede de água pluvial, meio fio, caixa coletoras, etc. É necessário que seja dado início a programação e ocorram as pavimentações das diversas ruas conforme já solicitado em várias Indicações, inclusive conforme ficou registrado na Sessão Itinerante ocorrida em 10/08/2022.  Há um grande movimento de veículos e pedestres no bairro.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/247.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/247.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, vem solicitar ao Executivo Municipal, para que através do Setor Competente providencie manutenção periódica do Prédio do Velatório Municipal, principalmente nas esquadrias de ferro das janelas e portas que se encontram emperradas, e algumas já sem condição de uso, com indicação de interditadas.  Também se faz necessário manutenção do telhado, pois em dias de chuva um grande volume de água está descendo pelas paredes, também é necessário revisar as instalações elétricas, pois quando se liga 2 eletrodomésticos ao mesmo tempo a energia das tomadas caem.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/501/251.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/501/251.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que realize realocação do Ponto de Táxi situado na Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/505/252.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/505/252.2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para implantação de lombada redutora de velocidade na Rua Vicente Machado (esquina com a Rua Sete de Setembro) e realocação da lombada existente na Rua Sete de Setembro ou aumento da altura desta redutora de velocidade.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Maria Célia Conte, Odair Pereira, Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/506/253.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/506/253.2022.pdf</t>
   </si>
   <si>
     <t>Reitera Indicações já formalizadas solicitando a construção de calçadas na Rua Juvenal Ferreira Pinto, no trecho entre o Mercado São Luís até o final da pavimentação com Lajotas.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/507/254.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/507/254.2022.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação n.º 374 de 15 outubro de 2021,  e inclui solicitação de  transformar em mão única o trecho da Rua Camarista Carlos Schneider, n.º 245, Bairro Bom Jesus (Loja Pacificador), e proibição de estacionamento de caminhões.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>João Pedro de Amorim (PP)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/508/255.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/508/255.2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para implantação de lombada redutora de velocidade na Rua José Schelbauer Sobrinho, próximo ao nº. 2508.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/509/256.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/509/256.2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudo visando a realização de Concurso Público para regularizar e ampliar o número de vagas de diversos cargos que estão ocupados por profissionais contratados em regime de teste seletivo e/ou cargo comissionado._x000D_
 Também solicita a ampliação de vagas para contratação de profissionais da área da Psicologia.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/510/257.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/510/257.2022.pdf</t>
   </si>
   <si>
     <t>Sugere designação de logradouro público com o nome de Waldemiro Bley Júnior</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/511/258.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/511/258.2022.pdf</t>
   </si>
   <si>
     <t>Solicita Patrolamento e Empedramento na servidão que dá acesso às propriedades de Otávio Veiga e Divar Veiga, na _x000D_
 Localidade de Fazendinha II.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_0259_de_2022_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_0259_de_2022_odair.pdf</t>
   </si>
   <si>
     <t>Solicita desobstrução dos bueiros da Rua João Alípio, em frente ao imóvel n.º 1150 e solicita análise da Defesa Civil ou outro setor competente face a eminência de possível desmoronamento na residência do Sr. Adriano, Localizada na Rua Angelino Lazarini, nº. 100.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/521/260.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/521/260.2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de novo bueiro e troca das manilhas que estão quebradas no trecho da Rua Álvaro de Aquino, esquina com a Rua Gerson Alves, em frente ao imóvel n.º 20, de propriedade do Sr. Antoni Pires Alberti.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/522/261.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/522/261.2022.pdf</t>
   </si>
   <si>
     <t>Solicita articulações com o Governo  Estadual ou Federal visando novos recursos para continuidade da pavimentação com lajotas sextavadas na Localidade da Fazendinha.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/523/262.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/523/262.2022.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de Lombada na Rua José Pedro Grein, na Vila Zelinda.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/524/263.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/524/263.2022.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas indicativas com os nomes das Ruas na Vila Zelinda, reiterando a Indicação n.º 296 de 22/07/2021.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>A Indicação foi retirada pelo Vereador antes mesmo de dar entrada em Plenário.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/526/265.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/526/265.2022.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Deputado Federal Reinold Stefhanes Jr pela articulação da destinação de ónibus escolar ao município de Rio Negro.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/527/266.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/527/266.2022.pdf</t>
   </si>
   <si>
     <t>Solicita providencias de elevação do leito da estrada e troca das manilhas do bueiro existentes na localidade de Queimados.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/528/267.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/528/267.2022.pdf</t>
   </si>
   <si>
     <t>Solicita providencias / atitudes no sentido de coibir o tráfego de caminhões e outros meios de transporte pesados no centro da cidade e em outras principais vias.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_0268_de_2022_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_0268_de_2022_isabel.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção nas Ruas Vereador Alfonso Nentwig, Rua Euclides Soares, Rua Brasília e Rua Gunter Werner.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/533/271.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/533/271.2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o status da implantação do novo micro sistema de abastecimento de água na Localidade da Fazendinha I e também que seja ampliada a oferta semanal de água no reservatório por meio do caminhão pipa no período de verão.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/534/272.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/534/272.2022.pdf</t>
   </si>
   <si>
     <t>Patrolamento  e Empedramento  na estrada da comunidade  do Laranjal  que  dá acesso à velha estrada  da Lapa.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/535/273.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/535/273.2022.pdf</t>
   </si>
   <si>
     <t>Edificação de um Bueiro na Localidade da Fazendinha I, em frente a propriedade da Sra. Noeli Veiga.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/536/274.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/536/274.2022.pdf</t>
   </si>
   <si>
     <t>Disposição de Atendente de Farmácia diariamente no Posto de Saúde no Distrito da Roseira.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/537/275.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/537/275.2022.pdf</t>
   </si>
   <si>
     <t>Com base no Projeto Cidade Led, realizar articulações com a empresa Licitada/Contratada para este fim visando outros projetos com a finalidade de realização de iluminações temáticas nos espaços públicos.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/emenda_modificativa_no_001.2022_referente_ao_pl._no_028.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/emenda_modificativa_no_001.2022_referente_ao_pl._no_028.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2022 referente ao Projeto de Lei nº 028/2022</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>A Câmara Municipal de Rio Negro, Estado do Paraná, aprovou e a Mesa Diretora promulga a seguinte Emenda à Lei Orgânica de Rio Negro, Estado do Paraná: Art. 1º O art. 15 da Lei Orgânica do Município de Rio Negro – PR, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 15. No ato da instalação, o(a) Presidente designará um de seus pares para secretariar os trabalhos. Lida a relação nominal dos(as) diplomados(as), o(a) Presidente declarará instalada a legislatura e, de pé, no que deverá ser acompanhado(a) por todos os presentes, prestará o seguinte compromisso:_x000D_
 _x000D_
 “PROMETO CUMPRIR A CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, A CONSTITUIÇÃO DO ESTADO DO PARANÁ, A LEI ORGÂNICA DO MUNICÍPIO, O REGIMENTO INTERNO DA CÂMARA MUNICIPAL, AS DEMAIS LEIS, DESEMPENHAR COM LEALDADE O MANDATO QUE ME FOI CONFERIDO, E TRABALHAR PELO PROGRESSO DE RIO NEGRO E PELO BEM-ESTAR DE SEU POVO”</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/resolucao_no_001.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/resolucao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Rio Negro - Estado do Paraná, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/resolucao_no_002.2022.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/resolucao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Resolução nº 002/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2235,67 +2235,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_005.2022...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_no_006.2022....pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_019.2022_site.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/39/projto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_no_036.2022_site.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_no_037.2022_site.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_no_038.2022_site.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_no_039.2022_site.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_no_040.2022_site.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no_041.2022_site.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_042.2022_site.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_no_043.2022_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_no_047.2022_cert.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_072.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_075.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/530/0_projeto_de_lei_n_083.2022_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_complementar_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_complementar_no_003.2022_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_complementar_no_005.2022_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complentar_no_006.2022_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_resolucao_no_005.2022_-_cpi_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/542/003.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/006.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/007.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/017.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/020.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/024.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/026.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/032.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/033.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/046.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/047.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/058.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/059.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/060.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/069.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/822/090.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/543/103.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/106.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/207/125.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/203/129.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/139/150.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_197.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_208.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_214.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_222.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_223.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_no_228.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_no_229.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_230.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_231.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/460/232.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/246.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/247.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/501/251.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/505/252.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/506/253.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/507/254.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/508/255.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/509/256.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/510/257.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/511/258.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_0259_de_2022_odair.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/521/260.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/522/261.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/523/262.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/524/263.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/526/265.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/527/266.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/528/267.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_0268_de_2022_isabel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/533/271.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/534/272.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/535/273.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/536/274.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/537/275.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/emenda_modificativa_no_001.2022_referente_ao_pl._no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/resolucao_no_002.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_005.2022...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_no_006.2022....pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_019.2022_site.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/39/projto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_no_036.2022_site.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_no_037.2022_site.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_no_038.2022_site.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_no_039.2022_site.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_no_040.2022_site.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no_041.2022_site.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_042.2022_site.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_no_043.2022_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_no_047.2022_cert.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_072.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_075.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/530/0_projeto_de_lei_n_083.2022_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_complementar_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_complementar_no_003.2022_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_complementar_no_005.2022_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complentar_no_006.2022_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_resolucao_no_005.2022_-_cpi_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/542/003.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/006.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/007.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/017.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/020.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/024.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/026.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/032.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/033.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/046.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/047.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/058.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/059.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/060.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/069.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/822/090.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/543/103.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/106.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/207/125.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/203/129.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/139/150.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_197.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_208.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_214.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_222.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_223.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_no_228.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_no_229.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_230.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_231.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/460/232.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/246.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/247.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/501/251.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/505/252.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/506/253.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/507/254.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/508/255.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/509/256.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/510/257.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/511/258.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_0259_de_2022_odair.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/521/260.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/522/261.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/523/262.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/524/263.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/526/265.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/527/266.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/528/267.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_0268_de_2022_isabel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/533/271.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/534/272.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/535/273.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/536/274.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/537/275.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/emenda_modificativa_no_001.2022_referente_ao_pl._no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/resolucao_no_002.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>