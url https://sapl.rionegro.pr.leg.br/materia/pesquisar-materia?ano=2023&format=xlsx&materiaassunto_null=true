--- v0 (2026-01-29)
+++ v1 (2026-05-23)
@@ -54,3955 +54,3955 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_decreto_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_decreto_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 01/2023, Aprova as Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/projeto_de_decreto_legislativo_no_02.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/projeto_de_decreto_legislativo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 02/2023, Aprova as Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2023, que Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2023, que Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_no_004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2023, que Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_no_005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2023, que Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_lei_no_006.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_lei_no_006.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2023, que Veda a utilização de linguagem estranha à Língua Portuguesa em utilização de flexão de gênero, no âmbito da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_n_007.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_n_007.2023.pdf</t>
   </si>
   <si>
     <t>“Reconhece os rodeios campeiros como patrimônio cultural, prática esportiva e de relevante importância social e econômica para o Município.”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_no_008.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2023, que Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao Patrimônio Público Municipal a Associação de Pais e Amigos dos Excepcionais de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_009.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_009.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.254, de 13 de setembro de 2001, para prever o pagamento de jeton aos membros do Conselho de Administração, do Conselho Fiscal e do Comitê de Investimentos do IPRERINE; alterar o teto remuneratório do Diretor Executivo; fixar vantagem nominal pecuniária ao responsável pela gestão das aplicações dos recursos do RPPS; alterar o período de mandato dos membros do Conselho de Administração, do Conselho Fiscal, do Comitê de Investimentos e do Diretor Executivo; aumentar as vagas para o cargo de Assistente de Administração “C” perante o IPRERINE; otimizar os atos do processo eleitoral para a escolha dos representantes dos segurados e beneficiários do RPPS municipal perante o Conselho de Administração, o Conselho Fiscal e o Comitê de Investimentos, e do Diretor Executivo; e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_010.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_010.2023.pdf</t>
   </si>
   <si>
     <t>Disciplina, no âmbito do Município de Rio Negro, a aplicação da Lei Federal nº 14.133, de 01 de abril de 2021 (nova Lei de Licitações e Contratos Administrativos) e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/585/projeto_de_lei_no_011.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/585/projeto_de_lei_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Rio Negro, sobre a autorização para aquisição e distribuição gratuita de absorventes higiênicos para meninas e mulheres que se encontram em vulnerabilidade social e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_012.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_012.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/626/projeto_de_lei_no_013.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/626/projeto_de_lei_no_013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei nº 1328, de 10 de janeiro de 2003, conforme especifica</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_014.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_014.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2519, de 26 de março de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_015.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_015.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2023, que Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2023, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_017.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_017.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2023, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_018.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_018.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2023, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_019.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_019.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Práticas de Enfrentamento à Violência Contra a Mulher", que visa o monitoramento da segurança das mulheres vítimas de violência no Município de Rio Negro</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_020.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores da Administração Pública Municipal a órgão ou entidade dos Poderes do Município, da União, do Estado e de outros Municípios, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_021.2023..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_021.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o ano de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_022.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_022.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei nº 1482, de 17 de dezembro de 2004, conforme especifica.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_023.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_023.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 3230, de 19 de agosto de 2022, conforme especifica.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/676/projeto_de_lei_no_024.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/676/projeto_de_lei_no_024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro -Paraná.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_no_025.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_no_025.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição salarial, conforme especifica.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_026.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_026.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/679/projeto_de_lei_no_027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/679/projeto_de_lei_no_027.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro -Paraná.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_de_lei_n_028.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_de_lei_n_028.2023.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre a remuneração dos Servidores da Câmara Municipal de Rio Negro-Paraná.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_no_029.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_no_029.2023.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro-Paraná</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_n_030.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_n_030.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio-alimentação para os Servidores da Câmara Municipal de Rio Negro – Paraná</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_no_031.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_no_031.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcerias Público-Privadas no Município de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n_032.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n_032.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Enfrentamento ao Feminicídio, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_no_033.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_no_033.2023.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_034.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_034.2023_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei º 034/2023 que Dispõe sobre permissão de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonete e assemelhados, para colocação de toldos, mesas e cadeiras e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_035.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_035.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2023 que Institui o Programa de Recuperação Fiscal para o exercício de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_036.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_036.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2023, que Institui o Programa de Parcerias Público-Privadas no Município de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_lei_no_037.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_lei_no_037.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2023, que Dispõe sobre a aprovação do Plano Municipal de cultura do Município de Rio Negro, conforme especifica</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_038.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_038.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2023, que Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/793/projeto_de_lei_no_039.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/793/projeto_de_lei_no_039.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2023, Dispõe sobre alterações na Lei nº 3148, de 09 de agosto de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_040.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2023, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/818/projeto_de_lei_no_041.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/818/projeto_de_lei_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 041/2023, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/819/projeto_de_lei_no_042.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/819/projeto_de_lei_no_042.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 042/2023, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/820/projeto_de_lei_no_043.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/820/projeto_de_lei_no_043.2023_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043/2023, Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal, no Município de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/821/projeto_de_lei_no_044.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/821/projeto_de_lei_no_044.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2023, Dispõe sobre alterações na Lei nº 2430, de 14 de maio de 2014, conforme especifica.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_no_045.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_no_045.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 045/2023, Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_no_046.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_no_046.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2023, Dispõe sobre a criação do Fundo Municipal dos Direitos da Mulher no Município de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_no_047.2023_-_agendamento_de_consultas_por_telefone.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_no_047.2023_-_agendamento_de_consultas_por_telefone.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2023, Dispõe sobre o agendamento por telefone de consultas médicas para pacientes idosos, pessoas com deficiência ou com mobilidade reduzida, na rede Municipal de saúde de Rio Negro – PR.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/projeto_de_lei_no_048.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/projeto_de_lei_no_048.2023_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 048/2023, Dispõe sobre alteração do anexo da Lei nº 659, de 24 de maio de 1991, que cria o quadro único dos servidores da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/projeto_de_lei_no_049.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/projeto_de_lei_no_049.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 049/2023, Dispõe sobre alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_050.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_050.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 050/2023, Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Alessandro Cristian Von Linsingen</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_lei_no_051.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_lei_no_051.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 051/2023, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/projeto_de_lei_no_052.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/projeto_de_lei_no_052.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 052/2023, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_lei_no_053.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_lei_no_053.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 053/2023, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_054.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_054.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 054/2023, Cria normas relativas ao Programa de Fomento Industrial, Comercial, Cultural, Social, Esportivo e de Prestação de Serviços no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_055.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_055.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 055/2023, Institui o programa de incentivo ao desenvolvimento da produção da cerveja e/ou chope artesanal e dispõe sobre a caracterização, o processo de aprovação e o licenciamento de Brewpubs no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_056.2023_-_altera_estrutura_organizacional_camara.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_056.2023_-_altera_estrutura_organizacional_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 056/2023, Dispõe sobre alterações na Lei nº 3.203, de 05 de maio de 2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Estado do Paraná.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1550/projeto_de_lei_no_057.2023_-_institui_o_dia_de_grao-ducado_de_luxemburgo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1550/projeto_de_lei_no_057.2023_-_institui_o_dia_de_grao-ducado_de_luxemburgo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 057/2023, Institui o “Dia de Grão-Ducado de Luxemburgo”, no âmbito do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/projeto_de_lei_no_058.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/projeto_de_lei_no_058.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 058/2023, Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/projeto_de_lei_no_059.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/projeto_de_lei_no_059.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 059/2023, Dispõe sobre alteração na Lei nº 1346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_no_060.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_no_060.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 060/2023, Estabelece gratuidade de transporte coletivo urbano para os idosos a partir de 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/projeto_de_lei_no_061.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/projeto_de_lei_no_061.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 061/2023, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/projeto_de_lei_no_062.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/projeto_de_lei_no_062.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 062/2023, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/projeto_de_lei_no_063.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/projeto_de_lei_no_063.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 063/2023, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/projeto_de_lei_no_064.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/projeto_de_lei_no_064.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 064/2023, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/projeto_de_lei_no_065.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/projeto_de_lei_no_065.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 065/2023, que Dispõe sobre a revogação da Lei Municipal nº 3005, de 13 de dezembro de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/projeto_de_lei_no_066.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/projeto_de_lei_no_066.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 066/2023, que Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_067.2023_-_altera_lei_taxi.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_067.2023_-_altera_lei_taxi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 067/2023, Altera a Lei nº. 2.795, de 13 de setembro de 2017, que dispõe sobre o serviço de taxi.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/projeto_de_lei_no_068.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/projeto_de_lei_no_068.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 068/2023, Autoriza o Poder Executivo a permutar com as áreas especificadas.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_069.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_069.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 069/2023, Dispõe sobre alterações na Lei nº 1.254, de 13 de setembro de 2001, e na Lei nº 3.284, de 5 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_no_070.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_no_070.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 070/2023, Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/projeto_de_lei_no_071.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/projeto_de_lei_no_071.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 071/2023, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto._072.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto._072.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Permanente de Processo Administrativo Disciplinar no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_073.2023..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_073.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_074.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_074.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de_x000D_
 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_075.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_075.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_de_no_076.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_de_no_076.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Josias Tomaz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_no_077.2023_-_proibicao_banheiros_unissex.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_no_077.2023_-_proibicao_banheiros_unissex.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 077/2023, Dispõe sobre a proibição de instalação e a adequação de banheiros, vestiários e assemelhados, de uso coletivo, na modalidade unissex ou multigêneros, nos estabelecimentos de ensino públicos e privados do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/projeto_de_lei_no_078.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/projeto_de_lei_no_078.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 078/2023, Dispõe sobre a alteração da Lei Municipal nº 2660, de 10 de agosto de 2016, que dispõe sobre a criação, composição, estruturação, competência e funcionamento do Conselho Municipal dos Direitos da Mulher – CMDM, e dá outras providências</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_lei_no_079.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_lei_no_079.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 079/2023, Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação Núcleo Terapêutico Nova Vida, conforme especifica.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_080.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_080.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 3332, de 23 de outubro de 2023, conforme especifica.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1799/projeto_de_lei_no_081.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1799/projeto_de_lei_no_081.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 081/2023, Institui o Plano Municipal de Desburocratização e Inovação da Administração Pública Municipal de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1818/projeto_de_lei_no_082.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1818/projeto_de_lei_no_082.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 082/2023, Autoriza o Município de Rio Negro a efetuar a Cessão de Uso gratuito, conforme especifica.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_lei_complementar_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_lei_complementar_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2023, que Dispõe sobre alterações na Lei Complementar nº 045, de 19 de janeiro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_lei_complementar_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_lei_complementar_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2023, Reduz temporariamente a alíquota do imposto sobre a transmissão de bens imóveis - ITBI - por ato oneroso, "Inter vivos", no período que especifica.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_de_lei_complementar_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_de_lei_complementar_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2023, Autoriza o Executivo municipal a atualizar o valor venal dos imóveis do município para lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU – 2024.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_de_lei_complementar_no_004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_de_lei_complementar_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2023, Altera o anexo IV, da Lei Municipal nº 1139, de 24 de dezembro de 1998, que instituiu o Código Tributário do Município de Rio Negro.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_resolucao_no_001.2023_-_estagios.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_resolucao_no_001.2023_-_estagios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Incentivo à Profissionalização do Estudante, através de estágios supervisionados na Câmara Municipal de Rio Negro – PR</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2023. _x000D_
 _x000D_
 Ementa: Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao 3º Sargento PM EZEQUIEL ZIEMMER.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_002_de_2023_colaco_convocacao.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_002_de_2023_colaco_convocacao.docx</t>
   </si>
   <si>
     <t>Convocar o Secretário Municipal de Planejamento para prestar informações sobre as Pavimentações asfálticas no Município</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_003_de_2023_odair_convocacao.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_003_de_2023_odair_convocacao.docx</t>
   </si>
   <si>
     <t>Pedido de Informação a Secretaria de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_004_de_2023_odair_informacao.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_004_de_2023_odair_informacao.docx</t>
   </si>
   <si>
     <t>Pedido de Informação a Companhia de Habitação do Paraná – Cohapar.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_005_de_2022_itodos.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_005_de_2022_itodos.docx</t>
   </si>
   <si>
     <t>Requerem a Secretaria de Saúde do Estado do Paraná a cópia detalhada da última inspeção realizada pela Vigilância Sanitária no Hospital Bom Jesus de Rio Negro.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_006_de_2023_todos.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_006_de_2023_todos.docx</t>
   </si>
   <si>
     <t>Requer “Votos de Louvor e Congratulações” ao Policial Walderlei Maurer.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_007_de_2023_colaco.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_007_de_2023_colaco.docx</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” aos Colégios Estaduais do Município de Rio Negro, pelo bom desempenho da aprendizagem, os quais foram destaques no painel da educação do Segundo semestre de 2022.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_008_de_2023_furquim.todos.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_008_de_2023_furquim.todos.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” em comemoração aos 40 anos de existência da ACIRN.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_009_de_2023_colaco.todos_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_009_de_2023_colaco.todos_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” à Equipe de Robótica do Colégio Sesi da Indústria em Rio Negro</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_010_de_2023_celia_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_010_de_2023_celia_informacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício a Diretoria do Hospital Bom Jesus de Rio Negro.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” à estudante de Comunicação Social Gabrieli de Fátima Ruthes, selecionada para o desafio LED 2023.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício à Celesc, solicitando informações.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_013_de_2023_boschetto_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_013_de_2023_boschetto_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao Rotary Club de Rio Negro.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_014_de_2023_isabel_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_014_de_2023_isabel_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao PROJETO ARTESÃO SOLIDÁRIO ARTSOL.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_015_de_2023_colaco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_015_de_2023_colaco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” a todos que fizeram parte do Programa Rio Negro – Cidade Segura.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_016_de_2023_colaco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_016_de_2023_colaco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao Senac – Serviço Nacional de Aprendizagem Comercial.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_017_de_2023_colaco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_017_de_2023_colaco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao Sesc – Serviço Social do Comércio.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/988/requrimento_018_de_2023_boschetto_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/988/requrimento_018_de_2023_boschetto_informacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_no_019.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_no_019.2023.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ás Professoras Municipais Ivana Martins Ribas e Josemari Fuckner, por terem sido agraciadas a nível nacional com o prêmio Klabin Semeando Educação e Boas Práticas 2022.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_020_de_2023_celia_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_020_de_2023_celia_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES à APAE de Rio Negro, pela passagem de seus 28 anos de fundação.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_021_de_2023_isabel_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_021_de_2023_isabel_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES ao Servidor Municipal Dr. Ruann Oswaldo Carvalho Silva - Odontólogo, pela conquista do Prêmio “Dra. Laís Amarante”</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>Convocar a Secretaria Municipal de Saúde, para esclarecer dúvidas sobre a nova empresa que irá administrar o Pronto Atendimento do Município.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_023_de_2023_colaco_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_023_de_2023_colaco_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” a Banda Marcial do Colégio Estadual Barão de Antonina.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_024_de_2023_odair_convocacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_024_de_2023_odair_convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_025.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_025.2023.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES” ao Senhor Mauri Alcione Deniz, instrutor de música do Município.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_026_de_2023_odair_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_026_de_2023_odair_informacao.pdf</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_027.2023.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES ao atleta Bryan Fernandes Quirino da Cruz.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/requerimento_no_029.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/requerimento_no_029.2023.pdf</t>
   </si>
   <si>
     <t>Convocar a Secretária Municipal de Saúde, para esclarecer dúvidas sobre a nova empresa que irá administrar o Pronto Atendimento do Município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>Marcelo Wotroba (UNIÃO BRASIL)</t>
   </si>
   <si>
     <t>Moção de Apelo ao Congresso Nacional.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/requerimento_031_de_2023_odair_voto_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/requerimento_031_de_2023_odair_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E    CONGRATULAÇÕES’’ aos Professores e atletas do Esporte de Rio Negro.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/requerimento_032_de_2023_odair_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/requerimento_032_de_2023_odair_informacao.pdf</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/requerimento_033_de_2023_odair_informacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/requerimento_033_de_2023_odair_informacao.pdf</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_034.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_034.2023.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS” ao Grupo Municipal de Teatro de Rio Negro.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_035.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_035.2023_1.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário de Obras.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>João Pedro de Amorim (PP)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_036.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_036.2023_1.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário Municipal de Obras.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_037.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_037.2023_1.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/requerimento_038.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/requerimento_038.2023.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS” ao CORAL LUTERANO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/requerimento_039.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/requerimento_039.2023.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" aos atletas Luiz Edoardo Gondro e Alexandre Vaz pela conquista do Campeonato Mundial de Powerlifting na modalidade de supino.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/requerimento_040.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/requerimento_040.2023.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Cidadão Rionegrense Marcelo Zaranski.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/requerimento_041.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/requerimento_041.2023.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E  CONGRATULAÇÕES aos alunos da Rede Pública Estadual.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1797/requerimento_n043.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1797/requerimento_n043.2023.pdf</t>
   </si>
   <si>
     <t>“Requer Moção de Aplausos à Professora Ilse Resler”</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>Pedido de Informações à Secretaria Municipal da Saúde.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E    CONGRATULAÇÕES á Professora Srª Elisa Maurer Schelbauer e seus alunos do 5° Ano do Ensino Fundamental, da Escola Municipal Professor Celso Catalan.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_046.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_046.2023.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Cidadão Rionegrense Luiz Fernando Anselmo.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_090_de_2023_boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_090_de_2023_boschetto.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento na Rua Badick Pedro Sfair, no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/555/001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/555/001.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2023. _x000D_
 _x000D_
 Ementa: Reparo no material fresado na Rua Nilton Furquim.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/556/002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/556/002.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2023. _x000D_
 _x000D_
 Ementa: Manutenção/roçada, na ponte do Benedito no Passa Três.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/557/003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/557/003.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2023. _x000D_
 _x000D_
 Ementa: Aquisição e/ ou conserto de cadeira de rodas, no Posto de Saúde Antonio Bossi.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/558/004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/558/004.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2023. _x000D_
 _x000D_
 Ementa: Viabilidade da coleta de lixo ser realizada de 15 em 15 dias nas Comunidades de Maitaca, Laranjal, Fazendinha e Fazendinha II.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/559/005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/559/005.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2023. _x000D_
 _x000D_
 Ementa: Implantação de lixeira na Localidade do Lençol e reformar as existentes.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/560/006.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/560/006.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2023. _x000D_
 _x000D_
 Ementa: Patrolamento, alargamento e colocação de pedra na Rua Guilherme Francisco John, na Localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/561/007.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/561/007.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2023. _x000D_
 _x000D_
 Ementa: Empedramento na Localidade de Fazendinha I, onde dá acesso as residências dos Senhores Domercindo e Josnei Haide.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/562/008.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/562/008.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2023. _x000D_
 _x000D_
 Ementa: 	Propõe ao Executivo Municipal a criação de vagas de estacionamento preferencial nas vias e repartições públicas para portadores de doenças específicas como Câncer e outras que geram debilitações/fadigas.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/563/009.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/563/009.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2023. _x000D_
 _x000D_
 Ementa: Não Utilização do estacionamento frontal do Magnífico Prédio Centenário do Seminário São Luiz de Tolosa, para exposição de veículos e equipamentos.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/564/010.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/564/010.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2023. _x000D_
 _x000D_
 Ementa: Manutenção e elaboração Programa de arborização nas Praças Municipais, principalmente nos bairros, com o plantio de árvores sombreiras.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/565/011.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/565/011.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2023. _x000D_
 _x000D_
 Ementa: Manilhamento na Rua Professora Lídia Crema no Bairro Alto.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/566/012.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/566/012.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2023. _x000D_
 _x000D_
 Ementa: Manilhamento na Rua Maria de Lurdes Teixeira da Cruz.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/567/013.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/567/013.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2023. _x000D_
 _x000D_
 Ementa: Manutenção da Academia ao ar livre Waldemiro Maurer", situada na Rua Leônidas Madeira, esquina com a Rua Günther Werner, no Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/568/014.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/568/014.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2023. _x000D_
 _x000D_
 Ementa: Manutenção das estradas do Sítio dos Valérios, Cunhupã até a Rua da Colônia no Bairro Alto.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/569/015.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/569/015.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2023. _x000D_
 _x000D_
 _x000D_
 Ementa: Encaminhamento de Oficio à Sanepar.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/571/016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/571/016.2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2023. Ementa:  Revogação da Lei das calçadas Petit Pavet. O Vereador que abaixo subscreve, nos termos do art. 107 do Regimento Interno, apresenta a presente Indicação a ser encaminhada ao Executivo Municipal, solicitando para que seja revogada a Lei 1537/2005 que "normatiza e padroniza a construção e manutenção de calçadas e passeios públicos do Município.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/572/017.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/572/017.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento da Rua João Herzer no Bairro Seminário e alargamento de ponto específico.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/573/018.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/573/018.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na Estrada da Campina dos Anjos e na Estrada da Campina Bonita.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/577/019.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/577/019.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção da Academia ao Ar Livre no Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/578/020.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/578/020.2023.pdf</t>
   </si>
   <si>
     <t>Construção de um Parque Infantil, no Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/579/021.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/579/021.2023.pdf</t>
   </si>
   <si>
     <t>Sinalização do Cruzamento no Bairro Alto.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/580/022.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/580/022.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de avaliação técnica através de estudo geológico com posterior execução de contenção do desmoronamento de terreno no entorno do córrego lateral a Rua João Alfredo Kuhl, no Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/581/023.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/581/023.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de incubadouro cultural destinado a acolher instrutores de artesanato e de música.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/582/024.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/582/024.2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma Academia ao Ar Livre e um Parque Infantil, na Localidade do Sítio do Valérios II.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/587/025.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/587/025.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento e empedramento na Rua José Waldemar Turnes, no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/588/026.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/588/026.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na continuação da Rua Alfonso Nentwig.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/589/027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/589/027.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Rua Professor Luís José Lauer.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/590/028.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/590/028.2023.pdf</t>
   </si>
   <si>
     <t>Preservação Patrimônio Histórico e Cultural de Rio Negro.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/591/029.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/591/029.2023.pdf</t>
   </si>
   <si>
     <t>Substituição de Guard Rail; manutenção de local com Guard Rail e Placas indicativas de redução de velocidade.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/592/030.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/592/030.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na Estrada da Roseira.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/593/031.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/593/031.2023.pdf</t>
   </si>
   <si>
     <t>Programa permanente de Castração de animais, Gatos e Cachorros.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/594/032.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/594/032.2023.pdf</t>
   </si>
   <si>
     <t>Empedramento de Rua localizada nos fundos da Empresa Universal Leaf Tabacos Ltda.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/595/033.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/595/033.2023.pdf</t>
   </si>
   <si>
     <t>Verificação da fiscalização do Contrato de Prestação de Serviços, nº 089/2020.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/596/034.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/596/034.2023.pdf</t>
   </si>
   <si>
     <t>Restauração de calçadas na Avenida General Plinio Tourinho.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/597/035.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/597/035.2023.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro na Estrada do Sítio dos Hirt.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/598/036.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/598/036.2023.pdf</t>
   </si>
   <si>
     <t>Notificação de limpeza de terreno.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/599/037.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/599/037.2023.pdf</t>
   </si>
   <si>
     <t>Envio de ofício à Secretaria Estadual da Saúde, solicitando parecer sobre o credenciamento de uma Unidade de Terapia Intensiva - UTI, junto ao Hospital de Rio Negro.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/600/038.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/600/038.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção no Calçadão Milton Wittig Bueno.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/601/039.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/601/039.2023.pdf</t>
   </si>
   <si>
     <t>Propõe a construção de um viaduto no lugar da passarela no Bairro Passa Três.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/602/040.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/602/040.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção de bueiro na Rua Maria de Lourdes Teixeira da Cruz.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/603/041.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/603/041.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do mato, na divisa com o terreno do 5° RCC.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/604/042.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/604/042.2023.pdf</t>
   </si>
   <si>
     <t>Denominação de Loteamento de Nome Daniel Fernando Lenzi.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/605/043.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/605/043.2023.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro na Campina Bonita.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/606/044.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/606/044.2023.pdf</t>
   </si>
   <si>
     <t>Posto Policial no Distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/607/045.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/607/045.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/608/046.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/608/046.2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Santa Catarina.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/609/047.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/609/047.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento na Fazendinha II.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/610/048.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/610/048.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento onde dá acesso à propriedade do Senhor Floriano de Freitas na Localidade da Fazendinha II.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_049_de_2023_colacotodos.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_049_de_2023_colacotodos.docx</t>
   </si>
   <si>
     <t>Recuperação da Estrada Velha da Lapa, no Sitío do Hirt.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/614/050.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/614/050.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento e limpeza dos bueiros da Rua Gunther Werner, na Vila Zelinda.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/615/051.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/615/051.2023.pdf</t>
   </si>
   <si>
     <t>Drenagem na Rua Antonio Martins, no Bairro Alto.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/616/052.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/616/052.2023.pdf</t>
   </si>
   <si>
     <t>Poste de luz na Academia ao Ar Livre, localizada na Vila Zelinda.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/617/053.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/617/053.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na Estrada que dá acesso a Gruta Santa Emidia.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/618/054.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/618/054.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na Estrada do Laranjal.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/619/055.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/619/055.2023.pdf</t>
   </si>
   <si>
     <t>Relatórios de atendimento as demandas registradas na Ouvidoria Municipal.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/620/056.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/620/056.2023.pdf</t>
   </si>
   <si>
     <t>Instalação no Parque Ecoturistico São Luiz de Tolosa de Ambientes Instagramáveis.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/621/057.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/621/057.2023.pdf</t>
   </si>
   <si>
     <t>Continuação da Pavimentação asfáltica na Rua Julio Paluch, no Bairro Alto.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/622/058.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/622/058.2023.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião com a Diretoria do Hospital Bom Jesus de Rio Negro, Prefeito Municipal, Vice Prefeito, Secretaria de Saúde, Vereadores e Imprensa, para esclarecimentos sobre procedimentos referente ao atendimento do Hospital.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/623/059.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/623/059.2023.pdf</t>
   </si>
   <si>
     <t>Corte de Pinheiro, na Rua João Alípio, no Bairro Alto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/628/060.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/628/060.2023.pdf</t>
   </si>
   <si>
     <t>Faixa elevada na Rua Nicolau Mader (Escola Referência Mundo Mágico).</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/629/061.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/629/061.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento nas Ruas João Pedro Ferreira e Palmira Becker, no Bairro Alto.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/630/062.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/630/062.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento na Travessa Otto Buch, no Bairro Alto.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/631/063.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/631/063.2023.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Professor Luis José Lauer, próximo ao entroncamento com a Rua Jacob Fuchs, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/632/064.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/632/064.2023.pdf</t>
   </si>
   <si>
     <t>Conserto de bueiro na Rua Kalil Gemael, no Bairro Alto.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/633/065.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/633/065.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia ao ar Livre, junto a Praça Municipal João Schafhauser, no Bairro Alto.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/634/066.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/634/066.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza/Roçada na Rua Frei Eraldo Maria, no Bairro Alto.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/635/067.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/635/067.2023.pdf</t>
   </si>
   <si>
     <t>Melhoria da Iluminação Pública na Rua Cristiano Buch, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/636/068.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/636/068.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção de Estradas com empedramento.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/640/069.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/640/069.2023.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete do Deputado Estadual Thiago Bührer.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/641/070.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/641/070.2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar junto ao site da Prefeitura e da Secretaria de Saúde a lista de espera para a realização de exames, consultas, procedimentos e cirurgias dos usuários dos serviços de saúde do Município.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/642/071.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/642/071.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza/Roçada no terreno baldio, na lateral da Rua Dr. Celso Antonio Henning, no Bairro Alto.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/643/072.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/643/072.2023.pdf</t>
   </si>
   <si>
     <t>Refazimento da pavimentação asfáltica na Rua Camarista Carlos Schneider de frente ao nº 555, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/644/073.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/644/073.2023.pdf</t>
   </si>
   <si>
     <t>Levantamento de terrenos baldios na área urbana para aplicação das cláusulas da Lei Complementar nº 045/2021.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/645/074.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/645/074.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de oficio ao Conselho Superior de Defesa do Patrimônio Histórico do Paraná da Secretaria de Estado da Cultura do Paraná e da Secretaria de Estado da Cultura e da Comissão de Avaliação do Patrimônio Histórico.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/651/075.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/651/075.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua Cristiano Petterssen, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/652/076.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/652/076.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento, patrolamento e empedramento na Localidade do Retiro Bonito.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/653/077.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/653/077.2023.pdf</t>
   </si>
   <si>
     <t>Colocação de Material Fresado na Servidão de passagem localizada na Rua Camarista João Hirt, entre os nºs 374 e 415, no Bairro Campo do Gado.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/655/078.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/655/078.2023.pdf</t>
   </si>
   <si>
     <t>Placa sinalizando apenas parada de ônibus escolar em frente à Escola Duque de Caxias, no Lajeado dos Vieiras.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/660/079.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/660/079.2023.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Diretor-Geral do Departamento de Trânsito do Paraná (Detran-PR), Adriano Marcos Furtado.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/661/080.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/661/080.2023.pdf</t>
   </si>
   <si>
     <t>Inclusão no Programa de recuperação de vias a Rua Góias na Vila Paraná.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/662/081.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/662/081.2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma cancha de areia e uma área de lazer com Parque Infantil na Rua Cônego José Henzer, na Vila Paraná.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/663/082.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/663/082.2023.pdf</t>
   </si>
   <si>
     <t>Falta de acessibilidade para pessoas com deficiência na Praça João Pessoa.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/664/083.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/664/083.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento e compactação das Ruas José Weber, Nelson Guerber, Antonio Schelbauer e Elza Lopes, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/665/084.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/665/084.2023.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Poder Executivo Municipal, orientando quanto a vedação de pagamento de hora-extra a servidores que exercem funções gratificadas.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/666/085.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/666/085.2023.pdf</t>
   </si>
   <si>
     <t>Abrir um acesso para entrada na propriedade do Senhor Pedro Fagundes dos Anjos, na Localidade da Campina dos Anjos.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/667/086.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/667/086.2023.pdf</t>
   </si>
   <si>
     <t>Novo Refis para as Empresas prestadoras de serviços no Município, que encontram-se com débitos atrasados.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/668/087.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/668/087.2023.pdf</t>
   </si>
   <si>
     <t>Elevação da Estrada do Vicente Maia, na Campina dos Andrades.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/670/088.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/670/088.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/671/089.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/671/089.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento e Empedramento da Rua Professor Frederico Eitel Wigert, no Bairro Motocross.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/673/090.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/673/090.2023.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/680/091.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/680/091.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Camêras de Monitoramento.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/681/092.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/681/092.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento, empedramento e limpeza dos bueiros na Estrada Principal da Fazendinha.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/682/093.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/682/093.2023.pdf</t>
   </si>
   <si>
     <t>Recuperação de lombadas na Fazendinha.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/683/094.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/683/094.2023.pdf</t>
   </si>
   <si>
     <t>Construção de Calçadas</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/689/095.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/689/095.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de um profissional de Educação Física para o Grupo da Terceira Idade na Localidade do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/690/096.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/690/096.2023.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/693/097.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/693/097.2023.pdf</t>
   </si>
   <si>
     <t>Rotatória na esquina da Avenida General Plínio Tourinho com a Rua Henrique Weill.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/694/098.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/694/098.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza de Bueiro na Rua Cristiano Petterssem.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/695/099.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/695/099.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias no sistema de cobrança de tributos com atraso.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/696/100.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/696/100.2023.pdf</t>
   </si>
   <si>
     <t>Ampliação do serviço de iluminação pública.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/697/101.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/697/101.2023.pdf</t>
   </si>
   <si>
     <t>Aumento real de salário aos Servidores Públicos do Munícipio.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/698/102.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/698/102.2023.pdf</t>
   </si>
   <si>
     <t>Campanha do Agasalho.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/699/103.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/699/103.2023.pdf</t>
   </si>
   <si>
     <t>Reajuste no piso salarial dos motoristas concursados.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/700/104.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/700/104.2023.pdf</t>
   </si>
   <si>
     <t>Colocação de um poste para ligação de Internet, na Localidade de Ovelhas.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/703/105.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/703/105.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento e Empedramento da Rua Otto Buch, atrás da Madem, no Loteamento Altino Becker, neste Munícipio.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/706/106.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/706/106.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção do Posto de Saúde Antonio Abdala, no Bairro Alto.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/707/107.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/707/107.2023.pdf</t>
   </si>
   <si>
     <t>Conserto de calçadas na Rua Cabo José Holsbach, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/708/108.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/708/108.2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das Ruas Adolfo Wolf e Marcirio Tadeu Fernandes, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/709/109.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/709/109.2023.pdf</t>
   </si>
   <si>
     <t>Substituição das barracas da Feira do Produtor.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/710/110.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/710/110.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Iluminação Pública, nas Ruas da Vila Zelinda.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/711/111.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/711/111.2023.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao CIMU - Consórcio Intermunicipal de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/712/112.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/712/112.2023.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/715/113.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/715/113.2023.pdf</t>
   </si>
   <si>
     <t>Fornecimento de absorventes higiênicos e/ou calcinhas higiênicas e/ou coletores menstruais e aumento do valor anual destinado a atender o Programa de Assistência Social.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/811/114.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/811/114.2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 107 do Regimento Interno, vem solicitar ao Executivo Municipal para que seja disponibilizado um conjunto de números de telefone exclusivos para atender às necessidades de comunicação do transporte da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/812/115.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/812/115.2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 107 do Regimento Interno, vem solicitar ao Executivo Municipal para que seja realizado o conserto e dado continuidade nas calçadas ao lado da Escola Municipal Vereador Ricardo Nentwig, localizada na Rua Jorge Wiesenthal.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/813/116.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/813/116.2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, nos termos do art. 107 do Regimento Interno, vem solicitar ao Executivo Municipal, que conceda o benefício da gratuidade da passagem do ônibus coletivo urbano e semiurbano neste Município, para pessoas que completem 60 anos.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/814/117.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/814/117.2023.pdf</t>
   </si>
   <si>
     <t>Criação de Projeto Bombeiro Mirim.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/815/118.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/815/118.2023.pdf</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/816/119.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/816/119.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua José Hirt.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/856/120.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/856/120.2023.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao SESC – Rio Negro/PR</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/857/121.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/857/121.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Estrada Velha da Lapa.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/858/122.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/858/122.2023.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/978/123.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/978/123.2023.pdf</t>
   </si>
   <si>
     <t>Denominação de prédio público.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/979/124.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/979/124.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque Infantil.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/980/125.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/980/125.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção de placas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/981/126.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/981/126.2023.pdf</t>
   </si>
   <si>
     <t>Sinalização na Rua Dr. Vicente Machado.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/983/127.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/983/127.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/986/128.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/986/128.2023.pdf</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/987/129.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/987/129.2023.pdf</t>
   </si>
   <si>
     <t>Auxílio financeiro para crianças e adolescentes órfãos em decorrência de feminicídio.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_130_de_2023_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_130_de_2023_colaco.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_131_de_2023_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_131_de_2023_colaco.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_132_de_2023_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_132_de_2023_furquim.pdf</t>
   </si>
   <si>
     <t>Padrão Iluminação Pública.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_133_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_133_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Manutenção de pontos de Ônibus.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_134_de_2023_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_134_de_2023_isabel.pdf</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/135.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/135.2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Obras Públicas nas Ruas Juvenal Ribeiro da Silva e José Krajewski.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/136.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/136.2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Manilhamento na Estrada Principal da Localide de Sítio dos Rauen.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/137.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/137.2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Encaminhamento de Ofício.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/138.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/138.2023.pdf</t>
   </si>
   <si>
     <t>Ementa:  Manutenção na Rua Maria de Lourdes Teixeira da Cruz.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/139.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/139.2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Redução temporária da alíquota do Imposto sobre a Transmissão de Bens Imóveis por ato oneroso, Inter-vivos – ITBI.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/140.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/140.2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere designação de logradouro público com o nome de Sérgio Hassi Antunes da Silva.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/141.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/141.2023.pdf</t>
   </si>
   <si>
     <t>Colocação de lajotas na Rua Francisco Rankel.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/142.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/142.2023.pdf</t>
   </si>
   <si>
     <t>Parque infantil junto a Academia ao Ar Livre “Valdemar Ferreira Terres” na Localidade da Fazendinha II.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/143.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/143.2023.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/144.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/144.2023.pdf</t>
   </si>
   <si>
     <t>Colocação de material fresado na Rua José Jaime Ruthes, na Localidade da Roseira</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/145.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/145.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Segurança na Pirambeira.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/146.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/146.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/147.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/147.2023.pdf</t>
   </si>
   <si>
     <t>Cessão de Uso Empresa OI.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/148.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/148.2023.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/149.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/149.2023.pdf</t>
   </si>
   <si>
     <t>Sugere designação de logradouro público com o nome de Leny Bley Martins.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_150_de_2023_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_150_de_2023_isabel.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nos pontos de ônibus.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_151_de_2023_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_151_de_2023_colaco.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_152_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_152_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete do Deputado Estadual Alexandre Curi.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_153_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_153_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete do Deputado Federal Luciano Ducci.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_154_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_154_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>Serviço de manilhamento.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_155_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_155_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício a Sanepar.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_156_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_156_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_157_de_2023_celia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_157_de_2023_celia.pdf</t>
   </si>
   <si>
     <t>Reforma no Posto de Saúde da Campina dos Andrades.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_158_de_2023_celia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_158_de_2023_celia.pdf</t>
   </si>
   <si>
     <t>Construção de muro em frente ao Posto de Saúde Euclides José de Oliveira Braz.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_159_de_2023_celia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_159_de_2023_celia.pdf</t>
   </si>
   <si>
     <t>Melhorias no banheiro em frente à Praça da Afubra.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_160_de_2023_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_160_de_2023_furquim.pdf</t>
   </si>
   <si>
     <t>Verificação de Placas de sinalização.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_161_de_2023_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_161_de_2023_colaco.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública e inclusão na Programação de pavimentação.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_162_de_2023_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_162_de_2023_colaco.pdf</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_163_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_163_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>Cobertura no Posto de Saúde Ayres Hirt.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_164_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_164_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>Instalação de hastes nos postes em ambos os lados da Rua João Pedro Ferreira.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_165_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_165_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos nos pontos de ônibus da Cidade.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_166_de_2023_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_166_de_2023_isabel.pdf</t>
   </si>
   <si>
     <t>Melhorias nas Ruas Ludovico Bubniak e Evaristo Martins, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Plantação de árvores com flores.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_168_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_168_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete da Deputada Estadual Flavia Francischini.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_169_de_2023_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_169_de_2023_deco.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_170_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_170_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Manutenção de toda a Rua São Judas Tadeu, no Bairro Vila São Judas.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_171_de_2023_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_171_de_2023_furquim.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_172_de_2023_joao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_172_de_2023_joao.pdf</t>
   </si>
   <si>
     <t>Manilhamento na Localidade de Campina dos Andrades.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_173_de_2023__boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_173_de_2023__boschetto.pdf</t>
   </si>
   <si>
     <t>Disponibilização de lanches nas Escolas do Município.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/indiacacao_no_174.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/indiacacao_no_174.2023.pdf</t>
   </si>
   <si>
     <t>Lombadas ao longo da Rua Ignácio Schelbauer, travessa com a Rua Zigmundo Faszank.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_175_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_175_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Implantação do Departamento de trânsito.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_176_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_176_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Construção de Calçadas.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_177_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_177_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_178_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_178_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Góias.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Manutenção da iluminação Pública na Localidade de Campina dos Andrades.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_180_de_2023_joao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_180_de_2023_joao.pdf</t>
   </si>
   <si>
     <t>Ampliação de Rede de Saneamento Básico.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_181_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_181_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Orientação para a construção da Rede Coletora de Esgoto.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_182_de_2023__boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_182_de_2023__boschetto.pdf</t>
   </si>
   <si>
     <t>Colocação de Hastes na Rua Sebastião Hélio Veiga, nº 621 no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_183_de_2023_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_183_de_2023_odair.pdf</t>
   </si>
   <si>
     <t>Capacitação Jurídica para professores.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_184_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_184_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_185_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_185_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiro, Patrolamento e Empedramento.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_186_de_2023_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_186_de_2023_josias.pdf</t>
   </si>
   <si>
     <t>Corte de árvores.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_187_de_2023_josias.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_187_de_2023_josias.docx.pdf</t>
   </si>
   <si>
     <t>Abertura de um bueiro.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_188_de_2023__boschetto_e_josias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_188_de_2023__boschetto_e_josias.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício à Autopista Planalto Sul S/A.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_189_de_2023_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_189_de_2023_furquim.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_190_de_2023__boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_190_de_2023__boschetto.pdf</t>
   </si>
   <si>
     <t>Faixas divisórias na Travessa 7 de Setembro, no Centro.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_191_de_2023_celia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_191_de_2023_celia.pdf</t>
   </si>
   <si>
     <t>Material Fresado, na Avenida Ludovico Schuster.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_200.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_200.2023.pdf</t>
   </si>
   <si>
     <t>Construção de Rampa de acesso.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_201.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_201.2023_1.pdf</t>
   </si>
   <si>
     <t>Instalação de um portão nos fundos do Cemitério Municipal</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_202.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_202.2023_1.pdf</t>
   </si>
   <si>
     <t>Obras na Rua XV De Novembro.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_203.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_203.2023_1.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_204.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_204.2023_1.pdf</t>
   </si>
   <si>
     <t>Instalação de Toldo.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_205.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_205.2023_1.pdf</t>
   </si>
   <si>
     <t>Obras de elevação na estrada.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_206.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_206.2023_1.pdf</t>
   </si>
   <si>
     <t>Melhorias na Localidade da Campina dos Andrades.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_207.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_207.2023_1.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_208.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_208.2023.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete do Deputado Federal Felipe Francischini.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_209.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_209.2023.pdf</t>
   </si>
   <si>
     <t>Corte de Árvores na Localidade da Campina dos Andrades.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_210.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_210.2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento, Empedramento e Alargamento na Rua João Pedro Ferreira, no Bairro Alto.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_211.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_211.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua José Lazarini, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_212.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_212.2023.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos e Regularização Fundiária.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_213.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_213.2023.pdf</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_214.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_214.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício à Deputada Estadual Flávia Francischini.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_215.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_215.2023.pdf</t>
   </si>
   <si>
     <t>Isenção da Taxa de Pagamento de IPTU do Exercício de 2024, para as famílias afetadas pela enchente.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_216.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_216.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício à Assembleia Legislativa do Paraná.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_217.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_217.2023.pdf</t>
   </si>
   <si>
     <t>Retirada das pombas do barracão da Escola Municipal Duque de Caxias.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_218.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_218.2023.pdf</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_219.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_219.2023.pdf</t>
   </si>
   <si>
     <t>Recolhimento dos resíduos provenientes da enchente.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_220.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_220.2023.pdf</t>
   </si>
   <si>
     <t>Alargamento e empedramento da estrada secundária na Localidade de Ovelhas, entre a residência dos produtores Nilson Machado e Osmar Weiss.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_221.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_221.2023.pdf</t>
   </si>
   <si>
     <t>Recuperação do pontilhão de madeira na Estrada da Fazendinha I.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_222.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_222.2023.pdf</t>
   </si>
   <si>
     <t>Reparos na Estrada da Comunidade da Fazendinha II.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_223.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_223.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de ônibus.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_224.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_224.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Julio Alves, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_225.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_225.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza da margem da Rua Jacob Maidl, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_226.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_226.2023.pdf</t>
   </si>
   <si>
     <t>Fiscalização na ponte localizada na Rua Vereador Pedro Train, no Bairro Estação Nova.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_227.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_227.2023.pdf</t>
   </si>
   <si>
     <t>Estudo visando identificar o ponto de alagamento na Comunidade do Sítio dos Valérios em relação à Rua Ignácio Schelbauer.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_228.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_228.2023.pdf</t>
   </si>
   <si>
     <t>Estudos de viabilidade visando o uso do terreno ao lado do PAM (Posto de Atendimento Médico) para a criação de um estacionamento destinado aos funcionários e pacientes.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_229.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_229.2023.pdf</t>
   </si>
   <si>
     <t>Aterramento e substituição das manilhas na Estrada da Localidade dos Queimados.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_230.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_230.2023.pdf</t>
   </si>
   <si>
     <t>Aterramento e substituição das manilhas na Localidade da Fazendinha I.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/indicacao_231.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/indicacao_231.2023.pdf</t>
   </si>
   <si>
     <t>Ampliação do serviço de Iluminação Pública.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_232.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_232.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício a Deputada Estadual Cristina Silvestre.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Instalação de Ar Condicionado no Velatório Municipal.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Realocação de Ponto de Ônibus.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
@@ -4153,2400 +4153,2400 @@
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na Rua Honorato Ruthes.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Estudos para utilização de espaço para um Bosque recreativo.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_254.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_254.2023.pdf</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_255.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_255.2023.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_256.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_256.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Coleta Seletiva.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_257.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_257.2023.pdf</t>
   </si>
   <si>
     <t>Recolocação de tachões no Cruzamento das Ruas Bom Jesus com a Dr. Getulio Vargas, no Bairro Centro.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_258.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_258.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Sinalização de Placas.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_259.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_259.2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica, na Rua Celso Antonio Henning, no Bairro Alto.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_260.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_260.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma Academia ao Ar Livre e um Parque infantil.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_261.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_261.2023.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro na Localidade da Campina Bonita.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_262.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_262.2023.pdf</t>
   </si>
   <si>
     <t>Sinalização de Trânsito.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_263.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_263.2023.pdf</t>
   </si>
   <si>
     <t>Placas de Sinalização Preferencial.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CAIC - Comissão de Agricultura, Industria e Comércio</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_modificativa_no_005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_modificativa_no_005.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 005/2023._x000D_
 _x000D_
 PROJETO DE LEI Nº 001/2023._x000D_
 _x000D_
 	A Comissão de Agricultura, Indústria e Comércio, melhor analisando o Projeto de Lei supracitado, atendendo o que dispõem o parágrafo 6º do artigo 131 e o parágrafo 5º do artigo 104, ambos do Regimento Interno desta Casa, vêm apresentar para análise do Plenário, a seguinte “Emenda Modificativa”, no inciso II, do artigo 3º, com o objetivo de alterar a distribuição de vagas para a constituição do Conselho Municipal do Meio Ambiente, com relação aos membros da sociedade civil organizada, passando a integrar o Projeto de Lei com a seguinte redação:_x000D_
 _x000D_
 DESCRIÇÃO:_x000D_
 _x000D_
 Art. 3º (…)_x000D_
 I- (…)_x000D_
 II – 10 (dez)membros da sociedade civil organizada, atuantes no Município de Rio Negro, com a seguinte distribuição:_x000D_
 a) 1 (um) representante de instituições de ensino superior;_x000D_
 b) 1 (um) representante do setor industrial;_x000D_
 c) 1 (um) representante do setor comercial;_x000D_
 d) 1 (um) representante de entidades ambientalistas;_x000D_
 e) 2 (dois) representantes das Asso</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/emenda_modificativa_no_006.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/emenda_modificativa_no_006.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 006/2023._x000D_
 _x000D_
 PROJETO DE LEI Nº 012/2023._x000D_
 _x000D_
 	A Comissão de Legislação, Justiça e Redação, melhor analisando o Projeto de Lei supracitado, atendendo o que dispõem o parágrafo 6º do artigo 131 e o parágrafo 5º do artigo 104, ambos do Regimento Interno desta Casa, vêm apresentar para análise do Plenário, a seguinte “Emenda Modificativa”, no artigo 1º, passando a integrar o Projeto de Lei com a seguinte redação:_x000D_
 _x000D_
 DESCRIÇÃO:_x000D_
 _x000D_
 Art. 1º Fica alterado o §7º do art. 103, da Lei nº 1318, de 05 de dezembro de 2002, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 § 7º Adquirido o direito à licença prêmio, a mesma deverá ser gozada no prazo máximo de 10 (dez) anos, sendo possível a acumulação de no máximo 02 (duas) licenças prêmio, com exceção dos profissionais pertencentes ao quadro do magistério municipal.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_modificativa_no_016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_modificativa_no_016.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 016/2023._x000D_
 _x000D_
 PROJETO DE LEI Nº 025/2023._x000D_
 _x000D_
 	A Comissão de Legislação, Justiça e Redação, melhor analisando o Projeto de Lei supracitado, atendendo o que dispõem o parágrafo 6º do artigo 131 e o parágrafo 5º do artigo 104, ambos do Regimento Interno desta Casa, vêm apresentar para análise do Plenário, a seguinte “Emenda Modificativa”, no caput do artigo 1º, passando a integrar o Projeto de Lei com a seguinte redação:_x000D_
 _x000D_
 DESCRIÇÃO:_x000D_
 _x000D_
 Art. 1º Fica concedida a partir de 1º de maio de 2023, reposição salarial na ordem de 5,79% (cinco vírgula setenta e nove por cento) sobre a remuneração dos Servidores Públicos Municipais Efetivos e Comissionados, Ativos, Conselheiros Tutelares, Inativos e Pensionistas do Município de Rio Negro, beneficiados pela garantia de paridade de revisão de proventos de aposentadorias e pensões.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/emendas_modiicativa_nos_027_028_e_029.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/emendas_modiicativa_nos_027_028_e_029.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 027/2023:_x000D_
 _x000D_
 Alteração do inciso I, do artigo 1º, passando a integrar o Projeto de Lei com a seguinte redação:  _x000D_
 _x000D_
 DESCRIÇÃO:_x000D_
 _x000D_
 Art. 1º [...]_x000D_
 I - a instalação de mobiliário obedecidos os padrões definidos pela Prefeitura Municipal de Rio Negro nos passeios, não poderá bloquear, obstruir ou dificultar o acesso de veículos, o livre trânsito de pedestres, em especial de pessoas com deficiência, nem a visibilidade dos motoristas, nas confluências das vias;</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/657/resolucao_n_001.2023_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/657/resolucao_n_001.2023_1.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Parlamentar de Inquérito, e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/resolucao_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/resolucao_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre o Programa de Incentivo à Profissionalização do Estudante, através de estágios supervisionados na Câmara Municipal de Rio Negro - PR.”.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>Pajur</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/parecer_juridico_no_002.2023_referente_ao_pl_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/parecer_juridico_no_002.2023_referente_ao_pl_no_003.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 002/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 003/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023. ”</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_juridico_no_010.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_juridico_no_010.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 010/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 008/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação de Pais e Amigos dos Excepcionais de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_juridico_no_011.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_juridico_no_011.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 011/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 010/2023 _x000D_
 _x000D_
 EMENTA: “Disciplina, no âmbito do Município de Rio Negro, a aplicação da Lei Federal nº 14.133, de 01 de abril de 2021 (nova Lei de Licitações e Contratos Administrativos) e dá outras providências.”</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_juridico_020.2023_ao_plo_019.2023_-_programa_de_enfrentamento_a_violencia_contra_mulher_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_juridico_020.2023_ao_plo_019.2023_-_programa_de_enfrentamento_a_violencia_contra_mulher_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 020/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 019/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre a criação do Programa “Práticas de Enfrentamento à Violência Contra a Mulher", que visa o monitoramento da segurança das mulheres vítimas de violência no Município de Rio Negro.”</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>PARECER Nº. 021/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 020/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre a cessão de servidores da Administração Pública Municipal a órgão ou entidade dos Poderes do Município, da União, do Estado e de outros Municípios, e dá outras providências.”</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_juridico_022.2023_ao_plo_021.2023_-_ldo_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_juridico_022.2023_ao_plo_021.2023_-_ldo_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 022/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 021/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre as Diretrizes Orçamentárias para o ano de 2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_juridico_023.2023_ao_plo_022.2023_-_revoga_concessao_terreno_start-up_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_juridico_023.2023_ao_plo_022.2023_-_revoga_concessao_terreno_start-up_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 023/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 022/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre revogação da Lei nº 1482, de 17 de dezembro de 2004, conforme especifica.”</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_juridico_025.2023_ao_plo_024.2023_-_piso_salarial_servidores_municipais_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_juridico_025.2023_ao_plo_024.2023_-_piso_salarial_servidores_municipais_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 025/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 024/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_juridico_026.2023_aos_plo_025_026_028_e_029.2023_-_reposicao_inflacionaria_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_juridico_026.2023_aos_plo_025_026_028_e_029.2023_-_reposicao_inflacionaria_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 026/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 025/2023._x000D_
  _x000D_
 EMENTA: “Dispõe sobre a concessão de reposição salarial, conforme especifica.”_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 026/2023._x000D_
  _x000D_
 EMENTA: “Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná.”_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 028/2023._x000D_
  _x000D_
 EMENTA: “Concede reposição inflacionária sobre a remuneração dos Servidores da Câmara Municipal de Rio Negro – Paraná. ”_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 029/2023._x000D_
  _x000D_
 EMENTA: “Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_juridico_027.2023_aos_plo_027_e_030.2023_-_auxilio_alimentacao_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_juridico_027.2023_aos_plo_027_e_030.2023_-_auxilio_alimentacao_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 027/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 027/2023._x000D_
  EMENTA: “Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná.”_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 030/2023._x000D_
  EMENTA: “Dispõe sobre o auxílio-alimentação para os Servidores da Câmara Municipal de Rio Negro - Paraná”</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASSJUR</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/parecer_juridico_066.2023_ao_plo_068.2023_-_permuta_imoveis_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/parecer_juridico_066.2023_ao_plo_068.2023_-_permuta_imoveis_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 066/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 068/2023 _x000D_
 _x000D_
 EMENTA: Autoriza o Poder Executivo a permutar com as áreas especificadas.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/parecer_juridico_068.2023_ao_plo_071.2023_-_altera_ldo_2024_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/parecer_juridico_068.2023_ao_plo_071.2023_-_altera_ldo_2024_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 068/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 071/2023 _x000D_
 _x000D_
 EMENTA: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/parecer_juridico_no_001_referente_ao_pl_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/parecer_juridico_no_001_referente_ao_pl_no_002.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 001/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 002/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025. ”</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_juridico_no_005.2023_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_juridico_no_005.2023_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 005/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 001/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>PARECER Nº. 013/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 014/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alterações na Lei nº 2519, de 26 de março de 2015, e dá outras providências”.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/parecer_juridico_no_015.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/parecer_juridico_no_015.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 015/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI ORDINÁRIA Nº 012/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica”.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/parecer_juridico_no_016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/parecer_juridico_no_016.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 016/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 015/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025. ”</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/parecer_juridico_no_017.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/parecer_juridico_no_017.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 017/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 016/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023. ”</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/parecer_juridico_no_018.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/parecer_juridico_no_018.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 018/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 017/2023 _x000D_
 _x000D_
 EMENTA: “Dispõe sobre abertura de crédito adicional especial.”_x000D_
 _x000D_
 _x000D_
 I – RELATÓRIO:_x000D_
 _x000D_
 Trata-se de Projeto de Lei de iniciativa do Poder Executivo, solicitando autorização legislativa para abrir no Orçamento Geral do corrente exercício, Crédito Adicional Especial no valor de R$ 1.160.115,49 (um milhão, cento e sessenta mil, cento e quinze reais e quarenta e nove centavos), destinados a atender despesas com as Secretarias Municipais de Assistência Social, de Cultura e Turismo, de Educação, e Saúde/Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>PARECER Nº. 024/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 023/2023_x000D_
  _x000D_
 EMENTA: “Dispõe sobre alteração na Lei nº 3230, de 19 de agosto de 2022, conforme especifica.”</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/parecer_juridico_055.2023_ao_plo_056.2023_-_altera_estrutura_organizacional_ok.docx</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/parecer_juridico_055.2023_ao_plo_056.2023_-_altera_estrutura_organizacional_ok.docx</t>
   </si>
   <si>
     <t>PARECER Nº. 055/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 056/2023_x000D_
  _x000D_
 EMENTA: Dispõe sobre alterações na Lei nº 3.203, de 05 de maio de 2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Estado do Paraná</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/parecer_juridico_056.2023_ao_plo_058.2023_-_adiantamento_13_ok_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/parecer_juridico_056.2023_ao_plo_058.2023_-_adiantamento_13_ok_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 056/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 058/2023_x000D_
  _x000D_
 EMENTA: Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1722/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1722/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 058/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 060/2023_x000D_
  _x000D_
 EMENTA: Estabelece gratuidade de transporte coletivo urbano para os idosos a partir de 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/parecer_juridico_063.2023_ao_plo_065.2023_-_revogacao_concessao_terreno_aci_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/parecer_juridico_063.2023_ao_plo_065.2023_-_revogacao_concessao_terreno_aci_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 063/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 065/2023 _x000D_
 _x000D_
 EMENTA: Dispõe sobre revogação da Lei Municipal nº 3005, de 13 de dezembro de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/parecer_juridico_064.2023_ao_plo_066.2023_-_autoriza_operacao_de_credito_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/parecer_juridico_064.2023_ao_plo_066.2023_-_autoriza_operacao_de_credito_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 064/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 066/2023 _x000D_
 _x000D_
 EMENTA: Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_juridico_065.2023_ao_plo_067.2023_-_altera_lei_taxi_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_juridico_065.2023_ao_plo_067.2023_-_altera_lei_taxi_assinado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 065/2023_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 067/2023 _x000D_
 _x000D_
 EMENTA: Altera a Lei nº. 2.795, de 13 de setembro de 2017, que dispõe sobre o serviço de taxi</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1719/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1719/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>PLJR</t>
   </si>
   <si>
     <t>Parecer de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/parecer_no_001_leg_refeente_ao_pl_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/parecer_no_001_leg_refeente_ao_pl_no_002.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 002/2023._x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025. ”</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/parecer_no_002_leg_referente_ao_pl_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/parecer_no_002_leg_referente_ao_pl_no_003.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 003/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023. ”</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/parecer_no_003_leg_referente_ao_pl_no_004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/parecer_no_003_leg_referente_ao_pl_no_004.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 004/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/parecer_n_o_005_leg_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/parecer_n_o_005_leg_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 001/2023._x000D_
 Ementa: “Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_no_026_leg_a_emenda_mod._005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_no_026_leg_a_emenda_mod._005.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026 À EMENDA MODIFICATIVA 005/2023 APRESENTADA AO PROJETO DE LEI Nº 001/2023._x000D_
 Ementa: “Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/parecer_no_027_leg_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/parecer_no_027_leg_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 008/2023._x000D_
 Ementa: “Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação de Pais e Amigos dos Excepcionais de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/parecer_no_028_leg_referente_ao_projeto_de_lei_no_010.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/parecer_no_028_leg_referente_ao_projeto_de_lei_no_010.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 010/2023._x000D_
 Ementa: “Disciplina, no âmbito do Município de Rio Negro, a aplicação da Lei Federal nº 14.133, de 01 de abril de 2021 (nova Lei de Licitações e Contratos Administrativos) e dá outras providências.”</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>PARECER Nº 032 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 014/2023._x000D_
 Ementa: “Dispõe sobre alterações na Lei nº 2519, de 26 de março de 2015, e dá outras providências”.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_no_034_leg_referente_ao_projeto_de_lei_no_013.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_no_034_leg_referente_ao_projeto_de_lei_no_013.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 013/2023._x000D_
 Ementa: “Dispõe sobre revogação da Lei nº 1328, de 10 de janeiro de 2003, conforme especifica”.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/parecer_no_036_leg_referente_ao_projeto_de_lei_no_015.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/parecer_no_036_leg_referente_ao_projeto_de_lei_no_015.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 015/2023._x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.”</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/parecer_no_037_leg_referente_ao_projeto_de_lei_no_016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/parecer_no_037_leg_referente_ao_projeto_de_lei_no_016.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 016/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1612/parecer_no_038_leg_referente_ao_projeto_de_lei_no_017.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1612/parecer_no_038_leg_referente_ao_projeto_de_lei_no_017.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 017/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/parecer_no_039_leg_referente_ao_projeto_de_lei_no_018.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/parecer_no_039_leg_referente_ao_projeto_de_lei_no_018.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 018/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional suplementar.”</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/parecer_no_046_leg_referente_ao_projeto_de_lei_no_012.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/parecer_no_046_leg_referente_ao_projeto_de_lei_no_012.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 012/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica”</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_comissao_legislacao_justica_e_redacao_no_047.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_comissao_legislacao_justica_e_redacao_no_047.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 009/2023._x000D_
 Ementa: Altera a Lei nº 1.254, de 13 de setembro de 2001, para prever o pagamento de jeton aos membros do Conselho de Administração, do Conselho Fiscal e do Comitê de Investimentos do IPRERINE; alterar o teto remuneratório do Diretor Executivo; fixar vantagem nominal pecuniária ao responsável pela gestão das aplicações dos recursos do RPPS; alterar o período de mandato dos membros do Conselho de Administração, do Conselho Fiscal, do Comitê de Investimentos e do Diretor Executivo; aumentar as vagas para o cargo de Assistente de Administração “C” perante o IPRERINE; otimizar os atos do processo eleitoral para a escolha dos representantes dos segurados e beneficiários do RPPS municipal perante o Conselho de Administração, o Conselho Fiscal e o Comitê de Investimentos, e do Diretor Executivo; e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_no_050_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_no_050_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 PARECER Nº 050 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 022/2023._x000D_
 Ementa: “Dispõe sobre revogação da Lei nº 1482, de 17 de dezembro de 2004, conforme especifica”.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_no_051_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_no_051_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 023/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 3230, de 19 de agosto de 2022, conforme especifica”.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_no_053_leg_referente_ao_projeto_de_lei_no_025.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_no_053_leg_referente_ao_projeto_de_lei_no_025.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 053 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 025/2023._x000D_
 Ementa: “Dispõe sobre a concessão de reposição salarial, conforme especifica”.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/parecer_no_055_leg_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/parecer_no_055_leg_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 055 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 027/2023._x000D_
 Ementa: “Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná”.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/parecer_no_056_comissao_legislacao_justica_e_redacao.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/parecer_no_056_comissao_legislacao_justica_e_redacao.pdf.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 056 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 028/2023._x000D_
 Ementa: “Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/parecer_no_057_referente_ao_pl._029.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/parecer_no_057_referente_ao_pl._029.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 057 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 029/2023._x000D_
 Ementa: “Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro - Paraná”.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/parecer_no_058_referente_ao_pl._no_030.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/parecer_no_058_referente_ao_pl._no_030.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 030/2023._x000D_
 Ementa: “Dispõe sobre o Auxílio-alimentação para os Servidores da Câmara Municipal de Rio Negro - Paraná”.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/parecer_no_066_fin_referene_ao_projeto_de_lei_no_028.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/parecer_no_066_fin_referene_ao_projeto_de_lei_no_028.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 066_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 028/2023_x000D_
 Ementa: “Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_no_069_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_no_069_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 069 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 020/2023._x000D_
 Ementa: “Dispõe sobre a cessão de servidores da Administração Pública Municipal a órgão ou entidade dos Poderes do Município, da União, do Estado e de outros Municípios, e dá outras providências.”</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_no_071_comissao_de_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_no_071_comissao_de_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 071 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 019/2023._x000D_
 Ementa: “Dispõe sobre a criação do Programa “Práticas de Enfrentamento à Violência Contra a Mulher", que visa o monitoramento da segurança das mulheres vítimas de violência no Município de Rio Negro.”</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_no_072_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_no_072_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 072 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 011/2023._x000D_
 Ementa: “Dispõe no âmbito do Município de Rio Negro, sobre a autorização para aquisição e distribuição gratuita de absorventes higiênicos para meninas e mulheres que se encontram em vulnerabilidade social e dá outras providencias."</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/parecer_no_073_referente_ao_pl._no_033.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/parecer_no_073_referente_ao_pl._no_033.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 073 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 033/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica."</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_no_074_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_no_074_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 074 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 035/2023._x000D_
 Ementa: “Institui o Programa de Recuperação Fiscal para o exercício de 2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_no_075_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_no_075_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 075_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 019/2023_x000D_
 Ementa: “Dispõe sobre a criação do Programa “Práticas de Enfrentamento à Violência Contra a Mulher", que visa o monitoramento da segurança das mulheres vítimas de violência no Município de Rio Negro.”</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_079_referente_ao_pl._no_032.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_079_referente_ao_pl._no_032.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 079 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 032/2023._x000D_
 Ementa: “Institui a Semana de Enfrentamento ao Feminicídio, e dá outras providências."</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_no_081.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_no_081.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 081 _x000D_
 PROJETO DE RESOLUÇÃO Nº 001/2023._x000D_
 Ementa: “Dispõe sobre o Programa de Incentivo à Profissionalização do Estudante, através de estágios supervisionados na Câmara Municipal de Rio Negro – PR”.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/parecer_no_082_referente_pl._no_036.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/parecer_no_082_referente_pl._no_036.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 082 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 036/2023._x000D_
 Ementa: “Institui o Programa de Parcerias Público-Privadas no Município de Rio Negro, e dá outras providências."</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_no_084.2023_referente_ao_pl._no_037.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_no_084.2023_referente_ao_pl._no_037.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 084 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 037/2023._x000D_
 Ementa: “Dispõe sobre a aprovação do Plano Municipal de Cultura do Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/parecer_no_087_leg_referente_ao_pl_no_034.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/parecer_no_087_leg_referente_ao_pl_no_034.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 087 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 034/2023._x000D_
 Ementa: “Dispõe sobre permissão de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonete e assemelhados, para colocação de toldos, mesas e cadeiras e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_no_090_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_no_090_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 093 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 041/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_no_091_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_no_091_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 091 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 039/2023._x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3148, de 09 de agosto de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 092 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 040/2023._x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.”</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_no_093_comissao_legislacoa_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_no_093_comissao_legislacoa_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_no_094_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_no_094_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 094 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 042/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_101.2023_legislacao_e_agricultura_pl_043.2023_sim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_101.2023_legislacao_e_agricultura_pl_043.2023_sim.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 101 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 043/2023._x000D_
 _x000D_
 Ementa: “Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal, no Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_no_102_leg_referente_ao_pl_no_045.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_no_102_leg_referente_ao_pl_no_045.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 102 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 045/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica”.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_103.2023_legislacao_pl_046.2023_cria_fundo_dppm.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_103.2023_legislacao_pl_046.2023_cria_fundo_dppm.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 103 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 046/2023._x000D_
 Ementa: “Dispõe sobre a criação do Fundo Municipal dos Direitos da Mulher no Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/parecer_no_047_comissao_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/parecer_no_047_comissao_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>PARECER Nº 050 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 022/2023._x000D_
 Ementa: “Dispõe sobre revogação da Lei nº 1482, de 17 de dezembro de 2004, conforme especifica”.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/parecer_no_004_leg_referente_ao_pl_no_005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/parecer_no_004_leg_referente_ao_pl_no_005.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 005/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional suplementar.”</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/parecer_no_115_leg_referente_ao_pl_no_048.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/parecer_no_115_leg_referente_ao_pl_no_048.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 115 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 048/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração do anexo da Lei nº 659, de 24 de maio de 1991, que cria o quadro único dos servidores da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/parecer_no_110_leg_referente_ao_pl_no_052.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/parecer_no_110_leg_referente_ao_pl_no_052.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 110 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 052/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/parecer_no_111_leg_referente_ao_pl_no_053.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/parecer_no_111_leg_referente_ao_pl_no_053.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 111 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 053/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/parecer_no_116_leg_referente_ao_pl_no_049.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/parecer_no_116_leg_referente_ao_pl_no_049.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 116 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 049/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/parecer_no_117_leg_referente_ao_pl_no_047.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/parecer_no_117_leg_referente_ao_pl_no_047.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 117 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 047/2023._x000D_
 _x000D_
 Ementa: “Dispõe sobre o agendamento por telefone de consultas médicas para pacientes idosos, pessoas com deficiência ou com mobilidade reduzida, na rede Municipal de saúde de Rio Negro - PR.”</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/parecer_no_118_leg_referente_ao_pl_no_054.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/parecer_no_118_leg_referente_ao_pl_no_054.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 118 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 054/2023._x000D_
 _x000D_
 Ementa: Cria normas relativas ao Programa de Fomento Industrial, Comercial, Cultural, Social, Esportivo e de Prestação de Serviços no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/parecer_no_119_leg_referente_ao_pl_no_055.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/parecer_no_119_leg_referente_ao_pl_no_055.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 119 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 055/2023._x000D_
 _x000D_
 Ementa: Institui o programa de incentivo ao desenvolvimento da produção da cerveja e/ou chope artesanal e dispõe sobre a caracterização, o processo de aprovação e o licenciamento de Brewpubs no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/parecer_no_124_leg_referente_ao_pl_no_057.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/parecer_no_124_leg_referente_ao_pl_no_057.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 124 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 057/2023._x000D_
 _x000D_
 Ementa: Institui o “Dia de Grão-Ducado de Luxemburgo”, no âmbito do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/parecer_no_126_leg_referente_ao_pl_no_058.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/parecer_no_126_leg_referente_ao_pl_no_058.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 126 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 058/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>PARECER Nº 127 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 056/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3.203, de 05 de maio de 2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Estado do Paraná.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/parecer_no_130_leg_referente_ao_pl_no_130.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/parecer_no_130_leg_referente_ao_pl_no_130.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 130 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 059/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 1346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1720/parecer_no_131_leg_referente_ao_pl_no_060.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1720/parecer_no_131_leg_referente_ao_pl_no_060.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 131 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 060/2023._x000D_
 _x000D_
 Ementa: Estabelece gratuidade de transporte coletivo urbano para os idosos a partir de 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/parecer_no_132_leg_referente_ao_pl_no_061.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/parecer_no_132_leg_referente_ao_pl_no_061.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 132 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 061/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_no_144_leg_referente_ao_pl_no_065.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_no_144_leg_referente_ao_pl_no_065.2023.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 144 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 065/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/parecer_no_145_leg_referente_ao_pl_no_066.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/parecer_no_145_leg_referente_ao_pl_no_066.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 145 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 066/2023._x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_no_148_leg_referente_ao_pl_no_067.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_no_148_leg_referente_ao_pl_no_067.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 148 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 067/2023._x000D_
 _x000D_
 Ementa: Altera a Lei nº. 2.795, de 13 de setembro de 2017, que dispõe sobre o serviço de táxi.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/parecer_no_150_leg_referente_ao_pl_no_068.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/parecer_no_150_leg_referente_ao_pl_no_068.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 150 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 068/2023._x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a permutar com as áreas especificadas.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/parecer_no_152_leg_referente_ao_pl__no_073.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/parecer_no_152_leg_referente_ao_pl__no_073.2023.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto._x000D_
 COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 152 _x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 073/2023._x000D_
 EMENTA: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 074/2023._x000D_
 EMENTA: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 075/2023._x000D_
 EMENTA: Dispõe sobre abertura de crédito adicional especial._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 076/2023._x000D_
 EMENTA: Dispõe sobre abertura de crédito adicional suplementar._x000D_
 _x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável aos "Projetos de Lei 073; 074; 075 e 076/2023", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 073; ,074; 075 e 075/2023", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente. _x000D_
 _x000D_
 Josias Tomaz da Silva_x000D_
 Presidente – Relator</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/parecer_no_156_leg_referente_ao_pl_no_071.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/parecer_no_156_leg_referente_ao_pl_no_071.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 156 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 071/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/parecer_no_160_leg_referente_ao_pl_no_078.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/parecer_no_160_leg_referente_ao_pl_no_078.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 160 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 078/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre a alteração da Lei Municipal nº 2660, de 10 de agosto de 2016, que dispõe sobre a criação, composição, estruturação, competência e funcionamento do Conselho Municipal dos Direitos da Mulher – CMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_no_162_leg_referente_ao_pl_no_079.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_no_162_leg_referente_ao_pl_no_079.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 162 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 079/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação Núcleo Terapêutico Nova Vida, conforme especifica.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_no_163_leg_referente_ao_plc_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_no_163_leg_referente_ao_plc_no_002.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 163 _x000D_
 _x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 002/2023._x000D_
 _x000D_
 Ementa: Reduz temporariamente a alíquota do imposto sobre a transmissão de bens imóveis - ITBI - por ato oneroso, "Inter vivos", no período que especifica.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1785/parecer_no_158_leg_referente_ao_pl_no_077.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1785/parecer_no_158_leg_referente_ao_pl_no_077.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 158 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 077/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre a proibição de instalação e a adequação de banheiros, vestiários e assemelhados, de uso coletivo, na modalidade unissex ou multigêneros, nos estabelecimentos de ensino públicos e privados do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1798/parecer_no_167_leg_referente_ao_pl_no_080.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1798/parecer_no_167_leg_referente_ao_pl_no_080.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 167 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 080/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 3332, de 23 de outubro de 2023, conforme especifica.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_no_076_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_no_076_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 076_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 011/2023_x000D_
 Ementa: “Dispõe no âmbito do Município de Rio Negro, sobre a autorização para aquisição e distribuição gratuita de absorventes higiênicos para meninas e mulheres que se encontram em vulnerabilidade social e dá outras providencias."</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/parecer_no_008_fin_refeente_ao_pl_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/parecer_no_008_fin_refeente_ao_pl_no_002.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 002/2023._x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025. ”</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/parecer_no_009_fin_referente_ao_pl_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/parecer_no_009_fin_referente_ao_pl_no_003.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 003/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023. ”</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/parecer_no_010_fin_referente_ao_pl_no_004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/parecer_no_010_fin_referente_ao_pl_no_004.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 004/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_no_012_fin_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_no_012_fin_referente_ao_projeto_de_lei_no_001.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 001/2023._x000D_
 Ementa: “Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_no_029_fin_referente_ao_projeto_de_lei_no_008.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_no_029_fin_referente_ao_projeto_de_lei_no_008.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 008/2023._x000D_
 Ementa: “Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação de Pais e Amigos dos Excepcionais de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/parecer_no_030_fin_referente_ao_projeto_de_lei_no_010.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/parecer_no_030_fin_referente_ao_projeto_de_lei_no_010.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 010/2023._x000D_
 Ementa: “Disciplina, no âmbito do Município de Rio Negro, a aplicação da Lei Federal nº 14.133, de 01 de abril de 2021 (nova Lei de Licitações e Contratos Administrativos) e dá outras providências.”</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>PARECER Nº 033 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 014/2023._x000D_
 Ementa: “Dispõe sobre alterações na Lei nº 2519, de 26 de março de 2015, e dá outras providências”.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/parecer_no_040_fin__referente_ao_projeto_de_lei_no_015.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/parecer_no_040_fin__referente_ao_projeto_de_lei_no_015.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 015/2023._x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.”</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/parecer_no_041_fin_referente_ao_projeto_de_lei_no_016.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/parecer_no_041_fin_referente_ao_projeto_de_lei_no_016.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 016/2023._x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/parecer_no_042_fin_referente_ao_projeto_de_lei_no_017.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/parecer_no_042_fin_referente_ao_projeto_de_lei_no_017.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 017/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_no_043_fin_referente_ao_projeto_de_lei_no_018.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_no_043_fin_referente_ao_projeto_de_lei_no_018.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 018/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional suplementar.”</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/parecer_no_048_fin_referente_ao_projeto_de_lei_no_012.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/parecer_no_048_fin_referente_ao_projeto_de_lei_no_012.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 048 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 012/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica”</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_no_059.2023_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_no_059.2023_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 009/2023._x000D_
 Ementa: “Dispõe sobre alterações na Lei nº. 1.254, de 13 de setembro de 2001, e dá outras providências.”</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_no_060_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_no_060_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 060 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 022/2023._x000D_
 Ementa: “Dispõe sobre revogação da Lei nº 1482, de 17 de dezembro de 2004, conforme especifica”</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_no_061_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_no_061_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 061 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 023/2023._x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 3230, de 19 de agosto de 2022, conforme especifica.”</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_no_063_fin_referente_ao_projeto_de_lei_no_025.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_no_063_fin_referente_ao_projeto_de_lei_no_025.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 063_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 025/2023_x000D_
 Ementa: “Dispõe sobre a concessão de reposição salarial, conforme especifica.”</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/parecer_no_065_fin_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/parecer_no_065_fin_referente_ao_projeto_de_lei_no_027.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 065_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 027/2023_x000D_
 Ementa: “Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_no_067_referente_ao_pl._029.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_no_067_referente_ao_pl._029.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 067_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 029/2023_x000D_
 Ementa: “Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/parecer_no_068_referente_ao_pl._030.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/parecer_no_068_referente_ao_pl._030.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 068_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 030/2023_x000D_
 Ementa: “Dispõe sobre o Auxílio-alimentação para os Servidores da Câmara Municipal de Rio Negro - Paraná.”</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_no_070_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_no_070_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 070_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 020/2023_x000D_
 Ementa: “Dispõe sobre a cessão de servidores da Administração Pública Municipal a órgão ou entidade dos Poderes do Município, da União, do Estado e de outros Municípios, e dá outras providências.”</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/parecer_no_075_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/parecer_no_075_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_no_076_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_no_076_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/parecer_no_077_referente_ao_pl._no_077.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/parecer_no_077_referente_ao_pl._no_077.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 077_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 033/2023_x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_no_078_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_no_078_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 078_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 035/2023_x000D_
 Ementa: “Institui o Programa de Recuperação Fiscal para o exercício de 2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_no_088.2023_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_no_088.2023_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 080_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 032/2023_x000D_
 Ementa: “Institui a Semana de Enfrentamento ao Feminicídio, e dá outras providências."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/parecer_no_083_referente_ao_pl._no_036.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/parecer_no_083_referente_ao_pl._no_036.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 083_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 036/2023_x000D_
 Ementa: “Institui o Programa de Parcerias Público-Privadas no Município de Rio Negro, e dá outras providências."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/parecer_no_085_referente_pl._no_037.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/parecer_no_085_referente_pl._no_037.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 085_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 037/2023_x000D_
 Ementa: “Dispõe sobre a aprovação do Plano Municipal de Cultura do Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/parecer_no_088.2023_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/parecer_no_088.2023_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 088_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 021/2023_x000D_
 Ementa: “Dispõe sobre as Diretrizes Orçamentárias para o ano de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_no_089.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_no_089.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 089_x000D_
 AO PROJETO DE RESOLUÇÃO Nº 001/2023_x000D_
 Ementa: “Dispõe sobre o Programa de Incentivo à Profissionalização do Estudante, através de estágios supervisionados na Câmara Municipal de Rio Negro – PR”.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/parecer_no_095_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/parecer_no_095_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 095_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 038/2023_x000D_
 Ementa: “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.”</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_no_096_comissao_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_no_096_comissao_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 096_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 039/2023_x000D_
 Ementa: “Dispõe sobre alterações na Lei nº 3148, de 09 de agosto de 2021, conforme especifica.”</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_no_097_comissao_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_no_097_comissao_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 097_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 040/2023_x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.”</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_no_098_comissao_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_no_098_comissao_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 098_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 041/2023_x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_no_099_comissao_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_no_099_comissao_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 099_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 042/2023_x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_100.2023_financas_pl_034.2023_permissao_de_uso_passeios_publicos.doc_timbrado_ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_100.2023_financas_pl_034.2023_permissao_de_uso_passeios_publicos.doc_timbrado_ok.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 100_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 034/2023_x000D_
 _x000D_
 Ementa: “Dispõe sobre permissão de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonete e assemelhados, para colocação de toldos, mesas e cadeiras e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_104.2023_financas_pl_043.2023_sim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_104.2023_financas_pl_043.2023_sim.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 104_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 043/2023_x000D_
 _x000D_
 Ementa: “Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal, no Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_no_105_fin_referente_ao_pl_no_045.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_no_105_fin_referente_ao_pl_no_045.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 105_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 045/2023_x000D_
 _x000D_
 Ementa: “Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica”.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_106.2023_financas_pl_046.2023_cria_fundo_dppm.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_106.2023_financas_pl_046.2023_cria_fundo_dppm.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 106_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 046/2023_x000D_
 Ementa: “Dispõe sobre a criação do Fundo Municipal dos Direitos da Mulher no Município de Rio Negro, conforme especifica”.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/parecer_no_011_fin_referente_ao_pl_no_005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/parecer_no_011_fin_referente_ao_pl_no_005.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 005/2023._x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional suplementar.”</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/parecer_no_120_fin_refernte_ao_pl_no_048.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/parecer_no_120_fin_refernte_ao_pl_no_048.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 120_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 048/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração do anexo da Lei nº 659, de 24 de maio de 1991, que cria o quadro único dos servidores da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 121_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 049/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/paecer_no_112_fin_referente_ao_pl_no_051.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/paecer_no_112_fin_referente_ao_pl_no_051.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 112_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 051/2023_x000D_
 Ementa: “Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.”</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/parecer_no_113_fin_referente_ao_pl_no_052.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/parecer_no_113_fin_referente_ao_pl_no_052.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 113_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 052/2023_x000D_
 Ementa: “Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023.”</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/parecer_no_114_fin_referente_ao_pl_no_053.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/parecer_no_114_fin_referente_ao_pl_no_053.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 114_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 053/2023_x000D_
 Ementa: “Dispõe sobre abertura de crédito adicional especial.”</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/parecer_no_122_fin_referente_ao_pl_no_054.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/parecer_no_122_fin_referente_ao_pl_no_054.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 122_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 054/2023_x000D_
 _x000D_
 Ementa: Cria normas relativas ao Programa de Fomento Industrial, Comercial, Cultural, Social, Esportivo e de Prestação de Serviços no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/parecer_no_123_fin_referente_ao_pl_no_055.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/parecer_no_123_fin_referente_ao_pl_no_055.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 123_x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 055/2023_x000D_
 _x000D_
 Ementa: Institui o programa de incentivo ao desenvolvimento da produção da cerveja e/ou chope artesanal e dispõe sobre a caracterização, o processo de aprovação e o licenciamento de Brewpubs no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/parecer_no_125_fin_referente_ao_pl_no_057.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/parecer_no_125_fin_referente_ao_pl_no_057.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 125 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 057/2023._x000D_
 _x000D_
 Ementa: Institui o “Dia de Grão-Ducado de Luxemburgo”, no âmbito do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/parecer_no_128_fin_referente_ao_pl_no_056.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/parecer_no_128_fin_referente_ao_pl_no_056.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 128 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 056/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3.203, de 05 de maio de 2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Estado do Paraná.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/parecer_no_129_fin_referente_ao_pl_no_058.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/parecer_no_129_fin_referente_ao_pl_no_058.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 129 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 058/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/parecer_no_136_fin_referente_ao_pl_no_059.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/parecer_no_136_fin_referente_ao_pl_no_059.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 136_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 059/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 1346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1721/parecer_no_137_fin_referente_ao_pl_no_060.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1721/parecer_no_137_fin_referente_ao_pl_no_060.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 137_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 060/2023_x000D_
 _x000D_
 Ementa: Estabelece gratuidade de transporte coletivo urbano para os idosos a partir de 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/parecer_no_138_fin_referente_ao_pl_no_061.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/parecer_no_138_fin_referente_ao_pl_no_061.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 138_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 061/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/parecer_no_139_leg_referente_ao_pl_no_062.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/parecer_no_139_leg_referente_ao_pl_no_062.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 139_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 062/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/parecer_no_146_fin_referente_ao_pl__no_065.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/parecer_no_146_fin_referente_ao_pl__no_065.2023.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 146_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 065/2023_x000D_
 _x000D_
 EMENTA: Dispõe sobre a revogação da Lei Municipal nº 3005, de 13 de dezembro de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/parecer_no_147_fin_referente_ao_pl_no_066.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/parecer_no_147_fin_referente_ao_pl_no_066.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 147_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 066/2023_x000D_
 _x000D_
 EMENTA: Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_no_149_fin_referente_ao_pl_no_067.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_no_149_fin_referente_ao_pl_no_067.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 149_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 067/2023_x000D_
 _x000D_
 EMENTA: Altera a Lei nº. 2.795, de 13 de setembro de 2017, que dispõe sobre o serviço de táxi.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/parecer_no_151_fin_referente_ao_pl_no_068.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/parecer_no_151_fin_referente_ao_pl_no_068.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 151_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 068/2023_x000D_
 _x000D_
 EMENTA: Autoriza o Poder Executivo a permutar com as áreas especificadas.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/parecer_no_153_fin_referente_ao_pl_no_073.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/parecer_no_153_fin_referente_ao_pl_no_073.2023.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto_x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 153_x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 073/2023._x000D_
 EMENTA: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 074/2023._x000D_
 EMENTA: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3214, de 30 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2023._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 075/2023._x000D_
 EMENTA: Dispõe sobre abertura de crédito adicional especial._x000D_
 _x000D_
 OBJETO: PROJETO DE LEI Nº 076/2023._x000D_
 EMENTA: Dispõe sobre abertura de crédito adicional suplementar._x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável aos "Projetos de Lei 073; 074; 075 e 076/2023", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário aos "Projetos de Lei 073; 074; 075 e 076/2023"_x000D_
 (   ) Conforme voto fundamentado separadamente. _x000D_
 _x000D_
 João Pedro de Amorim_x000D_
 Presidente – Relator_x000D_
 Deliberação da Comissão</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/parecer_no_154_fin_referente_ao_pl_no_047.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/parecer_no_154_fin_referente_ao_pl_no_047.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 154_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 047/2023_x000D_
 _x000D_
 EMENTA: Dispõe sobre o agendamento por telefone de consultas médicas para pacientes idosos, pessoas com deficiência ou com mobilidade reduzida, na rede Municipal de saúde de Rio Negro - PR.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/parecer_no_157_leg_referente_ao_pl_no_071.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/parecer_no_157_leg_referente_ao_pl_no_071.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 157_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 071/2023_x000D_
 _x000D_
 EMENTA: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/parecer_no_161_fin_referente_ao_pl_no_078.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/parecer_no_161_fin_referente_ao_pl_no_078.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 161_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 078/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre a alteração da Lei Municipal nº 2660, de 10 de agosto de 2016, que dispõe sobre a criação, composição, estruturação, competência e funcionamento do Conselho Municipal dos Direitos da Mulher – CMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_no_165_fin_referente_ao_plc_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_no_165_fin_referente_ao_plc_no_002.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 165_x000D_
 _x000D_
 AO PROJETO DE LEI COMPLEMENTAR Nº 002/2023_x000D_
 _x000D_
 Ementa: Reduz temporariamente a alíquota do imposto sobre a transmissão de bens imóveis - ITBI - por ato oneroso, "Inter vivos", no período que especifica.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1786/parecer_no_159_fin_referente_ao_pl_no_077.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1786/parecer_no_159_fin_referente_ao_pl_no_077.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 159_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 077/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre a proibição de instalação e a adequação de banheiros, vestiários e assemelhados, de uso coletivo, na modalidade unissex ou multigêneros, nos estabelecimentos de ensino públicos e privados do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1788/parecer_no_164_fin_referente_ao_pl_no_079.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1788/parecer_no_164_fin_referente_ao_pl_no_079.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 164_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 079/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação Núcleo Terapêutico Nova Vida, conforme especifica.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1816/parecer_no_169_fin_referente_ao_pl_no_070.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1816/parecer_no_169_fin_referente_ao_pl_no_070.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 169_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 070/2023_x000D_
 _x000D_
 Ementa: Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>Edco.</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/edital_de_convocacao_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/edital_de_convocacao_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária a ser realizada no dia 10 (segunda-feira) de julho de 2023, às 18:00 horas, na Sala das Sessões localizada à Rua Dr. Vicente Machado, nº 148, Centro, nesta Cidade de Rio Negro, Estado do Paraná</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>PAIC</t>
   </si>
   <si>
     <t>Parecer Agricultura, Indústria e Comércio</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_no_022_agri_ind_e_comer_refeente_ao_projeto_de_lei_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_no_022_agri_ind_e_comer_refeente_ao_projeto_de_lei_no_001.2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 001/2023._x000D_
 Ementa: “Dispõe sobre o Conselho Municipal do Meio Ambiente no Município de Rio Negro e o Fundo Municipal de Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>P.Com</t>
   </si>
   <si>
     <t>Pauta Comissão Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 04/08/2023 - 10:00</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Pauta Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO _x000D_
 07/08/2023 - 16:00</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1807/emenda_parlamentar_individul_no_001.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1807/emenda_parlamentar_individul_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 001/2023</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1808/emenda_parlamentar_individul_no_002.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1808/emenda_parlamentar_individul_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 002/2023</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1809/emenda_parlamentar_individul_no_003.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1809/emenda_parlamentar_individul_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 003/2023</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1810/emenda_parlamentar_individul_no_004.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1810/emenda_parlamentar_individul_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 004/2023</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1811/emenda_parlamentar_individul_no_005.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1811/emenda_parlamentar_individul_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 005/2023</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1812/emenda_parlamentar_individul_no_006.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1812/emenda_parlamentar_individul_no_006.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 006/2023</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1813/emenda_parlamentar_individul_no_007.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1813/emenda_parlamentar_individul_no_007.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 007/2023</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1814/emenda_parlamentar_individul_no_008.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1814/emenda_parlamentar_individul_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 008/2023</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1815/emenda_parlamentar_individul_no_009.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1815/emenda_parlamentar_individul_no_009.2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Orçamento nº 009/2023</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes da Câmara Municipal, cumprindo assim o que estabelece os artigos 32 a 49 do Regimento Interno.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>AUD.P</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
@@ -6904,67 +6904,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_decreto_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/projeto_de_decreto_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_lei_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_n_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/585/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/626/projeto_de_lei_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_021.2023..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/676/projeto_de_lei_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/679/projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_de_lei_n_028.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_n_030.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n_032.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_034.2023_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_lei_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/793/projeto_de_lei_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/818/projeto_de_lei_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/819/projeto_de_lei_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/820/projeto_de_lei_no_043.2023_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/821/projeto_de_lei_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_no_047.2023_-_agendamento_de_consultas_por_telefone.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/projeto_de_lei_no_048.2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/projeto_de_lei_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_lei_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/projeto_de_lei_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_lei_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_056.2023_-_altera_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1550/projeto_de_lei_no_057.2023_-_institui_o_dia_de_grao-ducado_de_luxemburgo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/projeto_de_lei_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/projeto_de_lei_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/projeto_de_lei_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/projeto_de_lei_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/projeto_de_lei_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/projeto_de_lei_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/projeto_de_lei_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/projeto_de_lei_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_067.2023_-_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/projeto_de_lei_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/projeto_de_lei_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto._072.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_073.2023..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_074.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_075.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_de_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_no_077.2023_-_proibicao_banheiros_unissex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/projeto_de_lei_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_lei_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1799/projeto_de_lei_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1818/projeto_de_lei_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_lei_complementar_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_lei_complementar_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_de_lei_complementar_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_de_lei_complementar_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_resolucao_no_001.2023_-_estagios.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_002_de_2023_colaco_convocacao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_003_de_2023_odair_convocacao.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_004_de_2023_odair_informacao.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_005_de_2022_itodos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_006_de_2023_todos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_007_de_2023_colaco.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_008_de_2023_furquim.todos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_009_de_2023_colaco.todos_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_010_de_2023_celia_informacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_013_de_2023_boschetto_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_014_de_2023_isabel_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_015_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_016_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_017_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/988/requrimento_018_de_2023_boschetto_informacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_020_de_2023_celia_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_021_de_2023_isabel_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_023_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_024_de_2023_odair_convocacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_025.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_026_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_027.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/requerimento_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/requerimento_031_de_2023_odair_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/requerimento_032_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/requerimento_033_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_035.2023_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_036.2023_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_037.2023_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/requerimento_038.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/requerimento_039.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1797/requerimento_n043.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_090_de_2023_boschetto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/555/001.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/556/002.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/557/003.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/558/004.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/559/005.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/560/006.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/561/007.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/562/008.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/563/009.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/564/010.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/565/011.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/566/012.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/567/013.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/568/014.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/569/015.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/571/016.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/572/017.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/573/018.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/577/019.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/578/020.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/579/021.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/580/022.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/581/023.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/582/024.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/587/025.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/588/026.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/589/027.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/590/028.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/591/029.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/592/030.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/593/031.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/594/032.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/595/033.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/596/034.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/597/035.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/598/036.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/599/037.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/600/038.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/601/039.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/602/040.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/603/041.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/604/042.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/605/043.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/606/044.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/607/045.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/608/046.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/609/047.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/610/048.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_049_de_2023_colacotodos.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/614/050.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/615/051.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/616/052.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/617/053.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/618/054.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/619/055.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/620/056.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/621/057.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/622/058.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/623/059.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/628/060.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/629/061.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/630/062.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/631/063.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/632/064.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/633/065.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/634/066.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/635/067.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/636/068.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/640/069.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/641/070.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/642/071.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/643/072.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/644/073.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/645/074.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/651/075.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/652/076.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/653/077.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/655/078.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/660/079.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/661/080.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/662/081.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/663/082.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/664/083.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/665/084.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/666/085.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/667/086.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/668/087.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/670/088.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/671/089.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/673/090.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/680/091.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/681/092.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/682/093.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/683/094.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/689/095.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/690/096.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/693/097.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/694/098.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/695/099.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/696/100.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/697/101.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/698/102.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/699/103.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/700/104.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/703/105.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/706/106.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/707/107.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/708/108.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/709/109.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/710/110.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/711/111.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/712/112.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/715/113.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/811/114.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/812/115.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/813/116.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/814/117.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/815/118.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/816/119.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/856/120.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/857/121.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/858/122.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/978/123.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/979/124.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/980/125.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/981/126.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/983/127.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/986/128.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/987/129.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_130_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_131_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_132_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_133_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_134_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/135.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/136.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/137.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/138.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/139.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/140.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/141.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/142.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/143.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/144.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/145.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/146.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/147.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/148.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/149.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_150_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_151_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_152_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_153_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_154_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_155_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_156_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_157_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_158_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_159_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_160_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_161_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_162_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_163_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_164_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_165_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_166_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_168_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_169_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_170_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_171_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_172_de_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_173_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/indiacacao_no_174.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_175_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_176_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_177_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_178_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_180_de_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_181_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_182_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_183_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_184_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_185_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_186_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_187_de_2023_josias.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_188_de_2023__boschetto_e_josias.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_189_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_190_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_191_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_200.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_201.2023_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_202.2023_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_203.2023_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_204.2023_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_205.2023_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_206.2023_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_207.2023_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_208.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_209.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_210.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_211.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_212.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_213.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_214.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_215.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_216.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_217.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_218.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_219.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_220.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_221.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_222.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_223.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_224.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_225.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_226.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_227.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_228.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_229.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_230.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/indicacao_231.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_232.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_254.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_255.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_256.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_257.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_258.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_259.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_260.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_261.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_262.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_263.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_modificativa_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/emenda_modificativa_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_modificativa_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/emendas_modiicativa_nos_027_028_e_029.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/657/resolucao_n_001.2023_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/parecer_juridico_no_002.2023_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_juridico_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_juridico_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_juridico_020.2023_ao_plo_019.2023_-_programa_de_enfrentamento_a_violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_juridico_022.2023_ao_plo_021.2023_-_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_juridico_023.2023_ao_plo_022.2023_-_revoga_concessao_terreno_start-up_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_juridico_025.2023_ao_plo_024.2023_-_piso_salarial_servidores_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_juridico_026.2023_aos_plo_025_026_028_e_029.2023_-_reposicao_inflacionaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_juridico_027.2023_aos_plo_027_e_030.2023_-_auxilio_alimentacao_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/parecer_juridico_066.2023_ao_plo_068.2023_-_permuta_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/parecer_juridico_068.2023_ao_plo_071.2023_-_altera_ldo_2024_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/parecer_juridico_no_001_referente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_juridico_no_005.2023_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/parecer_juridico_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/parecer_juridico_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/parecer_juridico_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/parecer_juridico_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/parecer_juridico_055.2023_ao_plo_056.2023_-_altera_estrutura_organizacional_ok.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/parecer_juridico_056.2023_ao_plo_058.2023_-_adiantamento_13_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1722/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/parecer_juridico_063.2023_ao_plo_065.2023_-_revogacao_concessao_terreno_aci_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/parecer_juridico_064.2023_ao_plo_066.2023_-_autoriza_operacao_de_credito_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_juridico_065.2023_ao_plo_067.2023_-_altera_lei_taxi_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1719/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/parecer_no_001_leg_refeente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/parecer_no_002_leg_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/parecer_no_003_leg_referente_ao_pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/parecer_n_o_005_leg_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_no_026_leg_a_emenda_mod._005.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/parecer_no_027_leg_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/parecer_no_028_leg_referente_ao_projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_no_034_leg_referente_ao_projeto_de_lei_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/parecer_no_036_leg_referente_ao_projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/parecer_no_037_leg_referente_ao_projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1612/parecer_no_038_leg_referente_ao_projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/parecer_no_039_leg_referente_ao_projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/parecer_no_046_leg_referente_ao_projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_comissao_legislacao_justica_e_redacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_no_050_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_no_051_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_no_053_leg_referente_ao_projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/parecer_no_055_leg_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/parecer_no_056_comissao_legislacao_justica_e_redacao.pdf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/parecer_no_057_referente_ao_pl._029.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/parecer_no_058_referente_ao_pl._no_030.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/parecer_no_066_fin_referene_ao_projeto_de_lei_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_no_069_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_no_071_comissao_de_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_no_072_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/parecer_no_073_referente_ao_pl._no_033.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_no_074_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_no_075_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_079_referente_ao_pl._no_032.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/parecer_no_082_referente_pl._no_036.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_no_084.2023_referente_ao_pl._no_037.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/parecer_no_087_leg_referente_ao_pl_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_no_090_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_no_091_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_no_093_comissao_legislacoa_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_no_094_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_101.2023_legislacao_e_agricultura_pl_043.2023_sim.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_no_102_leg_referente_ao_pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_103.2023_legislacao_pl_046.2023_cria_fundo_dppm.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/parecer_no_047_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/parecer_no_004_leg_referente_ao_pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/parecer_no_115_leg_referente_ao_pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/parecer_no_110_leg_referente_ao_pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/parecer_no_111_leg_referente_ao_pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/parecer_no_116_leg_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/parecer_no_117_leg_referente_ao_pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/parecer_no_118_leg_referente_ao_pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/parecer_no_119_leg_referente_ao_pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/parecer_no_124_leg_referente_ao_pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/parecer_no_126_leg_referente_ao_pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/parecer_no_130_leg_referente_ao_pl_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1720/parecer_no_131_leg_referente_ao_pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/parecer_no_132_leg_referente_ao_pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_no_144_leg_referente_ao_pl_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/parecer_no_145_leg_referente_ao_pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_no_148_leg_referente_ao_pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/parecer_no_150_leg_referente_ao_pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/parecer_no_152_leg_referente_ao_pl__no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/parecer_no_156_leg_referente_ao_pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/parecer_no_160_leg_referente_ao_pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_no_162_leg_referente_ao_pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_no_163_leg_referente_ao_plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1785/parecer_no_158_leg_referente_ao_pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1798/parecer_no_167_leg_referente_ao_pl_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_no_076_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/parecer_no_008_fin_refeente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/parecer_no_009_fin_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/parecer_no_010_fin_referente_ao_pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_no_012_fin_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_no_029_fin_referente_ao_projeto_de_lei_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/parecer_no_030_fin_referente_ao_projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/parecer_no_040_fin__referente_ao_projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/parecer_no_041_fin_referente_ao_projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/parecer_no_042_fin_referente_ao_projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_no_043_fin_referente_ao_projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/parecer_no_048_fin_referente_ao_projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_no_059.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_no_060_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_no_061_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_no_063_fin_referente_ao_projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/parecer_no_065_fin_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_no_067_referente_ao_pl._029.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/parecer_no_068_referente_ao_pl._030.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_no_070_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/parecer_no_075_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_no_076_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/parecer_no_077_referente_ao_pl._no_077.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_no_078_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_no_088.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/parecer_no_083_referente_ao_pl._no_036.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/parecer_no_085_referente_pl._no_037.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/parecer_no_088.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_no_089.2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/parecer_no_095_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_no_096_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_no_097_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_no_098_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_no_099_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_100.2023_financas_pl_034.2023_permissao_de_uso_passeios_publicos.doc_timbrado_ok.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_104.2023_financas_pl_043.2023_sim.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_no_105_fin_referente_ao_pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_106.2023_financas_pl_046.2023_cria_fundo_dppm.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/parecer_no_011_fin_referente_ao_pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/parecer_no_120_fin_refernte_ao_pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/paecer_no_112_fin_referente_ao_pl_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/parecer_no_113_fin_referente_ao_pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/parecer_no_114_fin_referente_ao_pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/parecer_no_122_fin_referente_ao_pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/parecer_no_123_fin_referente_ao_pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/parecer_no_125_fin_referente_ao_pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/parecer_no_128_fin_referente_ao_pl_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/parecer_no_129_fin_referente_ao_pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/parecer_no_136_fin_referente_ao_pl_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1721/parecer_no_137_fin_referente_ao_pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/parecer_no_138_fin_referente_ao_pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/parecer_no_139_leg_referente_ao_pl_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/parecer_no_146_fin_referente_ao_pl__no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/parecer_no_147_fin_referente_ao_pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_no_149_fin_referente_ao_pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/parecer_no_151_fin_referente_ao_pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/parecer_no_153_fin_referente_ao_pl_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/parecer_no_154_fin_referente_ao_pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/parecer_no_157_leg_referente_ao_pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/parecer_no_161_fin_referente_ao_pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_no_165_fin_referente_ao_plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1786/parecer_no_159_fin_referente_ao_pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1788/parecer_no_164_fin_referente_ao_pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1816/parecer_no_169_fin_referente_ao_pl_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/edital_de_convocacao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_no_022_agri_ind_e_comer_refeente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1807/emenda_parlamentar_individul_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1808/emenda_parlamentar_individul_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1809/emenda_parlamentar_individul_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1810/emenda_parlamentar_individul_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1811/emenda_parlamentar_individul_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1812/emenda_parlamentar_individul_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1813/emenda_parlamentar_individul_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1814/emenda_parlamentar_individul_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1815/emenda_parlamentar_individul_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_decreto_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/projeto_de_decreto_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_lei_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_n_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/585/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/626/projeto_de_lei_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_lei_no_021.2023..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_lei_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/676/projeto_de_lei_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/679/projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_de_lei_n_028.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_n_030.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n_032.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_034.2023_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_lei_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/793/projeto_de_lei_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/818/projeto_de_lei_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/819/projeto_de_lei_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/820/projeto_de_lei_no_043.2023_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/821/projeto_de_lei_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_no_047.2023_-_agendamento_de_consultas_por_telefone.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/projeto_de_lei_no_048.2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/projeto_de_lei_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_lei_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/projeto_de_lei_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_lei_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_056.2023_-_altera_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1550/projeto_de_lei_no_057.2023_-_institui_o_dia_de_grao-ducado_de_luxemburgo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/projeto_de_lei_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/projeto_de_lei_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/projeto_de_lei_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/projeto_de_lei_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/projeto_de_lei_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/projeto_de_lei_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/projeto_de_lei_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/projeto_de_lei_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/projeto_de_lei_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_067.2023_-_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/projeto_de_lei_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/projeto_de_lei_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto._072.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_073.2023..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_074.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_075.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_de_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_no_077.2023_-_proibicao_banheiros_unissex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/projeto_de_lei_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_lei_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1799/projeto_de_lei_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1818/projeto_de_lei_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_lei_complementar_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_lei_complementar_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_de_lei_complementar_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_de_lei_complementar_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_resolucao_no_001.2023_-_estagios.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_002_de_2023_colaco_convocacao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_003_de_2023_odair_convocacao.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_004_de_2023_odair_informacao.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_005_de_2022_itodos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_006_de_2023_todos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_007_de_2023_colaco.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_008_de_2023_furquim.todos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_009_de_2023_colaco.todos_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_010_de_2023_celia_informacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_013_de_2023_boschetto_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_014_de_2023_isabel_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_015_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_016_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_017_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/988/requrimento_018_de_2023_boschetto_informacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_020_de_2023_celia_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_021_de_2023_isabel_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_023_de_2023_colaco_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_024_de_2023_odair_convocacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_025.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_026_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_027.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/requerimento_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/requerimento_031_de_2023_odair_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/requerimento_032_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/requerimento_033_de_2023_odair_informacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_035.2023_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_036.2023_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_037.2023_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/requerimento_038.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/requerimento_039.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1797/requerimento_n043.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_090_de_2023_boschetto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/555/001.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/556/002.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/557/003.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/558/004.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/559/005.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/560/006.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/561/007.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/562/008.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/563/009.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/564/010.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/565/011.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/566/012.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/567/013.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/568/014.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/569/015.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/571/016.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/572/017.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/573/018.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/577/019.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/578/020.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/579/021.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/580/022.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/581/023.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/582/024.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/587/025.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/588/026.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/589/027.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/590/028.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/591/029.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/592/030.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/593/031.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/594/032.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/595/033.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/596/034.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/597/035.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/598/036.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/599/037.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/600/038.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/601/039.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/602/040.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/603/041.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/604/042.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/605/043.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/606/044.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/607/045.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/608/046.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/609/047.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/610/048.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_049_de_2023_colacotodos.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/614/050.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/615/051.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/616/052.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/617/053.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/618/054.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/619/055.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/620/056.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/621/057.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/622/058.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/623/059.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/628/060.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/629/061.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/630/062.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/631/063.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/632/064.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/633/065.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/634/066.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/635/067.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/636/068.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/640/069.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/641/070.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/642/071.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/643/072.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/644/073.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/645/074.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/651/075.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/652/076.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/653/077.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/655/078.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/660/079.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/661/080.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/662/081.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/663/082.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/664/083.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/665/084.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/666/085.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/667/086.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/668/087.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/670/088.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/671/089.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/673/090.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/680/091.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/681/092.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/682/093.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/683/094.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/689/095.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/690/096.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/693/097.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/694/098.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/695/099.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/696/100.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/697/101.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/698/102.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/699/103.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/700/104.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/703/105.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/706/106.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/707/107.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/708/108.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/709/109.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/710/110.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/711/111.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/712/112.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/715/113.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/811/114.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/812/115.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/813/116.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/814/117.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/815/118.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/816/119.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/856/120.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/857/121.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/858/122.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/978/123.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/979/124.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/980/125.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/981/126.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/983/127.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/986/128.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/987/129.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_130_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_131_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_132_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_133_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_134_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/135.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/136.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/137.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/138.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/139.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/140.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/141.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/142.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/143.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/144.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/145.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/146.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/147.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/148.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/149.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_150_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_151_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_152_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_153_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_154_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_155_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_156_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_157_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_158_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_159_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_160_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_161_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_162_de_2023_colaco.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_163_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_164_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_165_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_166_de_2023_isabel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_168_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_169_de_2023_deco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_170_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_171_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_172_de_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_173_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/indiacacao_no_174.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_175_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_176_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_177_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_178_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_180_de_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_181_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_182_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_183_de_2023_odair.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_184_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_185_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_186_de_2023_josias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_187_de_2023_josias.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_188_de_2023__boschetto_e_josias.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_189_de_2023_furquim.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_190_de_2023__boschetto.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_191_de_2023_celia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_200.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_201.2023_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_202.2023_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_203.2023_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_204.2023_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_205.2023_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_206.2023_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_207.2023_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_208.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_209.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_210.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_211.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_212.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_213.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_214.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_215.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_216.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_217.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_218.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_219.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_220.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_221.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_222.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_223.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_224.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_225.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_226.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_227.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_228.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_229.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_230.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/indicacao_231.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_232.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_254.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_255.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_256.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_257.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_258.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_259.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_260.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_261.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_262.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_263.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_modificativa_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/emenda_modificativa_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_modificativa_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/emendas_modiicativa_nos_027_028_e_029.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/657/resolucao_n_001.2023_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/parecer_juridico_no_002.2023_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_juridico_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_juridico_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_juridico_020.2023_ao_plo_019.2023_-_programa_de_enfrentamento_a_violencia_contra_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_juridico_022.2023_ao_plo_021.2023_-_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_juridico_023.2023_ao_plo_022.2023_-_revoga_concessao_terreno_start-up_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_juridico_025.2023_ao_plo_024.2023_-_piso_salarial_servidores_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_juridico_026.2023_aos_plo_025_026_028_e_029.2023_-_reposicao_inflacionaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_juridico_027.2023_aos_plo_027_e_030.2023_-_auxilio_alimentacao_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/parecer_juridico_066.2023_ao_plo_068.2023_-_permuta_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/parecer_juridico_068.2023_ao_plo_071.2023_-_altera_ldo_2024_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/parecer_juridico_no_001_referente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_juridico_no_005.2023_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/parecer_juridico_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/parecer_juridico_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/parecer_juridico_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/parecer_juridico_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/parecer_juridico_055.2023_ao_plo_056.2023_-_altera_estrutura_organizacional_ok.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/parecer_juridico_056.2023_ao_plo_058.2023_-_adiantamento_13_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1722/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/parecer_juridico_063.2023_ao_plo_065.2023_-_revogacao_concessao_terreno_aci_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/parecer_juridico_064.2023_ao_plo_066.2023_-_autoriza_operacao_de_credito_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_juridico_065.2023_ao_plo_067.2023_-_altera_lei_taxi_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1719/parecer_juridico_058.2023_ao_plo_060.2023_-_gratuidade_transporte_60_anos_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/parecer_no_001_leg_refeente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/parecer_no_002_leg_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/parecer_no_003_leg_referente_ao_pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/parecer_n_o_005_leg_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_no_026_leg_a_emenda_mod._005.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/parecer_no_027_leg_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/parecer_no_028_leg_referente_ao_projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_no_034_leg_referente_ao_projeto_de_lei_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/parecer_no_036_leg_referente_ao_projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/parecer_no_037_leg_referente_ao_projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1612/parecer_no_038_leg_referente_ao_projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/parecer_no_039_leg_referente_ao_projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/parecer_no_046_leg_referente_ao_projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_comissao_legislacao_justica_e_redacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_no_050_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_no_051_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_no_053_leg_referente_ao_projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/parecer_no_055_leg_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/parecer_no_056_comissao_legislacao_justica_e_redacao.pdf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/parecer_no_057_referente_ao_pl._029.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/parecer_no_058_referente_ao_pl._no_030.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/parecer_no_066_fin_referene_ao_projeto_de_lei_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_no_069_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_no_071_comissao_de_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_no_072_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/parecer_no_073_referente_ao_pl._no_033.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_no_074_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_no_075_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_079_referente_ao_pl._no_032.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/parecer_no_082_referente_pl._no_036.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_no_084.2023_referente_ao_pl._no_037.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/parecer_no_087_leg_referente_ao_pl_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_no_090_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_no_091_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_no_093_comissao_legislacoa_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_no_094_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_101.2023_legislacao_e_agricultura_pl_043.2023_sim.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_no_102_leg_referente_ao_pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_103.2023_legislacao_pl_046.2023_cria_fundo_dppm.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/parcer_no_092_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/parecer_no_047_comissao_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/parecer_no_004_leg_referente_ao_pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/parecer_no_115_leg_referente_ao_pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/parecer_no_110_leg_referente_ao_pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/parecer_no_111_leg_referente_ao_pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/parecer_no_116_leg_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/parecer_no_117_leg_referente_ao_pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/parecer_no_118_leg_referente_ao_pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/parecer_no_119_leg_referente_ao_pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/parecer_no_124_leg_referente_ao_pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/parecer_no_126_leg_referente_ao_pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/parecer_no_130_leg_referente_ao_pl_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1720/parecer_no_131_leg_referente_ao_pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/parecer_no_132_leg_referente_ao_pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_no_144_leg_referente_ao_pl_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/parecer_no_145_leg_referente_ao_pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_no_148_leg_referente_ao_pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/parecer_no_150_leg_referente_ao_pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/parecer_no_152_leg_referente_ao_pl__no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/parecer_no_156_leg_referente_ao_pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/parecer_no_160_leg_referente_ao_pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_no_162_leg_referente_ao_pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_no_163_leg_referente_ao_plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1785/parecer_no_158_leg_referente_ao_pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1798/parecer_no_167_leg_referente_ao_pl_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_no_076_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/parecer_no_008_fin_refeente_ao_pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/parecer_no_009_fin_referente_ao_pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/parecer_no_010_fin_referente_ao_pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_no_012_fin_referente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_no_029_fin_referente_ao_projeto_de_lei_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/parecer_no_030_fin_referente_ao_projeto_de_lei_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/parecer_no_040_fin__referente_ao_projeto_de_lei_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/parecer_no_041_fin_referente_ao_projeto_de_lei_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/parecer_no_042_fin_referente_ao_projeto_de_lei_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_no_043_fin_referente_ao_projeto_de_lei_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/parecer_no_048_fin_referente_ao_projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_no_059.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_no_060_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_no_061_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_no_063_fin_referente_ao_projeto_de_lei_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/parecer_no_065_fin_referente_ao_projeto_de_lei_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_no_067_referente_ao_pl._029.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/parecer_no_068_referente_ao_pl._030.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_no_070_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/parecer_no_075_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_no_076_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/parecer_no_077_referente_ao_pl._no_077.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_no_078_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_no_088.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/parecer_no_083_referente_ao_pl._no_036.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/parecer_no_085_referente_pl._no_037.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/parecer_no_088.2023_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_no_089.2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/parecer_no_095_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_no_096_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_no_097_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_no_098_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_no_099_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_100.2023_financas_pl_034.2023_permissao_de_uso_passeios_publicos.doc_timbrado_ok.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_104.2023_financas_pl_043.2023_sim.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_no_105_fin_referente_ao_pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_106.2023_financas_pl_046.2023_cria_fundo_dppm.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/parecer_no_011_fin_referente_ao_pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/parecer_no_120_fin_refernte_ao_pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/paecer_no_112_fin_referente_ao_pl_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/parecer_no_113_fin_referente_ao_pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/parecer_no_114_fin_referente_ao_pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/parecer_no_121_fin_referente_ao_pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/parecer_no_122_fin_referente_ao_pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/parecer_no_123_fin_referente_ao_pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/parecer_no_125_fin_referente_ao_pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/parecer_no_128_fin_referente_ao_pl_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/parecer_no_129_fin_referente_ao_pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/parecer_no_136_fin_referente_ao_pl_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1721/parecer_no_137_fin_referente_ao_pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/parecer_no_138_fin_referente_ao_pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/parecer_no_139_leg_referente_ao_pl_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/parecer_no_146_fin_referente_ao_pl__no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/parecer_no_147_fin_referente_ao_pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_no_149_fin_referente_ao_pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/parecer_no_151_fin_referente_ao_pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/parecer_no_153_fin_referente_ao_pl_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/parecer_no_154_fin_referente_ao_pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/parecer_no_157_leg_referente_ao_pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/parecer_no_161_fin_referente_ao_pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_no_165_fin_referente_ao_plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1786/parecer_no_159_fin_referente_ao_pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1788/parecer_no_164_fin_referente_ao_pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1816/parecer_no_169_fin_referente_ao_pl_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/edital_de_convocacao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_no_022_agri_ind_e_comer_refeente_ao_projeto_de_lei_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1807/emenda_parlamentar_individul_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1808/emenda_parlamentar_individul_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1809/emenda_parlamentar_individul_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1810/emenda_parlamentar_individul_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1811/emenda_parlamentar_individul_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1812/emenda_parlamentar_individul_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1813/emenda_parlamentar_individul_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1814/emenda_parlamentar_individul_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2023/1815/emenda_parlamentar_individul_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H583"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>