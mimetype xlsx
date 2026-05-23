--- v0 (2026-01-29)
+++ v1 (2026-05-23)
@@ -54,3759 +54,3759 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_decreto_legislativo_01.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_decreto_legislativo_01.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 01/2024, Aprova as Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Furquim (PL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/projeto_de_lei_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/projeto_de_lei_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2024, Reconhece no âmbito do Município de Rio Negro, o "cordão de girassol" como instrumento auxiliar de orientação para identificação de pessoas com deficiência não visível.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2024, Dispõe sobre a “Política Municipal de apoio à agricultura urbana e periurbana” no âmbito do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_no_003.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2024, Dispõe sobre alterações na Lei nº 3.211, de 15 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_no_004.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2024, Disciplina a opção de que trata o §16 do art.40 da Constituição Federal, para os servidores que ingressaram no serviço público anteriormente à data de vigência do Regime de Previdência Complementar, e o aporte especial devido aos servidores que tenham exercido essa opção.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_lei_no_005.2024_c..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_lei_no_005.2024_c..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2024, Autoriza o Chefe do Poder Executivo a repassar, nos termos da Lei Federal nº 14.434, de 4 de agosto de 2022, os recursos provenientes da União para complementação da remuneração do enfermeiro, do técnico de enfermagem do auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_no_006.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2024, Dispõe sobre alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_no_007.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2024, Dispõe sobre o Plano de Amortização para o Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Rio Negro, e revoga a Lei nº 2.496, de 19 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_no_008.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_no_008.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2024, Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1908/projeto_de_lei_no_009.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1908/projeto_de_lei_no_009.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2024, Dispõe sobre alterações na Lei Municipal nº 2414, de 4 de abril de 2014, que cria o Programa de Apadrinhamento Afetivo da cidade de Rio Negro - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_010.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2024, Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no consórcio.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_no_011.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_no_011.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2024, Dispõe sobre o “Novo Programa Incubador a Empresarial”, e dá outras providências.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1944/projeto_de_lei_no_012.2024_-_premio_mulher_destaque.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1944/projeto_de_lei_no_012.2024_-_premio_mulher_destaque.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2024, Institui o Prêmio “Mulher Destaque” no Município de Rio Negro / PR e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_no_013.2024_autoriza_a_cessao_funcional_de_servidor_conforme_especifica.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_no_013.2024_autoriza_a_cessao_funcional_de_servidor_conforme_especifica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2024, Autoriza a Cessão Funcional de servidor conforme especifica.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_de_lei_no_014.2024_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a._e_da_outras_providencias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_de_lei_no_014.2024_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a._e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2024, Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_015.2024__dispoe_sobre_as_diretrizes_orcamentarias_para_o_ano_de_2025_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_015.2024__dispoe_sobre_as_diretrizes_orcamentarias_para_o_ano_de_2025_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2024, Dispõe sobre as Diretrizes Orçamentárias para o ano de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_no_016.2024institui_o_domicilio_eletronico_do.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_no_016.2024institui_o_domicilio_eletronico_do.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2024, Institui o Domicílio Eletrônico do Contribuinte - DEC, dos contribuintes tributários no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2024, Institui no âmbito do município de Rio Negro o pagamento do Programa de Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS, nos termos da Portaria n° 960, de 17 de julho de 2023, do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_no_018.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_no_018.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_no_019.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_no_019.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2024,  Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1976/projeto_de_lei_no_020.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1976/projeto_de_lei_no_020.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2023, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_no_021.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_no_021.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2023, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_no_022.2024_dispoe_sobre_alteracao_na_lei_no_3352_de_4_de_abril_de_2024_conforme_especifica.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_no_022.2024_dispoe_sobre_alteracao_na_lei_no_3352_de_4_de_abril_de_2024_conforme_especifica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2024, Dispõe sobre alteração na Lei nº 3352, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_no_023.2024_cria_o_fundo_municipal_de_saneamento_basico_e_ambiental_-_fmsba.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_no_023.2024_cria_o_fundo_municipal_de_saneamento_basico_e_ambiental_-_fmsba.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2024, Cria o Fundo Municipal de Saneamento Básico e Ambiental - FMSBA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1995/pl_24_.2025maio_laranja.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1995/pl_24_.2025maio_laranja.docx_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2024, Altera a Lei Municipal nº 3.272, de 24 de março 2023, para inclusão das Políticas e os Fundos Municipais de Saneamento Básico e Ambiental, e Bem Estar Animal dentre as competências do Conselho Municipal de Meio Ambiente - CMMA.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_no_025.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_no_025.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2024, Dispõe sobre a concessão de reposição salarial, conforme especifica.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_no_026.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_no_026.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2024, Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1998/projeto_de_lei_no_027.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1998/projeto_de_lei_no_027.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 027/2024, Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1999/projeto_de_lei_no_028.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1999/projeto_de_lei_no_028.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 028/2024, Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2000/projeto_de_lei_no_029.2024_-_reposicao_servidores_camara_462.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2000/projeto_de_lei_no_029.2024_-_reposicao_servidores_camara_462.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2024, Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2002/projeto_de_lei_no_031.2024_-_vale_alimentacao_camara_47000.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2002/projeto_de_lei_no_031.2024_-_vale_alimentacao_camara_47000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2024, Dispõe sobre o auxílio-alimentação para os servidores da Câmara Municipal de Rio Negro - paraná".</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_032.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2024, Dispõe sobre alterações na Lei Municipal nº 3349, de 27 de março de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_033.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_033.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2024, Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes do cargo de Fisioterapeuta, conforme especifica.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_034.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 034/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_035.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_035.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_036.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_036.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2113/projeto_de_lei_no_037.2024_-_dia_de_seguranca_do_paciente.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2113/projeto_de_lei_no_037.2024_-_dia_de_seguranca_do_paciente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2024, Inclui no Calendário Oficial de Eventos e Datas comemorativas do Município de Rio Negro/PR o dia de Segurança do Paciente.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no_038.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no_038.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no_039.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no_039.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_040.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_040.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_041.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_041.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 041/2024, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_042.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_042.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 042/2024, Institui o Programa Municipal de Regularização Fundiária de áreas Industriais do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2146/projeto_de_lei_no_043.2024_-_laudo_diabetes.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2146/projeto_de_lei_no_043.2024_-_laudo_diabetes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043/2024, Dispõe sobre a fixação do prazo de validade indeterminado do laudo médico que atesta o diabetes mellitus tipo 1 (DM1), no âmbito do Município de Rio Negro / PR.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_044.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2024, Dispõe sobre alterações na Lei Municipal nº 3175, de 8 de dezembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_lei_no_045.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_lei_no_045.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 045/2024, Dispõe sobre a revogação da Lei Municipal nº 3116, de 17 de março de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_046.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_046.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2024, Institui a Licença Remunerada Maria da Penha às vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_047.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_047.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_no_048.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_no_048.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 048/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_no_049.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_no_049.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 049/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_050.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_050.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 050/2024, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_no_051.2024_-__altera_lei_1326.2002_-_cip.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_no_051.2024_-__altera_lei_1326.2002_-_cip.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 051/2024, Dispõe sobre a alteração da Lei Municipal nº. 1.326, de 26 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_052.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_052.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 052/2024, Dispõe sobre alteração do anexo I da Lei nº 3353, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_053.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_053.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2577, de 1º de outubro de 2015, confirma especifica.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_054.2024_-_dia_de_luxemburgo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_054.2024_-_dia_de_luxemburgo.pdf</t>
   </si>
   <si>
     <t>Institui o dia 23 de junho como o Dia Municipal de Luxemburgo no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_055.2024_dispoe_sobre_a_revogacao_da.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_055.2024_dispoe_sobre_a_revogacao_da.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 055/2024, Dispõe sobre a revogação da Lei nº 1537, de 14 de julho de 2005, conforme especifica.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_no_056.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_no_056.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 056/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_lei_no_057.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_lei_no_057.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 057/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_lei_no_058.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_lei_no_058.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 058/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_no_059.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_no_059.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 059/2024, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_lei_no_060.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_lei_no_060.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 060/2024, Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_lei_no_061.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_lei_no_061.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 061/2024, Dispõe sobre alterações na Lei nº 3385, de 8 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025, nos Anexos I e II, demais Anexos e Demonstrativos.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/projeto_de_lei_no_063.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/projeto_de_lei_no_063.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 063/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/projeto_de_lei_no_064.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/projeto_de_lei_no_064.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 064/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/projeto_de_lei_no_065.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/projeto_de_lei_no_065.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 065/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_066.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_066.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 066/2024, Dispõe sobre autorização de Concessão de Direito Real de Uso com Encargos, de área pertencente ao patrimônio público municipal a Associação de Moradores e Amigos Três Bairros, conforme especifica.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Legislativo Municipal - LM</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/projeto_de_lei_no_069.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/projeto_de_lei_no_069.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 069/2024, Confere a Comenda da Ordem do Brasão Municipal ao Ilustríssimo Senhor Wilson Bley Lipski.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/projeto_de_lei_no_070.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/projeto_de_lei_no_070.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 070/2024, Confere o Título de Cidadão Honorário ao Ilustríssimo Senhor Doutor Deltan Martinazzo Dallagnol.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/encaminhamento_ao_juridico_referente_ao_pl_no_071.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/encaminhamento_ao_juridico_referente_ao_pl_no_071.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 071/2024, Confere o Título de Cidadão Honorário ao Ilustríssimo Senhor Ten. Cel. Daniel Longhi Canéppele.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/projeto_de_lei_no_072.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/projeto_de_lei_no_072.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 072/2024, Confere o Título de Cidadão Honorário ao Excelentíssimo Senhor Luciano Ducci.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/projeto_de_lei_no_073.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/projeto_de_lei_no_073.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 073/2024, Confere a Honraria de Empreendedor do Ano ao Senhor Fábio Espíndola Izidoro.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/projeto_de_lei_074.2024_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/projeto_de_lei_074.2024_1.pdf</t>
   </si>
   <si>
     <t>Ofício n° 150/2024, o qual encaminha o Projeto de Lei n° 074/2024 respectivamente.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/projeto_de_lei_no_075.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/projeto_de_lei_no_075.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 075/2024, Dispõe sobre alteração na Lei nº 3341, de 8 de dezembro de 2023, conforme especifica.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_no_076.2024_-_altera_lei_adiantamento_despesas_motoristas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_no_076.2024_-_altera_lei_adiantamento_despesas_motoristas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 076/2024, Dispõe sobre alterações na Lei nº 2577, de 1º de outubro de 2015, confirma especifica.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/projeto_de_lei_no_077.2024_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/projeto_de_lei_no_077.2024_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 077/2024, Dispõe sobre alterações na Lei nº 1318, de 05 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_no_078.2024_-_rio_negro_rosa_de_janeiro_a_janeiro.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_no_078.2024_-_rio_negro_rosa_de_janeiro_a_janeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 078/2024, Institui o Programa Municipal “Rio Negro é rosa de janeiro a janeiro”, com foco na facilitação de acesso às usuárias do município para rastreamento de câncer de colo de útero e mama, e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/projeto_de_lei_no_079.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/projeto_de_lei_no_079.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 079/2024, Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/projeto_de_lei_no_080.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/projeto_de_lei_no_080.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 080/2024, Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/projeto_de_lei_no_081.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/projeto_de_lei_no_081.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 081/2024, Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/projeto_de_lei_no_082.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/projeto_de_lei_no_082.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 082/2024, Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_complementar_no_001.2024_-_altera_lc_45_codigo_de_posturas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_complementar_no_001.2024_-_altera_lc_45_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2024, Dispõe sobre alteração na Lei complementar nº 45, de 19 de janeiro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_complementar_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_complementar_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2024, Dispõe sobre alteração na Lei Complementar Municipal nº 45, de 19 de janeiro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_complementar_no_003.2024_autoriza_o_executivo_municipal_a_atualizar_o_valor_venal_dos_imoveis_do_municipio_para_lancamento_do_imposto_sobre_a_propriedade_predial_e_territorial_urbana_-_iptu_-_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_complementar_no_003.2024_autoriza_o_executivo_municipal_a_atualizar_o_valor_venal_dos_imoveis_do_municipio_para_lancamento_do_imposto_sobre_a_propriedade_predial_e_territorial_urbana_-_iptu_-_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2024, Autoriza o Executivo municipal a atualizar o valor venal dos imóveis do município para lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU – 2025.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/projeto_de_lei_complementar_no_004.2024_altera_o_anexo_iv_da_lei_municipal_no_1139_de_24_de_dezembro_de_1998_que_instituiu_o_codigo_tributario_do_municipio_de_rio_negro..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/projeto_de_lei_complementar_no_004.2024_altera_o_anexo_iv_da_lei_municipal_no_1139_de_24_de_dezembro_de_1998_que_instituiu_o_codigo_tributario_do_municipio_de_rio_negro..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2024, Altera o anexo IV, da Lei Municipal nº 1139, de 24 de dezembro de 1998, que instituiu o Código Tributário do Município de Rio Negro.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_no_001.2024_-_institui_interprete_de_libras..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_no_001.2024_-_institui_interprete_de_libras..pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2024, Institui a tradução simultânea, através da Língua Brasileira de Sinais (Libras), dos trabalhos parlamentares nas sessões da Câmara Municipal de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2072/proposta_de_emenda_a_lei_organica_001.2024_-_emendas_individuais_impositivas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2072/proposta_de_emenda_a_lei_organica_001.2024_-_emendas_individuais_impositivas.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 001/2024, Altera o §1º e inciso I, do §2º, do artigo 126-A, da Lei Orgânica do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/requerimento_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/requerimento_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Subtenente Sergio Rodrigo da Costa Pires.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/requerimento_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/requerimento_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" aos atletas da Secretaria Municipal de Esporte e Lazer de Rio Negro.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS” à Professora Cristiane Carvalho.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" a Delegada Maiara Kasmirski.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/requerimento_no_05.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/requerimento_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" à Panificadora e Confeitaria Requinte.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/requerimento_no_006.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/requerimento_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" à Empresa Unidade de Diagnóstico por Imagem Kirchoff Ltda. – CLÍNICA UNIMAGE.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/requerimento_no_007.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/requerimento_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Informações.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1911/requerimento_008.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1911/requerimento_008.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informação.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1912/requerimento_09.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1912/requerimento_09.2024.pdf</t>
   </si>
   <si>
     <t>Requerer a Mesa Diretora autorização para utilização do Plenário desta Casa de Leis, para realização de Sessão Especial da Procuradoria da Mulher para entrega de Certificados à Mulheres Destaque.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1913/requerimento_010.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1913/requerimento_010.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" à Mulheres Destaque.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1969/requerimento_011.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1969/requerimento_011.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_012.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_012.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao 5º Regimento de Carros de Combate.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1991/requerimento_no_013.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1991/requerimento_no_013.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" à FEIRA DA LUA, pelos seus 20 anos de fundação.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1992/requerimento_no_014.2024.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2024/requerimento_no_015.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1992/requerimento_no_014.2024.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2024/requerimento_no_015.2024.pdf</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>João Pedro de Amorim (PP)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2084/requerimento_no_016.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2084/requerimento_no_016.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Sr. Sandro Kohbeck, proprietário da Panificadora Nega Maluca.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2094/requerimento_no_017.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2094/requerimento_no_017.2024.pdf</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2095/requerimento_no_018.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2095/requerimento_no_018.2024.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos à Comunidade Evangélica de   Confissão Luterana do Brasil de Rio Negro.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2096/requerimento_no_019.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2096/requerimento_no_019.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" aos alunos do Colégio Estadual Alvino Schelbauer.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2115/requerimento_no_020.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2115/requerimento_no_020.2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" aos alunos dos Colégios Estaduais Presidente Caetano Munhoz da Rocha, Barão de Antonina, Inácio Schelbauer e Colégio Agrícola Lysímaco Ferreira da Costa.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_021.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_021.2024.pdf</t>
   </si>
   <si>
     <t>Processo de Sindicância.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_no_022.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_no_022.2024.pdf</t>
   </si>
   <si>
     <t>Convocar o Secretário Municipal de Saúde para prestar informações sobre o funcionamento das vagas de UTI para o Município de Rio Negro.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E    CONGRATULAÇÕES ao aluno Nicolas  Nentwig de Camargo, do Colégio Estadual Alvino Schelbauer.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_no_024.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_no_024.2024.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E    CONGRATULAÇÕES à aluna Thauany Cristiny Nunes de Andrade e ao aluno Vinícius Maciel Maurer do Colégio Estadual Barão de Antonina.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>Luis Boschetto (PSDB)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no_025.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no_025.2024.pdf</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no_026.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no_026.2024.pdf</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>Josias Tomaz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no_028.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no_028.2024.pdf</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no_029.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no_029.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Professor Drojildo.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_030.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_030.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos à CELESC.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no_031.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no_031.2024.pdf</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_032.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Colégio Estadual Cívico Militar Doutor Ovande do Amaral.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no_034.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Convocação.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/requerimento_no_035.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/requerimento_no_035.2024.pdf</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no_036.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no_036.2024.pdf</t>
   </si>
   <si>
     <t>“Requer Moção de Aplausos à Professora Gislania Hack Ruthes”</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_037.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_037.2024.pdf</t>
   </si>
   <si>
     <t>Requer “VOTOS DE LOUVOR E CONGRATULAÇÕES à aluna do Centro Estadual de Educação Profissional Lysimaco Ferreira da Costa, Tijuco Preto.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_038.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_038.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Senhor Pedro Oliveira Braz Filho, por seus mais de 20 anos de serviços voluntários no Cemitério da Fazendinha.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_039.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_039.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" ao Padre Carlos Alberto Pinto da Silva, por sua trajetória de serviço e dedicação à comunidade e causas sociais.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_040.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_040.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E CONGRATULAÇÕES" à Banda Marcial do Colégio Estadual Barão de Antonina.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no_041.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no_041.2024.pdf</t>
   </si>
   <si>
     <t>Requer "VOTOS DE LOUVOR E   CONGRATULAÇÕES" ao aluno Gabriel Keskoski Batista Soares e à Professora Silvana Leite pelo destaque na 29ª edição do Programa Agrinho.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no_042.2024_joao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no_042.2024_joao.pdf</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Placa Indicativa</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Alargamento e construção de calçadas.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_003.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Demarcação para embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/indicacao_no_004.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/indicacao_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Cobertura e colocação de bancos no Posto de Saúde Ayres Hirt.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_005.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_006.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Implementação de ondulações transversais de trânsito.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/indicacao_no_007.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/indicacao_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Dedetização e implementação de bocas de lobo inteligente.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no_008.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no_008.2024.pdf</t>
   </si>
   <si>
     <t>Reduzir os riscos de deslizamentos em encostas nas áreas urbanas.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no_009.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no_009.2024.pdf</t>
   </si>
   <si>
     <t>Meio Ambiente</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no_010.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Pontos de embarque e desembarque.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Programa Lixo Zero.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/indicacao_no_012.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/indicacao_no_012.2024.pdf</t>
   </si>
   <si>
     <t>Implementação de assinatura eletrônica para os trâmites processuais da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/indicacao_no_013.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/indicacao_no_013.2024.pdf</t>
   </si>
   <si>
     <t>Isenção do IPTU sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves ou que tenham dependentes nessa condição.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/indicacao_no_014.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/indicacao_no_014.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização de Quadra de Areia Pública.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/indicacao_no_015.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/indicacao_no_015.2024.pdf</t>
   </si>
   <si>
     <t>Fornecimento de alimentos adequados para alunos da rede municipal com restrições alimentares comprovadas por laudo, garantindo que o cardápio seja igual para todos os estudantes.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/indicacao_no_016.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/indicacao_no_016.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Creche Municipal para Idoso.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>Dayara Jurkewicz</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/indicacao_no_017.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/indicacao_no_017.2024.pdf</t>
   </si>
   <si>
     <t>Melhoria na Sinalização e Segurança da Ponte da Roseira.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_018.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_018.2024.pdf</t>
   </si>
   <si>
     <t>Pintura de Faixa Amarela na Rua Camarista Carlos Schneider, em Frente à Oficina Megacar.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/indicacao_no_019.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/indicacao_no_019.2024.pdf</t>
   </si>
   <si>
     <t>Construção de Passagem para Pedestres no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/indicacao_no_020.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/indicacao_no_020.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Infraestrutura no Parque Esportivo Maximiano Pfeffer.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_021.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_021.2024.pdf</t>
   </si>
   <si>
     <t>Implementação de Pintura de Faixa de Área de Conflito de Trânsito.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_022.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_022.2024.pdf</t>
   </si>
   <si>
     <t>Concessão de subsídio para a Entidade responsável pela coleta de materiais recicláveis.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_023.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_023.2024.pdf</t>
   </si>
   <si>
     <t>Criação de Estacionamento para Motos em Frente à Loja Brasil Moto Peças.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_024.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_024.2024.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua Próximo à Rua José Krajewski, no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_025.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_025.2024.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_026.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_026.2024.pdf</t>
   </si>
   <si>
     <t>Alteração na Emenda Parlamentar Individual.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/indicacao_no_027.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/indicacao_no_027.2024.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas de Segurança para pedestres.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/indicacao_no_028.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/indicacao_no_028.2024.pdf</t>
   </si>
   <si>
     <t>Designação de Agente de Saúde.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_029.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_029.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Poço Artesiano na Localidade da Areia Fina.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_030.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_030.2024.pdf</t>
   </si>
   <si>
     <t>Micro-ônibus exclusivo para a Escola Paulino Valério, na Localidade do Lençol.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_031.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_031.2024.pdf</t>
   </si>
   <si>
     <t>Revisão do Plano de Carreira dos Professores do Município.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_032.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Obras públicas na extensão da Rua Ernesto Sabóia.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_033.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_033.2024.pdf</t>
   </si>
   <si>
     <t>Reforma e implantação de brinquedos na Praça Isauro Seidel.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_034.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Programa Estadual   Parques Urbanos.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/indicacao_no_035.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/indicacao_no_035.2024.pdf</t>
   </si>
   <si>
     <t>Equipe permanente para  manutenção do Parque Ecoturístico São Luis de Tolosa.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/indicacao_no_036.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/indicacao_no_036.2024.pdf</t>
   </si>
   <si>
     <t>Kits de lanche para pacientes em condução para consultas em Curitiba.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>Instalação de Ponto de Ônibus em Frente ao Posto Fronteira, na Avenida Afonso Petschow.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no_038.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no_038.2024.pdf</t>
   </si>
   <si>
     <t>Transformação de Ruas para preferencial.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/indicacao_no_039.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/indicacao_no_039.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos de segurança.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/indicacao_no_040.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/indicacao_no_040.2024.pdf</t>
   </si>
   <si>
     <t>Cordões de Girassóis e Cordões Quebra-Cabeças.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_041.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_041.2024.pdf</t>
   </si>
   <si>
     <t>Regulamentação de vagas de estacionamento de transporte escolar.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_042.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_042.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias nas instalações do Abrigo Judicial de Cães.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_043.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_043.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa elevada para pedestres, recolocação de tartarugas para controle de velocidade e colocação de lombada.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_044.2024.pdf</t>
   </si>
   <si>
     <t>Manilhamento e empedramento em frente à caixa d'água e à residência do Sr. Paulo Ferreira Terres, na estrada principal da Fazendinha.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_045.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_045.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício à Autopista Planalto Sul S/A.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_046.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_046.2024.pdf</t>
   </si>
   <si>
     <t>Implantação do Protocolo do PediaSuit no Município.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_047.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_047.2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento na Estrada Principal que dá acesso à Localidade de Barra Grande.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>Marcelo Wotroba (UNIÃO BRASIL)</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_048.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_048.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício à Deputada Estadual Flávia Francischini.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_049.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_049.2024.pdf</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_050.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_050.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no trânsito.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_051.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_051.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no Parque do Seminário.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no_052.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no_052.2024.pdf</t>
   </si>
   <si>
     <t>Reorganização do estacionamento na Rua João Vieira Ribas.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_053.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_053.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Segurança.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_054.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_054.2024.pdf</t>
   </si>
   <si>
     <t>Reintegração de carrinheiros desempregados.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_055.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_055.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lazer para pessoas acamadas ou cadeirantes.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_056.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_056.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização do Jardim “Anjo de Hamburgo”.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_057.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_057.2024.pdf</t>
   </si>
   <si>
     <t>Reforma do Portal da Cidade.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1920/indicacao_no_058.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1920/indicacao_no_058.2024.pdf</t>
   </si>
   <si>
     <t>Conserto de Relógio.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1921/indicacao_no_059.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1921/indicacao_no_059.2024.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública na Localidade da Roseira.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_060.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_060.2024.pdf</t>
   </si>
   <si>
     <t>Manutenção na Passarela da Rua Camarista João Hirt.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_061.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_061.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza/Roçada na Rua Frei Eraldo Maria, no Bairro Alto.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1927/indicacao_no_062.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1927/indicacao_no_062.2024.pdf</t>
   </si>
   <si>
     <t>Realização de Estudos para Avaliação da Segurança da Ponte da Roseira.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_063.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_063.2024.pdf</t>
   </si>
   <si>
     <t>Realização de Estudos para Avaliação da Segurança da Ponte do Benedito.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1929/indicacao_no_064.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1929/indicacao_no_064.2024.pdf</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1930/indicacao_no_065.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1930/indicacao_no_065.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de correção para elevação de Rede Elétrica.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_066.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_066.2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_067.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_067.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de ofício à Deputada Estadual Flávia Francischini e ao Deputado Federal Felipe Francischini</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_068.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_068.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza/Roçada das Ruas na Vila Paraíso.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>Preservação Patrimônio Histórico e Cultural de Rio Negro.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no_070.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no_070.2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica na Rua João Alípio, no Bairro Alto.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>Placa indicativa e lombada na Rua José Jaime Ruthes, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>Instalação de Academia ao Ar Livre, na Rua João Alfredo Kuhl, no Bairro Alto.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica nas Ruas Adolfo Wolf e Marcirio Tadeu Fernandes, no Bairro Vila Zelinda.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>Manilhamento na Localidade da Fazendinha II.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>Reavaliação dos cadastros das vítimas afetadas pela enchente.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_no_076.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_no_076.2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e material fresado na Rua João Herzer, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_no_077.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_no_077.2024.pdf</t>
   </si>
   <si>
     <t>Material Fresado na Rua Henrique Lazarine.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_no_078.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_no_078.2024.pdf</t>
   </si>
   <si>
     <t>Causa Animal.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>Implementação de abastecimento de água encanada na Localidade dos Queimados.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_no_080.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_no_080.2024.pdf</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_no_081.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_no_081.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício ao Governador do Estado do Paraná.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_no_082.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_no_082.2024.pdf</t>
   </si>
   <si>
     <t>Placas de acordo com as normas de trânsito.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_no_083.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_no_083.2024.pdf</t>
   </si>
   <si>
     <t>Colocação de Palitos na Esquina da Rua Ignácio Schelbauer com a Rua Zigmundo Faszank.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_no_084.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_no_084.2024.pdf</t>
   </si>
   <si>
     <t>Lombadas ao longo da Rua Ignácio Schelbauer, travessa com a Rua Zigmundo Faszank.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_no_085.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_no_085.2024.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Leonidas Madeira.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_no_086.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_no_086.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Portão Eletrônico com Câmera e Rondas da Patrulha Patrimonial na Escola João Braz de Oliveira.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_no_087.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_no_087.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de academia de ginástica ao ar livre e parque infantil na Localidade do Laranjal.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_no_088.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_no_088.2024.pdf</t>
   </si>
   <si>
     <t>Antecipação da Data-base.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_no_089.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_no_089.2024.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Ervino Ernesto Brunkel.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_no_090.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_no_090.2024.pdf</t>
   </si>
   <si>
     <t>Academia ao ar livre.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_no_091.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_no_091.2024.pdf</t>
   </si>
   <si>
     <t>Estudos de viabilidade para Implantação de uma Linha Alternativa de Transporte Público.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_no_092.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_no_092.2024.pdf</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_no_093.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_no_093.2024.pdf</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_no_094.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_no_094.2024.pdf</t>
   </si>
   <si>
     <t>Estudo de alternativas para facilitar o cadastro do CCIR.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_no_095.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_no_095.2024.pdf</t>
   </si>
   <si>
     <t>Placas de orientação.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_no_096.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_no_096.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Praça.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_no_097.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_no_097.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de ponto de ônibus.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_no_098.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_no_098.2024.pdf</t>
   </si>
   <si>
     <t>Placas de Proibido Jogar Lixo.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_no_099.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_no_099.2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_no_100.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_no_100.2024.pdf</t>
   </si>
   <si>
     <t>Tapa buraco.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_no_101.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_no_101.2024.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Carlos Schreiner.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_no_102.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_no_102.2024.pdf</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Convênio entre Munícipios.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_104.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_104.2024.pdf</t>
   </si>
   <si>
     <t>Construção de um parque infantil.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_no_105.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_no_105.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Criação de Fomento para Atender Despesas de Manutenção e Motorista para Van da Rede Feminina de Combate ao Câncer.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2057/indicacao_no_106.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2057/indicacao_no_106.2024.pdf</t>
   </si>
   <si>
     <t>Contratação de um Profissional Ginecologista.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_no_107.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_no_107.2024.pdf</t>
   </si>
   <si>
     <t>Rede coletora de esgoto.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_no_108.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_no_108.2024.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_no_109.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_no_109.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ampliação de paradas para o Transporte Metropolitano.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_no_110.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_no_110.2024.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no_111.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no_111.2024.pdf</t>
   </si>
   <si>
     <t>Readequação dos horários da Linha Metropolitana Y97.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no_112.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no_112.2024.pdf</t>
   </si>
   <si>
     <t>Programa Cinema Gratuito.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_no_113.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_no_113.2024.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública na Pista de Atletismo.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_no_114.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_no_114.2024.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Otto Buch e  da Avenida Afonso Petschow até a Rua José Schelbauer Sobrinho.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_no_115.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_no_115.2024.pdf</t>
   </si>
   <si>
     <t>Conserto de bocas de lobo na Rua Dr. Ovande do Amaral.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_no_116.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_no_116.2024.pdf</t>
   </si>
   <si>
     <t>Processo seletivo, Localidade Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_no_117.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_no_117.2024.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_no_118.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_no_118.2024.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização e pinturas das lombadas, no Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_no_119.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_no_119.2024.pdf</t>
   </si>
   <si>
     <t>Manutenção das Bocas de Lobo.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_no_120.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_no_120.2024.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_no_121.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_no_121.2024.pdf</t>
   </si>
   <si>
     <t>Serviço de Alargamento.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_no_122.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_no_122.2024.pdf</t>
   </si>
   <si>
     <t>Operação Tapa Buraco.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_no_123.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_no_123.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua do Seminário.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_no_124.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_no_124.2024.pdf</t>
   </si>
   <si>
     <t>Construção de  Lombadas.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_no_125.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_no_125.2024.pdf</t>
   </si>
   <si>
     <t>Placas de Identificação.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_no_126.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_no_126.2024.pdf</t>
   </si>
   <si>
     <t>Pedágio Municipal no Bairro Roseira.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_no_127.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_no_127.2024.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_no_128.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_no_128.2024.pdf</t>
   </si>
   <si>
     <t>Terreno para uso Industrial.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_no_129.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_no_129.2024.pdf</t>
   </si>
   <si>
     <t>Curso de capacitação.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_no_130.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_no_130.2024.pdf</t>
   </si>
   <si>
     <t>Obras Públicas.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_no_131.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_no_131.2024.pdf</t>
   </si>
   <si>
     <t>Colocação de lajotas na Rua Francisco Rankel.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_no_132.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_no_132.2024.pdf</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_no_133.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_no_133.2024.pdf</t>
   </si>
   <si>
     <t>Saneamento Básico.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no_134.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no_134.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de reunião entre a Secretaria de Agricultura, Vigilância Sanitária e Ministério Público.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no_135.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no_135.2024.pdf</t>
   </si>
   <si>
     <t>Convênio com Casa de Apoio ou Abrigo Comunitário.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_136.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_136.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeira na Rua Kalil Gemael, próximo ao Posto do PAM.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_137.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_137.2024.pdf</t>
   </si>
   <si>
     <t>Apresentações Itinerantes da Orquestra Sinfônica do Paraná.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no_138.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no_138.2024.pdf</t>
   </si>
   <si>
     <t>Campanha para a entrega do lixo eletrônico.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_no_139.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_no_139.2024.pdf</t>
   </si>
   <si>
     <t>Implementação de Programa de Coleta de Medicamentos Excedentes.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Isenção cobrança de pedágio Bairro Roseira.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_no_141.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_no_141.2024.pdf</t>
   </si>
   <si>
     <t>Mudança de Ponto de Táxi.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_no_142.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_no_142.2024.pdf</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_no_143.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_no_143.2024.pdf</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_144.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_144.2024.pdf</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_no_145.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_no_145.2024.pdf</t>
   </si>
   <si>
     <t>Construção de Parque Infantil.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_no_146.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_no_146.2024.pdf</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_147.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_147.2024.pdf</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_no_148.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_no_148.2024.pdf</t>
   </si>
   <si>
     <t>Capela Mortuária.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_no_149.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_no_149.2024.pdf</t>
   </si>
   <si>
     <t>Revisão geral e conserto do calçamento da Praça Cel. Buarque, Praça da Igreja Bom Jesus.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_150.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_150.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza Urbana.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_151.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_151.2024.pdf</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_152.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_152.2024.pdf</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_no_153.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_no_153.2024.pdf</t>
   </si>
   <si>
     <t>Técnico Agrícola para o Distrito do Lajeado dos Vieiras.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_no_154.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_no_154.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de lixeira na Localidade do Lençol e reformar as existentes.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_no_155.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_no_155.2024.pdf</t>
   </si>
   <si>
     <t>Lombada na Localidade do Matão do Caçador.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_no_156.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_no_156.2024.pdf</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_no_157.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_no_157.2024.pdf</t>
   </si>
   <si>
     <t>Fiscalização da Habilitação dos Profissionais da Santa Casa de Misericórdia de Chavantes.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_no_158.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_no_158.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_no_159.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_no_159.2024.pdf</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_no_160.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_no_160.2024.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_no_161.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_no_161.2024.pdf</t>
   </si>
   <si>
     <t>Conserto de Boca de Lobo.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_no_162.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_no_162.2024.pdf</t>
   </si>
   <si>
     <t>Placa sinalizando apenas parada de ônibus escolar em frente à Escola Duque de Caxias, no Lajeado dos Vieiras.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_no_163.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_no_163.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de um profissional de Educação Física para o Grupo da Terceira Idade na Localidade do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_no_164.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_no_164.2024.pdf</t>
   </si>
   <si>
     <t>Reparo na Praça João Pessoa e melhorias na infraestrutura.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_no_165.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_no_165.2024.pdf</t>
   </si>
   <si>
     <t>Melhoria da segurança e iluminação na Praça Waldemiro Maurer.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_no_166.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_no_166.2024.pdf</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_no_167.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_no_167.2024.pdf</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_no_168.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_no_168.2024.pdf</t>
   </si>
   <si>
     <t>Construção de uma cancha de areia e uma área de lazer com Parque Infantil na Rua Cônego José Henzer, na Vila Paraná.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_no_169.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_no_169.2024.pdf</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_170.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_170.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Toldo, na Escola Rural Municipal Paulino Valério.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_171.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_171.2024.pdf</t>
   </si>
   <si>
     <t>Homenagem Complexo Esportivo.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_172.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_172.2024.pdf</t>
   </si>
   <si>
     <t>Substituição de Lâmpadas e melhoria de Câmeras de monitoramento.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Agendamento transporte de pacientes para Curitiba por agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Solicitação de recapeamento e substituição de pavimentação nas Ruas Getúlio Vargas e Miguel Grein.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Pintura das lombadas na Localidade da Roseira.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no_176.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no_176.2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício ao Deputado Estadual Thiago Buhrer.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no_177.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no_177.2024.pdf</t>
   </si>
   <si>
     <t>Conserto de boca de lobo.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no_178.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no_178.2024.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_no_179.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_no_179.2024.pdf</t>
   </si>
   <si>
     <t>Transformação da Rua Marçal José Pereira em via de mão única.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_no_180.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_no_180.2024.pdf</t>
   </si>
   <si>
     <t>Serviço de anti-pó na Rua Henrique Lazarine, Bairro Seminário.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_181.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_181.2024.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza das pedras de petit pavê na região central da Cidade.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_no_182.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_no_182.2024.pdf</t>
   </si>
   <si>
     <t>Remoção de barro e colocação de pedras em frente ao ponto de ônibus na Av. Afonso Petschow.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no_183.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no_183.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza de valeta e manutenção da servidão anexa à Rua Marechal Deodoro da Fonseca na Vila Militar.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_no_184.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_no_184.2024.pdf</t>
   </si>
   <si>
     <t>Remoção de árvore na Praça João Pessoa, localizada no Centro da Cidade.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_no_185.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_no_185.2024.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na entrada do Bairro São Judas, após o comércio do José Train.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_no_186.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_no_186.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação na Cancha de Rodeio localizada no Parque Municipal.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_no_187.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_no_187.2024.pdf</t>
   </si>
   <si>
     <t>Avaliação, poda e possível substituição de árvore na Praça da Igreja em frente à loja do Belmiro Witt.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_no_188.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_no_188.2024.pdf</t>
   </si>
   <si>
     <t>Avaliação e poda de árvores ao lado do Ginásio XV de Novembro, na lateral do campinho.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_189.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_189.2024.pdf</t>
   </si>
   <si>
     <t>Alargamento dos canteiros na entrada da Cidade, sob o portal ao lado da Praça Alemã.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_190.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_190.2024.pdf</t>
   </si>
   <si>
     <t>Manutenção geral da Praça Alemã Wilson Oscar Bley.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_no_191.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_no_191.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de parquinho tubular infantil, manutenção do campo de areia e substituição das lixeiras na Praça localizada nas Casas de Pedras.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_no_192.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_no_192.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de computador com impressora e instalação de alarme para a Unidade de Saúde da Barra Grande.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_no_193.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_no_193.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de haste para iluminação pública.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_no_194.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_no_194.2024.pdf</t>
   </si>
   <si>
     <t>Meio Ambiente.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_no_195.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_no_195.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de água encanada na Localidade de Campina dos Martins.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_no_196.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_no_196.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de iluminação e abertura do Estádio Municipal Ervino Metzger à noite e nos finais de semana para treinos.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_197.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_197.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de reimplantação do Programa Educacional de Resistência às Drogas e à Violência (Proerd) no Município.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no_198.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no_198.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na estrutura externa do Posto de Saúde Rubens Antônio Zageski, na Vila São Judas.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no_199.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no_199.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma do Monumento à Bíblia localizado na Praça João Pessoa.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no200.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no200.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e empedramento na Fazendinha.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_201.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_201.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação asfáltica ou calçamento na Rua Francisco Rankel, Bairro Alto.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n202.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n202.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização e regulamentação de estacionamento na Rua Dr. Edgard Bley, entre o TRE e a MAKO.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n_203.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n_203.pdf</t>
   </si>
   <si>
     <t>Parque infantil junto a Academia ao Ar Livre “Valdemar Ferreira Terres” na Localidade da Fazendinha II.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_n_204.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_n_204.2024.pdf</t>
   </si>
   <si>
     <t>Programa Opera Paraná.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_no_205.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_no_205.2024.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_no_206.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_no_206.2024.pdf</t>
   </si>
   <si>
     <t>Link da Prefeitura</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_no_207.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_no_207.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma máquina retroescavadeira</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_no_208.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_no_208.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Lombada.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_no_209.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_no_209.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de substituição de lâmpadas queimadas na Localidade do Lageado.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_no_210.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_no_210.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação para denominação do Posto de Saúde da Vila Zelinda em homenagem ao Dr. João Hipólito</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_no_211.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_no_211.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo ou projeto para implantação de Guardas Municipais nas Escolas do Município.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_no_212.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_no_212.2024.pdf</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_no_213.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_no_213.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no trânsito</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_no_214.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_no_214.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias nas calçadas.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_no_215.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_no_215.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparo nas calçadas e asfalto da Rua Otto Buch, no Bairro Alto.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_216.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_216.2024.pdf</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_217.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_217.2024.pdf</t>
   </si>
   <si>
     <t>Elevação da Estrada do Vicente Maia, na Campina dos Andrades.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_218.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_218.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_219.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_219.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de parquinho infantil e academia da terceira idade.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_220.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_220.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de placas preferencial.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_221.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_221.2024.pdf</t>
   </si>
   <si>
     <t>Ampliação do atendimento de gestantes pela maternidade de Mafra – SC.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/scanner_20240925.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/scanner_20240925.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto para Canalização de água fluvial.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Patrolamento e  empedramento.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Instalação de placas de Proibido Jogar Lixo.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
@@ -3816,2652 +3816,2652 @@
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Berçário.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Horário especial para Servidor Municipal com dependente com necessidade especial.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_no_228.2024_joao_pedro_de_amorim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_no_228.2024_joao_pedro_de_amorim.pdf</t>
   </si>
   <si>
     <t>Serviço de manilhamento.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_no_229.2024_joao_pedro_de_amorim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_no_229.2024_joao_pedro_de_amorim.pdf</t>
   </si>
   <si>
     <t>Colocação de material fresado na Rua  Rio de Janeiro.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_no_230.2024_elcio_josue_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_no_230.2024_elcio_josue_colaco.pdf</t>
   </si>
   <si>
     <t>Trânsito</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_no_231.2024_maria_celia_conte.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_no_231.2024_maria_celia_conte.pdf</t>
   </si>
   <si>
     <t>Material Fresado, na Avenida Ludovico Schuster.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_no_232.2024_maria_celia_conte.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_no_232.2024_maria_celia_conte.pdf</t>
   </si>
   <si>
     <t>Melhorias no banheiro em frente à Praça da Afubra.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_no_233.2024_marcelo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_no_233.2024_marcelo.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro na Localidade da Campina Bonita.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_no_234.2024_joao_alves.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_no_234.2024_joao_alves.pdf</t>
   </si>
   <si>
     <t>Colocação de material fresado na Rua José Jaime Ruthes, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_no_235.2024_boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_no_235.2024_boschetto.pdf</t>
   </si>
   <si>
     <t>Rotatória na esquina da Avenida General Plínio Tourinho com a Rua Henrique Weill.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_no_236.2024_boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_no_236.2024_boschetto.pdf</t>
   </si>
   <si>
     <t>Melhorias na Iluminação Pública, nas Ruas da Vila Zelinda.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_no_237.2024_isabel_critina_grossl.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_no_237.2024_isabel_critina_grossl.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nos pontos de ônibus.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_no_238.2024_ricardo_goncalves_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_no_238.2024_ricardo_goncalves_furquim.pdf</t>
   </si>
   <si>
     <t>Sinalização de Trânsito.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_no_239.2024_ricardo_goncalves_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_no_239.2024_ricardo_goncalves_furquim.pdf</t>
   </si>
   <si>
     <t>Pronto Atendimento Infantil</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_no_240.2024_isabel_cristina_grossl.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_no_240.2024_isabel_cristina_grossl.pdf</t>
   </si>
   <si>
     <t>Construção de alambrado.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_no_241.2024_isabel_cristina_grossl.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_no_241.2024_isabel_cristina_grossl.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_no_242.2024_joao_alves.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_no_242.2024_joao_alves.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de calçadas.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_no_243.2024_joao_alves.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_no_243.2024_joao_alves.pdf</t>
   </si>
   <si>
     <t>Lazer.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_no_244.2024_joao_alves.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_no_244.2024_joao_alves.pdf</t>
   </si>
   <si>
     <t>Instalação de um parque infantil, na Localidade da Roseira.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_no_245.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_no_245.2024_odair.pdf</t>
   </si>
   <si>
     <t>Instalação de uma Academia ao Ar Livre e um Parque infantil.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_no_246.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_no_246.2024_odair.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_no_247.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_no_247.2024_odair.pdf</t>
   </si>
   <si>
     <t>Colocação de Lajotas na Rua João Pedro Ferreira, no Bairro Alto.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no_248.2024_joao_pedro_de_amorim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no_248.2024_joao_pedro_de_amorim.pdf</t>
   </si>
   <si>
     <t>Sinalização na Rua Dr. Vicente Machado.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no_249.2024_joao_pedro_de_amorim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no_249.2024_joao_pedro_de_amorim.pdf</t>
   </si>
   <si>
     <t>Implantação de brinquedos e reforma.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_n250.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_n250.2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_n_251.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_n_251.2024.pdf</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_n_252.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_n_252.2024.pdf</t>
   </si>
   <si>
     <t>Construção de lombada.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_n_253.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_n_253.2024.pdf</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_n_254.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_n_254.2024.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_n_255.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_n_255.2024.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_n_256.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_n_256.2024.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_n_257.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_n_257.2024.pdf</t>
   </si>
   <si>
     <t>Alargamento na Rua Otto Buch.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_n_258.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_n_258.2024.pdf</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_n_259.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_n_259.2024.pdf</t>
   </si>
   <si>
     <t>Ampliação da rede elétrica na Rua Jacob Maidl.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no_260.2024_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no_260.2024_furquim.pdf</t>
   </si>
   <si>
     <t>Projeto Cidade Led.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no_261.2024_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no_261.2024_furquim.pdf</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no_262.2024_bosquetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no_262.2024_bosquetto.pdf</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no_263.2024_bosquetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no_263.2024_bosquetto.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no_264.2024_bosquetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no_264.2024_bosquetto.pdf</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no_265.2024_joao_alves.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no_265.2024_joao_alves.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_no_266.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_no_266.2024_odair.pdf</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_no_267.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_no_267.2024_odair.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_no_268.2024__retiradaodair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_no_268.2024__retiradaodair.pdf</t>
   </si>
   <si>
     <t>Continuação do calçamento.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_no_269.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_no_269.2024_deco.pdf</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no_270.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no_270.2024_deco.pdf</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no_271.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no_271.2024_deco.pdf</t>
   </si>
   <si>
     <t>Trânsito de Veículos pesados.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no_272.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no_272.2024_isabel.pdf</t>
   </si>
   <si>
     <t>Verificação para  nomeação de ponte da divisa entre Santa Catarina e Paraná.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no_273.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no_273.2024_isabel.pdf</t>
   </si>
   <si>
     <t>Restauração do Centro da Juventude Volta Grande.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_no_274.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_no_274.2024_odair.pdf</t>
   </si>
   <si>
     <t>Alargamento, lajotamento e construção de calçadas.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_no_275.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_no_275.2024_odair.pdf</t>
   </si>
   <si>
     <t>Construção de Mirante.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_no_276.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_no_276.2024_odair.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no_277.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no_277.2024_deco.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas da iluminação pública.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_278.2024_celia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_278.2024_celia.pdf</t>
   </si>
   <si>
     <t>Ação de tapa-buracos e recapeamento.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_no_279.2024_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_no_279.2024_colaco.pdf</t>
   </si>
   <si>
     <t>Isenção da tarifa de pedágio para moradores da Roseira, Cunhupã e áreas adjacentes.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_no_280.2024_boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_no_280.2024_boschetto.pdf</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_no_281.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_no_281.2024_isabel.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_no_282.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_no_282.2024_odair.pdf</t>
   </si>
   <si>
     <t>Solicitação de alteração dos horários das creches.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_no_284.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_no_284.2024_isabel.pdf</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_no_285.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_no_285.2024_isabel.pdf</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no_286.2024_ricardo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no_286.2024_ricardo.pdf</t>
   </si>
   <si>
     <t>Obras Públicas</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no_287.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no_287.2024_odair.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no_288.2024_boschetto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no_288.2024_boschetto.pdf</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_no_289.2024_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_no_289.2024_furquim.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade na Rua Henrique Lazarine.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_no_290.2024_furquim.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_no_290.2024_furquim.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_no_291.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_no_291.2024_isabel.pdf</t>
   </si>
   <si>
     <t>Placas de Estacionamento.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_no_292.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_no_292.2024_isabel.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_no_293.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_no_293.2024_isabel.pdf</t>
   </si>
   <si>
     <t>Transporte Escolar.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_no_294.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_no_294.2024_deco.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no_295.2024_deco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no_295.2024_deco.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício a Sanepar.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no_296.2024_joao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no_296.2024_joao.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Empedramento na Estrada Sebastião Veiga no Tijuco Preto.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_297.2024_isabel_e_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_297.2024_isabel_e_odair.pdf</t>
   </si>
   <si>
     <t>Academia da Terceira Idade.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_298.2024_isabel_e_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_298.2024_isabel_e_odair.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque Infantil.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_299.2024_isabel_e_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_299.2024_isabel_e_odair.pdf</t>
   </si>
   <si>
     <t>Requadramento de quadra de areia.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_300.2024_isabel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_300.2024_isabel.pdf</t>
   </si>
   <si>
     <t>Instalação de Redutor de Velocidade.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_301.2024_joao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_301.2024_joao.pdf</t>
   </si>
   <si>
     <t>Recuperação da cabeceira da ponte na Rua Jaime Ruthes.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_302.2024_isabel_e_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_302.2024_isabel_e_odair.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas na Rua de acesso à Associação de Moradores e Amigos Três Bairros.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_no_303.2024_marcelo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_no_303.2024_marcelo.pdf</t>
   </si>
   <si>
     <t>Construção de sala de aula e sala para biblioteca.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_no_304.2024_marcelo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_no_304.2024_marcelo.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua Luís Neppel.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_no_305.2024_odair.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_no_305.2024_odair.pdf</t>
   </si>
   <si>
     <t>Remoção e realocação de ponto de lotação.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_no_306.2024_colaco.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_no_306.2024_colaco.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Gabinete do Deputado Estadual Thiago Bührer.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1941/emenda_aditiva_no_001.2024_referente_ao_pl_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1941/emenda_aditiva_no_001.2024_referente_ao_pl_no_001.2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2024._x000D_
 _x000D_
 PROJETO DE LEI Nº 001/2024.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_supressiva_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_supressiva_no_002.2024.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 002/2024._x000D_
 _x000D_
 PROJETO DE LEI Nº 069/2023._x000D_
 _x000D_
 	A Comissão de Legislação, Justiça e Redação, melhor analisando o Projeto de Lei supracitado, atendendo o que dispõem o parágrafo 6º do artigo 131 e o parágrafo 2º do artigo 104, ambos do Regimento Interno desta Casa, vêm apresentar para análise do Plenário, a seguinte “Emenda Supressiva”, suprimindo do Projeto de Lei o §1º e incisos e §7, das alterações propostas ao artigo 5º. §1º e incisos e §3º, das alterações propostas ao artigo 8º e §1º e incisos e §7º, das alterações propostas ao artigo 11-E._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: O Projeto de Lei propõe diversas alterações na legislação que Mantém o Regime Próprio de Previdência Social dos Servidores Públicos Municipais de Rio Negro. Um dos pontos objetos de alterações, trata do número de membros que compõem os órgãos colegiados do Regime Próprio de Previdência Social - RPPS. A Proposição sugere que o Conselho de Administração passe de 7 (sete) para 5 (cinco) membros, e o Conselho Fiscal e o Comitê de Investimentos, de 5 (cinco) para 3 (três) membros._x000D_
 	Entretanto, a Comissão propõe a Emenda Supressiva, com a finalidade de retirar do Projeto as alterações propostas, mantendo da forma como se apresenta atualmente, 7 membros para o Conselho de Administração e 5 membros para o Conselho Fiscal e Comitê de Investimentos._x000D_
 	O objetivo da Emenda apresentada visa assegurar maior participação dos Servidores, evitando assim que as decisões acerca das pautas colocadas em discussão e aprovação nos referidos Conselhos e Comitê sejam decididas por um número reduzido de representantes.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 006/2024.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/emenda_ao_projeto_de_lei_no_060.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/emenda_ao_projeto_de_lei_no_060.2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 007/2024:_x000D_
 _x000D_
 	Acrescenta o Parágrafo único no artigo 5º, passando a integrar o Projeto de Lei com a seguinte redação:  _x000D_
 _x000D_
 DESCRIÇÃO:_x000D_
 _x000D_
 Art. 5º [...]_x000D_
 ..._x000D_
 _x000D_
 Parágrafo único. As Emendas Individuais propostas pelo Poder Legislativo Municipal, integram a Proposta Orçamentária na forma de Anexo, numeradas sequencialmente de 001 a 009._x000D_
 _x000D_
 JUSTIFICATIVA: A Emenda Aditiva apresentada tem por objetivo incluir as Emendas Individuais indicadas pelos Vereadores(as), na Lei Orçamentária Anual para o exercício financeiro de 2025, em conformidade com o artigo 126-A da Lei Orgânica do Município. _x000D_
 _x000D_
 SALA DAS SESSÕES, EM 03 DE DEZEMBRO DE 2024._x000D_
 _x000D_
 JOÃO PEDRO DE AMORIM_x000D_
 Presidente/Relator_x000D_
 Pelas conclusões:_x000D_
 _x000D_
 MARCELO WOTROBA                                                                                         JOÃO ALVES	                                   _x000D_
       Vice-Presidente						                                        Membro</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>PLJR</t>
   </si>
   <si>
     <t>Parecer de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1939/parecer_no_003.2024_leg_referente_ao_pl_no_01.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1939/parecer_no_003.2024_leg_referente_ao_pl_no_01.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 003 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 001/2024._x000D_
 _x000D_
 Ementa: Reconhece no âmbito do Município de Rio Negro, o "cordão de girassol" como instrumento auxiliar de orientação para identificação de pessoas com deficiência não visível.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1909/parecer_no_007.2024_leg_referente_ao_pl_no_003.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1909/parecer_no_007.2024_leg_referente_ao_pl_no_003.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 007 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 003/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3.211, de 15 de junho de 2022, e dá outras providências._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 003/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 003/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente. _x000D_
 _x000D_
 Isabel Cristina Grossl_x000D_
 Presidente – Relatora</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1956/parecer_no_008.2024_leg_referente_ao_pl_no_004.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1956/parecer_no_008.2024_leg_referente_ao_pl_no_004.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 008 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 004/2024._x000D_
 _x000D_
 Ementa: Disciplina a opção de que trata o §16 do art. 40 da Constituição Federal, para os servidores que ingressaram no serviço público anteriormente à data de vigência do Regime de Previdência Complementar, e o aporte especial devido aos servidores que tenham exercido essa opção.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1936/parecer_no_010.2024_leg_referente_ao_pl_no_069.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1936/parecer_no_010.2024_leg_referente_ao_pl_no_069.2023.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 010 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 069/2023._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 1.254, de 13 de setembro de 2001, e na Lei nº 3.284, de 5 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1934/parecer_no_014.2024_leg_referente_ao_pl_no_005.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1934/parecer_no_014.2024_leg_referente_ao_pl_no_005.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 014 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 005/2024._x000D_
 _x000D_
 Ementa: Autoriza o Chefe do Poder Executivo a repassar, nos termos da Lei Federal nº 14.434, de 4 de agosto de 2022, os recursos provenientes da União para complementação da remuneração do enfermeiro, do técnico de enfermagem do auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1945/parecer_no_021.2024_leg_referente_ao_pl_no_007.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1945/parecer_no_021.2024_leg_referente_ao_pl_no_007.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 021 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 007/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre o Plano de Amortização para o Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Rio Negro, e revoga a Lei nº 2.496, de 19 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1947/parecer_no_022.2024_leg_referente_ao_pl_no_009.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1947/parecer_no_022.2024_leg_referente_ao_pl_no_009.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 022 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 009/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 2414, de 4 de abril de 2014, que cria o Programa de Apadrinhamento Afetivo da cidade de Rio Negro - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1958/parecer_no_027.2024_leg_referente_ao_plc_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1958/parecer_no_027.2024_leg_referente_ao_plc_no_001.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 027_x000D_
 _x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 001/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei Complementar nº 45, de 19 de janeiro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1978/parecer_no_030.2024_leg_referente_ao_pl_no_011.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1978/parecer_no_030.2024_leg_referente_ao_pl_no_011.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 030 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 011/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre o “Novo Programa Incubadora Empresarial”, e dá outras providências._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 011/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 011/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1980/parecer_no_031.2024_leg_referente_ao_pl_no_012.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1980/parecer_no_031.2024_leg_referente_ao_pl_no_012.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 031 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 012/2024._x000D_
 _x000D_
 Ementa: Institui o Prêmio “Mulher Destaque” no Município de Rio Negro / PR e dá outras providências._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 012/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 012/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1982/parecer_no_032.2024_leg_referente_ao_pl_no_013.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1982/parecer_no_032.2024_leg_referente_ao_pl_no_013.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 013/2024._x000D_
 _x000D_
 Ementa: Autoriza a Cessão Funcional de servidor conforme especifica._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 013/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 013/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 014/2024._x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil_x000D_
 S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2020/parecer_no_037.2024_leg_referente_ao_pl_no_016.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2020/parecer_no_037.2024_leg_referente_ao_pl_no_016.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 016/2024._x000D_
 _x000D_
 Ementa: Institui o Domicílio Eletrônico do Contribuinte - DEC, dos contribuintes tributários no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>PARECER Nº 038 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 017/2024._x000D_
 _x000D_
 Ementa: Institui no âmbito do município de Rio Negro o pagamento do Programa de Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS, nos termos da Portaria n° 960, de 17 de julho de 2023, do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2014/parecer_no_041.2024_leg_referente_ao_pl_no_020.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2014/parecer_no_041.2024_leg_referente_ao_pl_no_020.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 020/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2016/parecer_no_042.2024_leg_referente_ao_pl_no_021.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2016/parecer_no_042.2024_leg_referente_ao_pl_no_021.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 021/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2042/parecer_no_050.2024_leg_referente_ao_pl_no_022.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2042/parecer_no_050.2024_leg_referente_ao_pl_no_022.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 050 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 022/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 3352, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2034/parecer_no_051.2024_leg_referente_ao_pl_no_023.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2034/parecer_no_051.2024_leg_referente_ao_pl_no_023.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 023/2024._x000D_
 _x000D_
 Ementa: Cria o Fundo Municipal de Saneamento Básico e Ambiental - FMSBA.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2036/parecer_no_052.2024_leg_referente_ao_pl_no_024.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2036/parecer_no_052.2024_leg_referente_ao_pl_no_024.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 052 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 024/2024._x000D_
 _x000D_
 Ementa: Altera a Lei Municipal nº 3.272, de 24 de março 2023, para inclusão das Políticas e os Fundos Municipais de Saneamento Básico e Ambiental, e Bem Estar Animal dentre as competências do Conselho Municipal de Meio Ambiente - CMMA.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2038/parecer_no_053.2024_leg_conjunto_referente_aos_pl_nos_025_027_028_029_e_030.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2038/parecer_no_053.2024_leg_conjunto_referente_aos_pl_nos_025_027_028_029_e_030.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 053 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 025/2024._x000D_
 Ementa: Dispõe sobre a concessão de reposição salarial, conforme especifica._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 027/2024._x000D_
 Ementa: Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro – Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 028/2024._x000D_
 Ementa: Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 029/2024._x000D_
 Ementa: Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 030/2024._x000D_
 Ementa: Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2040/parecer_no_054.2024_leg_conjunto_referente_aos_pl_nos_026_e_031.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2040/parecer_no_054.2024_leg_conjunto_referente_aos_pl_nos_026_e_031.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 054 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 026/2024._x000D_
 Ementa: Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 031/2024._x000D_
 Ementa: Dispõe sobre o auxílio-alimentação para os servidores da Câmara Municipal de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2064/parecer_no_060.2024_leg_referente_ao_pl_no_032.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2064/parecer_no_060.2024_leg_referente_ao_pl_no_032.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 060 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 032/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 3349, de 27 de março de 2024, conforme especifica._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 032/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei 032/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2062/parecer_no_061.2024_leg_referente_ao_plc_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2062/parecer_no_061.2024_leg_referente_ao_plc_no_002.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 061_x000D_
 _x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 002/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei Complementar Municipal nº 45, de 19 de janeiro de 2021, conforme especifica._x000D_
 ____________________________________________________________________________x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei Complementar 002/2024", quanto aos aspectos constitucional, legal, formal e material. _x000D_
 (   ) Contrário ao "Projeto de Lei Complementar 002/2024", por inconstitucionalidade/ilegalidade. _x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2085/parecer_no_064.2024_leg_referente_ao_pl_no_033.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2085/parecer_no_064.2024_leg_referente_ao_pl_no_033.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 064 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 033/2024._x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes do cargo de Fisioterapeuta, conforme especifica.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2087/parecer_no_065.2024_leg_referente_ao_pl_no_034.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2087/parecer_no_065.2024_leg_referente_ao_pl_no_034.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 034/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2089/parecer_no_066.2024_leg_referente_ao_pl_no_035.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2089/parecer_no_066.2024_leg_referente_ao_pl_no_035.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 066 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 035/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2091/parecer_no_067.2024_leg_referente_ao_pl_no_036.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2091/parecer_no_067.2024_leg_referente_ao_pl_no_036.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 067 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 036/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2111/parecer_no_072.2024_leg_referente_ao_pelom_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2111/parecer_no_072.2024_leg_referente_ao_pelom_no_001.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 072 _x000D_
 _x000D_
 PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 001/2024._x000D_
 _x000D_
 Ementa: Altera o §1º e inciso I, do §2º, do artigo 126-A, da Lei Orgânica do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2163/parecer_no_076.2024_leg_referente_ao_pl_no_037.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2163/parecer_no_076.2024_leg_referente_ao_pl_no_037.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 076 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 037/2024._x000D_
 _x000D_
 Ementa: Inclui no Calendário Oficial de Eventos e Datas comemorativas do Município de Rio Negro/PR o dia de Segurança do Paciente.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2156/parecer_no_077.2024_leg_referente_ao_pl_no_038.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2156/parecer_no_077.2024_leg_referente_ao_pl_no_038.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 077 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 038/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2158/parecer_no_078.2024_leg_referente_ao_pl_no_039.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2158/parecer_no_078.2024_leg_referente_ao_pl_no_039.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 078 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 039/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2160/parecer_no_079.2024_leg_referente_ao_pl_no_040.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2160/parecer_no_079.2024_leg_referente_ao_pl_no_040.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 040/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2162/parecer_no_080.2024_leg_referente_ao_pl_no_041.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2162/parecer_no_080.2024_leg_referente_ao_pl_no_041.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 080 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 041/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>PARECER Nº 087 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 042/2024._x000D_
 _x000D_
 Ementa: Institui o Programa Municipal de Regularização Fundiária de áreas Industriais do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/parecer_no_088.2024_leg_referente_ao_pl_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/parecer_no_088.2024_leg_referente_ao_pl_no_044.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 088 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 044/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 3175, de 8 de dezembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/parecer_no_091.2024_leg_referente_ao_pl_no_047.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/parecer_no_091.2024_leg_referente_ao_pl_no_047.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 091 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 047/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/parecer_no_092.2024_leg_referente_ao_pl_no_048.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/parecer_no_092.2024_leg_referente_ao_pl_no_048.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 092 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 048/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/parecer_no_093.2024_leg_referente_ao_pl_no_049.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/parecer_no_093.2024_leg_referente_ao_pl_no_049.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 093 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 049/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/parecer_no_094.2024_leg_referente_ao_pl_no_050.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/parecer_no_094.2024_leg_referente_ao_pl_no_050.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 094 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 050/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/parecer_no_099.2024_leg_referente_ao_pl_no_045.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/parecer_no_099.2024_leg_referente_ao_pl_no_045.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 099 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 045/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre a revogação da Lei Municipal nº 3116, de 17 de março de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/parecer_no_100.2024_leg_referente_ao_pl_no_046.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/parecer_no_100.2024_leg_referente_ao_pl_no_046.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 100 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 046/2024._x000D_
 _x000D_
 Ementa: Institui a Licença Remunerada Maria da Penha às vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/parecer_no_101.2024_leg_referente_ao_pl_no_051.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/parecer_no_101.2024_leg_referente_ao_pl_no_051.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 101 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 051/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre a alteração da Lei Municipal nº. 1.326, de 26 de dezembro de 2002, conforme especifica.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/parecer_no_107.2024_leg_referente_ao_pl_no_054.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/parecer_no_107.2024_leg_referente_ao_pl_no_054.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 107 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 054/2024._x000D_
 _x000D_
 Ementa: Institui o dia 23 de junho como o Dia Municipal de Luxemburgo no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/parecer_no_109.2024_leg_referente_ao_pl_no_056.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/parecer_no_109.2024_leg_referente_ao_pl_no_056.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 109 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 056/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/parecer_no_110.2024_leg_referente_ao_pl_no_057.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/parecer_no_110.2024_leg_referente_ao_pl_no_057.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 110 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 057/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/parecer_no_111.2024_leg_referente_ao_pl_no_058.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/parecer_no_111.2024_leg_referente_ao_pl_no_058.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 111 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 058/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/parecer_no_112.2024_leg_referente_ao_pl_no_059.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/parecer_no_112.2024_leg_referente_ao_pl_no_059.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 112 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 059/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/parecer_no_119.2024_leg_referente_ao_pl_no_063.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/parecer_no_119.2024_leg_referente_ao_pl_no_063.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 119 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 063/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/parecer_no_120.2024_leg_referente_ao_pl_no_064.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/parecer_no_120.2024_leg_referente_ao_pl_no_064.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 120 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 064/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/parecer_no_121.2024_leg_referente_ao_pl_no_065.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/parecer_no_121.2024_leg_referente_ao_pl_no_065.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 121 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 065/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/parecer_no_130.2024_leg_referente_ao_pl_no_055.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/parecer_no_130.2024_leg_referente_ao_pl_no_055.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 130 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 055/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre a revogação da Lei nº 1537, de 14 de julho de 2005, conforme especifica.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/parecer_no_131.2024_leg_referente_ao_pl_no_061.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/parecer_no_131.2024_leg_referente_ao_pl_no_061.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 131 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 061/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3385, de 8 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025, nos Anexos I e II, demais Anexos e Demonstrativos.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1942/parecer_no_020.2024_leg_referente_ao_pl_no_006.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1942/parecer_no_020.2024_leg_referente_ao_pl_no_006.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 006/2024.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_no_039.2024_leg_referente_ao_pl_no_018.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_no_039.2024_leg_referente_ao_pl_no_018.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 018/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2012/parecer_no_040.2024_leg_referente_ao_pl_no_019.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2012/parecer_no_040.2024_leg_referente_ao_pl_no_019.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040 _x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 019/2024._x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2018/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2018/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1910/parecer_no_011.2024_fin_referente_ao_pl_no_003.20204.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1910/parecer_no_011.2024_fin_referente_ao_pl_no_003.20204.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 011_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 003/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3.211, de 15 de junho de 2022, e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 003/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei 003/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente. _x000D_
 _x000D_
 João Pedro de Amorim_x000D_
 Presidente – Relator</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1940/parecer_no_015.2024_fin_referente_ao_pl_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1940/parecer_no_015.2024_fin_referente_ao_pl_no_001.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 001/2024</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1937/parecer_no_017.2024_fin_referente_ao_pl_no_069.2023.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1937/parecer_no_017.2024_fin_referente_ao_pl_no_069.2023.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 017_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 069/2023_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 1.254, de 13 de setembro de 2001, e na Lei nº 3.284, de 5 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1935/parecer_no_019.2024_fin_referente_ao_pl_no_005.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1935/parecer_no_019.2024_fin_referente_ao_pl_no_005.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 019_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 005/2024_x000D_
 _x000D_
 Ementa: Autoriza o Chefe do Poder Executivo a repassar, nos termos da Lei Federal nº 14.434, de 4 de agosto de 2022, os recursos provenientes da União para complementação da remuneração do enfermeiro, do técnico de enfermagem do auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1943/parecer_no_023.2024_fin_referente_ao_pl_no_006.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1943/parecer_no_023.2024_fin_referente_ao_pl_no_006.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 023_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 006/2024</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1946/parecer_no_024.2024_fin_referente_ao_pl_no_007.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1946/parecer_no_024.2024_fin_referente_ao_pl_no_007.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 024_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 007/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre o Plano de Amortização para o Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Rio Negro, e revoga a Lei nº 2.496, de 19 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1948/parecer_no_025.2024_fin_referente_ao_pl_no_009.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1948/parecer_no_025.2024_fin_referente_ao_pl_no_009.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 025_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 009/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 2414, de 4 de abril de 2014, que cria o Programa de Apadrinhamento Afetivo da cidade de Rio Negro - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1957/parecer_no_012.2024_fin_referente_ao_pl_no_004.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1957/parecer_no_012.2024_fin_referente_ao_pl_no_004.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 012_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 004/2024_x000D_
 _x000D_
 Ementa: Disciplina a opção de que trata o §16 do art. 40 da Constituição Federal, para os servidores que ingressaram no serviço público anteriormente à data de vigência do Regime de Previdência Complementar, e o aporte especial devido aos servidores que tenham exercido essa opção.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1959/parecer_no_029.2024_fin_referente_ao_plc_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1959/parecer_no_029.2024_fin_referente_ao_plc_no_001.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 029_x000D_
 _x000D_
 AO PROJETO DE LEI COMPLEMENTAR Nº 001/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei Complementar nº 45, de 19 de janeiro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1979/parecer_no_033.2024_fin_referente_ao_pl_no_011.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1979/parecer_no_033.2024_fin_referente_ao_pl_no_011.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 033_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 011/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre o “Novo Programa Incubadora Empresarial”, e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 011/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei 011/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1981/parecer_no_034.2024_leg_referente_ao_pl_no_012.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1981/parecer_no_034.2024_leg_referente_ao_pl_no_012.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 034_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 012/2024_x000D_
 _x000D_
 Ementa: Institui o Prêmio “Mulher Destaque” no Município de Rio Negro / PR e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 012/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei 012/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1983/parecer_no_035.2024_fin_referente_ao_pl_no_013.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1983/parecer_no_035.2024_fin_referente_ao_pl_no_013.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 013/2024_x000D_
 _x000D_
 Ementa: Autoriza a Cessão Funcional de servidor conforme especifica._x000D_
 _x000D_
 _x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 013/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei 013/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_no_043.2024_fin_referente_ao_pl_no_014.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_no_043.2024_fin_referente_ao_pl_no_014.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 014/2024_x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil_x000D_
 S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2021/parecer_no_044.2024_fin_referente_ao_pl_no_016.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2021/parecer_no_044.2024_fin_referente_ao_pl_no_016.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 016/2024_x000D_
 _x000D_
 Ementa: Institui o Domicílio Eletrônico do Contribuinte - DEC, dos contribuintes tributários no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2023/parecer_no_045.2024_fin_referente_ao_pl_no_017.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2023/parecer_no_045.2024_fin_referente_ao_pl_no_017.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 045_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 017/2024_x000D_
 _x000D_
 Ementa: Institui no âmbito do município de Rio Negro o pagamento do Programa de Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS, nos termos da Portaria n° 960, de 17 de julho de 2023, do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2013/parecer_no_047.2024_fin_referente_ao_pl_no_019.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2013/parecer_no_047.2024_fin_referente_ao_pl_no_019.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 019/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2015/parecer_no_048.2024_fin_referente_ao_pl_no_020.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2015/parecer_no_048.2024_fin_referente_ao_pl_no_020.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 048_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 020/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2019/parecer_no_049.2024_fin_referente_ao_pl_no_021.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2019/parecer_no_049.2024_fin_referente_ao_pl_no_021.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 049_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 021/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2043/parecer_no_055.2024_fin_referente_ao_pl_no_022.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2043/parecer_no_055.2024_fin_referente_ao_pl_no_022.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 055_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 022/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei nº 3352, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2035/parecer_no_056.2024_fin_referente_ao_pl_no_023.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2035/parecer_no_056.2024_fin_referente_ao_pl_no_023.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 056_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 023/2024_x000D_
 _x000D_
 Ementa: Cria o Fundo Municipal de Saneamento Básico e Ambiental - FMSBA.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2037/parecer_no_057.2024_fin_referente_ao_pl_no_024.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2037/parecer_no_057.2024_fin_referente_ao_pl_no_024.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 057_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 024/2024_x000D_
 _x000D_
 Ementa: Altera a Lei Municipal nº 3.272, de 24 de março 2023, para inclusão das Políticas e os Fundos Municipais de Saneamento Básico e Ambiental, e Bem Estar Animal dentre as competências do Conselho Municipal de Meio Ambiente - CMMA.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2039/parecer_no_058.2024_fin_conjunto_referente_ao_pl_nos_025_027_028_029_e_030.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2039/parecer_no_058.2024_fin_conjunto_referente_ao_pl_nos_025_027_028_029_e_030.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058_x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 025/2024._x000D_
 Ementa: Dispõe sobre a concessão de reposição salarial, conforme especifica._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 027/2024._x000D_
 Ementa: Dispõe sobre a majoração do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro – Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 028/2024._x000D_
 Ementa: Autoriza a reposição inflacionária sobre os subsídios dos Agentes Políticos do Município de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 029/2024._x000D_
 Ementa: Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 030/2024._x000D_
 Ementa: Concede reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Legislativo do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2041/parecer_no_059.2024_fin_conjunto_referente_ao_pl_nos_026_e_031.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2041/parecer_no_059.2024_fin_conjunto_referente_ao_pl_nos_026_e_031.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059_x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 026/2024._x000D_
 Ementa: Dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro - Paraná._x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 031/2024._x000D_
 Ementa: Dispõe sobre o auxílio-alimentação para os servidores da Câmara Municipal de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2065/parecer_no_062.2024_fin_referente_ao_pl_no_032.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2065/parecer_no_062.2024_fin_referente_ao_pl_no_032.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 062_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 032/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 3349, de 27 de março de 2024, conforme especifica._x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei 032/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei 032/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2063/parecer_no_063.2024_fin_referente_ao_plc_no_002.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2063/parecer_no_063.2024_fin_referente_ao_plc_no_002.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 063	_x000D_
 _x000D_
 AO PROJETO DE LEI COMPLEMENTAR Nº 002/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração na Lei Complementar Municipal nº 45, de 19 de janeiro de 2021, conforme especifica._x000D_
 __________________________________________________________________________x000D_
 _x000D_
 _x000D_
 Parecer do Relator_x000D_
 _x000D_
 Após estudo e consideração, esta relatoria manifesta-se:_x000D_
 _x000D_
 (X) Favorável ao "Projeto de Lei Complementar 002/2024", quanto ao atendimento as normas e princípios financeiros e orçamentários e da contabilidade pública._x000D_
 (   ) Contrário ao "Projeto de Lei Complementar 002/2024"_x000D_
 (   ) Conforme voto fundamentado separadamente.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2086/parecer_no_068.2024_fin_referente_ao_pl_no_033.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2086/parecer_no_068.2024_fin_referente_ao_pl_no_033.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 068_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 033/2024_x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a realizar alteração de carga horária dos servidores municipais ocupantes do cargo de Fisioterapeuta, conforme especifica</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2088/parecer_no_069.2024_fin_referente_ao_pl_no_034.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2088/parecer_no_069.2024_fin_referente_ao_pl_no_034.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 069_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 034/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2090/parecer_no_070.2024_fin_referente_ao_pl_no_035.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2090/parecer_no_070.2024_fin_referente_ao_pl_no_035.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 070_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 035/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2092/parecer_no_071.2024_fin_referente_ao_pl_no_036.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2092/parecer_no_071.2024_fin_referente_ao_pl_no_036.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 071_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 036/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2112/parecer_no_073.2024_fin_referente_ao_pelom_no_001.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2112/parecer_no_073.2024_fin_referente_ao_pelom_no_001.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 073_x000D_
 _x000D_
 PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 001/2024._x000D_
 _x000D_
 Ementa: Altera o §1º e inciso I, do §2º, do artigo 126-A, da Lei Orgânica do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2164/parecer_no_081.2024_fin_referente_ao_pl_no_037.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2164/parecer_no_081.2024_fin_referente_ao_pl_no_037.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 081_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 037/2024_x000D_
 _x000D_
 Ementa: Inclui no Calendário Oficial de Eventos e Datas comemorativas do Município de Rio Negro/PR o dia de Segurança do Paciente.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2157/parecer_no_082.2024_fin_referente_ao_pl_no_038.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2157/parecer_no_082.2024_fin_referente_ao_pl_no_038.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 082_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 038/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2159/parecer_no_083.2024_fin_referente_ao_pl_no_039.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2159/parecer_no_083.2024_fin_referente_ao_pl_no_039.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 083_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 039/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2161/parecer_no_084.2024_fin_referente_ao_pl_no_040.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2161/parecer_no_084.2024_fin_referente_ao_pl_no_040.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 084_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 040/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/parecer_no_089.2024_fin_referente_ao_pl_no_042.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/parecer_no_089.2024_fin_referente_ao_pl_no_042.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 089_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 042/2024_x000D_
 _x000D_
 Ementa: Institui o Programa Municipal de Regularização Fundiária de áreas Industriais do Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/parecer_no_090.2024_fin_referente_ao_pl_no_044.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/parecer_no_090.2024_fin_referente_ao_pl_no_044.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 090_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 044/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei Municipal nº 3175, de 8 de dezembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/parecer_no_095.2024_fin_referente_ao_pl_no_047.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/parecer_no_095.2024_fin_referente_ao_pl_no_047.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 095_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 047/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/parecer_no_096.2024_fin_referente_ao_pl_no_048.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/parecer_no_096.2024_fin_referente_ao_pl_no_048.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 096_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 048/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/parecer_no_097.2024_fin_referente_ao_pl_no_049.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/parecer_no_097.2024_fin_referente_ao_pl_no_049.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 097_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 049/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/parecer_no_098.2024_fin_referente_ao_pl_no_050.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/parecer_no_098.2024_fin_referente_ao_pl_no_050.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 098_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 050/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/parecer_no_103.2024_fin_referente_ao_pl_no_045.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/parecer_no_103.2024_fin_referente_ao_pl_no_045.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 103_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 045/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre a revogação da Lei Municipal nº 3116, de 17 de março de 2021, conforme especifica</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/parecer_no_105.2024_fin_referente_ao_pl_no_051.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/parecer_no_105.2024_fin_referente_ao_pl_no_051.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 105_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 051/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre a alteração da Lei Municipal nº. 1.326, de 26 de dezembro de 2002, conforme especifica</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/parecer_no_108.2024_fin_referente_ao_pl_no_054.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/parecer_no_108.2024_fin_referente_ao_pl_no_054.2024.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER Nº 108_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 054/2024_x000D_
 _x000D_
 Ementa: Institui o dia 23 de junho como o Dia Municipal de Luxemburgo no Município de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/parecer_no_113.2024_fin_referente_ao_pl_no_056.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/parecer_no_113.2024_fin_referente_ao_pl_no_056.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 113_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 056/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/parecer_no_114.2024_fin_referente_ao_pl_no_057.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/parecer_no_114.2024_fin_referente_ao_pl_no_057.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 114_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 057/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/parecer_no_115.2024_fin_referente_ao_pl_no_058.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/parecer_no_115.2024_fin_referente_ao_pl_no_058.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 115_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 058/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/parecer_no_116.2024_fin_referente_ao_pl_no_059.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/parecer_no_116.2024_fin_referente_ao_pl_no_059.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 116_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 059/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/parecer_no_122.2024_fin_referente_ao_pl_no_063.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/parecer_no_122.2024_fin_referente_ao_pl_no_063.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 122_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 063/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/parecer_no_123.2024_fin_referente_ao_pl_no_064.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/parecer_no_123.2024_fin_referente_ao_pl_no_064.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 123_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 064/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3306, de 06 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2024.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/parecer_no_124.2024_fin_referente_ao_pl_no_065.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/parecer_no_124.2024_fin_referente_ao_pl_no_065.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 124_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 065/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/parecer_no_132.2024_fin_referente_ao_pl_no_055.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/parecer_no_132.2024_fin_referente_ao_pl_no_055.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 132_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 055/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre a revogação da Lei nº 1537, de 14 de julho de 2005, conforme especifica.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/parecer_no_133.2024_fin_referente_ao_pl_no_061.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/parecer_no_133.2024_fin_referente_ao_pl_no_061.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 133_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 061/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações na Lei nº 3385, de 8 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025, nos Anexos I e II, demais Anexos e Demonstrativos.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/parecer_no_151.2024__fin_referente_ao_pl_no_060.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/parecer_no_151.2024__fin_referente_ao_pl_no_060.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 151_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 060/2024_x000D_
 _x000D_
 Ementa: Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2011/parecer_no_046.2024_fin_referente_ao_pl_no_018.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2011/parecer_no_046.2024_fin_referente_ao_pl_no_018.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 018/2024_x000D_
 _x000D_
 Ementa: Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>Edco.</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2052/edital_no_001.2024_ldo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2052/edital_no_001.2024_ldo.pdf</t>
   </si>
   <si>
     <t>E D I T A L Nº 001/2024_x000D_
 _x000D_
 _x000D_
 AUDIÊNCIA PÚBLICA_x000D_
 ASSUNTO: DISCUSSÃO DO PROJETO QUE TRATA DA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, PARA O EXERCÍCIO DE 2025._x000D_
 _x000D_
 _x000D_
 A Câmara Municipal de Rio Negro, Estado do Paraná, representada por seu Presidente, atendendo o que estabelecem os artigos 196 e 197 de seu Regimento Interno, comunica a todos os Munícipes, que realizará “AUDIÊNCIA PÚBLICA” no dia 04 de junho (terça-feira), às 18:00 horas, tendo como local o Plenário da Câmara para discutir o Projeto que trata da Lei de Diretrizes Orçamentárias – LDO, para o exercício de 2025._x000D_
 Comunicamos que os representantes das Entidades organizadas e os cidadãos deverão inscrever-se antecipadamente junto a Diretoria Legislativa da Câmara Municipal, para apresentar propostas e defendê-las na referida Audiência._x000D_
 A Audiência Pública também será transmitida de forma on-line (ao vivo), sendo disponibilizado através dos canais de comunicação da Câmara Municipal de Rio Negro, link de acesso para acompanhamento da mesma,</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>P.Com</t>
   </si>
   <si>
     <t>Pauta Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/parecer_no_104.2024_fin_referente_ao_pl_no_046.2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/parecer_no_104.2024_fin_referente_ao_pl_no_046.2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 104_x000D_
 _x000D_
 AO PROJETO DE LEI ORDINÁRIA Nº 046/2024_x000D_
 _x000D_
 Ementa: Institui a Licença Remunerada Maria da Penha às vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>AAPMF</t>
   </si>
   <si>
     <t>Ata Audiência Pública Metas Fiscais</t>
   </si>
   <si>
     <t>Cumprimento Metas Fiscais previsto no parágrafo 4° do artigo 9º da Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>AUD.P</t>
@@ -6832,51 +6832,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_decreto_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/projeto_de_lei_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_lei_no_005.2024_c..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1908/projeto_de_lei_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1944/projeto_de_lei_no_012.2024_-_premio_mulher_destaque.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_no_013.2024_autoriza_a_cessao_funcional_de_servidor_conforme_especifica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_de_lei_no_014.2024_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a._e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_015.2024__dispoe_sobre_as_diretrizes_orcamentarias_para_o_ano_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_no_016.2024institui_o_domicilio_eletronico_do.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1976/projeto_de_lei_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_no_022.2024_dispoe_sobre_alteracao_na_lei_no_3352_de_4_de_abril_de_2024_conforme_especifica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_no_023.2024_cria_o_fundo_municipal_de_saneamento_basico_e_ambiental_-_fmsba.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1995/pl_24_.2025maio_laranja.docx_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1998/projeto_de_lei_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1999/projeto_de_lei_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2000/projeto_de_lei_no_029.2024_-_reposicao_servidores_camara_462.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2002/projeto_de_lei_no_031.2024_-_vale_alimentacao_camara_47000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2113/projeto_de_lei_no_037.2024_-_dia_de_seguranca_do_paciente.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2146/projeto_de_lei_no_043.2024_-_laudo_diabetes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_lei_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_no_051.2024_-__altera_lei_1326.2002_-_cip.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_054.2024_-_dia_de_luxemburgo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_055.2024_dispoe_sobre_a_revogacao_da.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_lei_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_lei_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_no_059.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_lei_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_lei_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/projeto_de_lei_no_063.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/projeto_de_lei_no_064.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/projeto_de_lei_no_065.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/projeto_de_lei_no_069.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/projeto_de_lei_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/encaminhamento_ao_juridico_referente_ao_pl_no_071.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/projeto_de_lei_no_072.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/projeto_de_lei_no_073.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/projeto_de_lei_074.2024_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/projeto_de_lei_no_075.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_no_076.2024_-_altera_lei_adiantamento_despesas_motoristas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/projeto_de_lei_no_077.2024_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_no_078.2024_-_rio_negro_rosa_de_janeiro_a_janeiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/projeto_de_lei_no_079.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/projeto_de_lei_no_080.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/projeto_de_lei_no_081.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/projeto_de_lei_no_082.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_complementar_no_001.2024_-_altera_lc_45_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_complementar_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_complementar_no_003.2024_autoriza_o_executivo_municipal_a_atualizar_o_valor_venal_dos_imoveis_do_municipio_para_lancamento_do_imposto_sobre_a_propriedade_predial_e_territorial_urbana_-_iptu_-_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/projeto_de_lei_complementar_no_004.2024_altera_o_anexo_iv_da_lei_municipal_no_1139_de_24_de_dezembro_de_1998_que_instituiu_o_codigo_tributario_do_municipio_de_rio_negro..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_no_001.2024_-_institui_interprete_de_libras..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2072/proposta_de_emenda_a_lei_organica_001.2024_-_emendas_individuais_impositivas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/requerimento_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/requerimento_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/requerimento_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/requerimento_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1911/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1912/requerimento_09.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1913/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1969/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_012.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1991/requerimento_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1992/requerimento_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2024/requerimento_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2084/requerimento_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2094/requerimento_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2095/requerimento_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2096/requerimento_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2115/requerimento_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/requerimento_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no_042.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/indicacao_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/indicacao_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/indicacao_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/indicacao_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/indicacao_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/indicacao_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/indicacao_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/indicacao_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/indicacao_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/indicacao_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/indicacao_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/indicacao_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/indicacao_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1920/indicacao_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1921/indicacao_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1927/indicacao_no_062.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1929/indicacao_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1930/indicacao_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_067.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_068.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_no_077.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_no_078.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_no_080.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_no_081.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_no_082.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_no_083.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_no_084.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_no_085.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_no_086.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_no_087.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_no_088.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_no_089.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_no_090.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_no_091.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_no_092.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_no_093.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_no_094.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_no_095.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_no_096.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_no_097.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_no_098.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_no_099.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2057/indicacao_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_no_113.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_no_114.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_no_115.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_no_116.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_no_117.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_no_119.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_no_120.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_no_121.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_no_122.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_no_123.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_no_124.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_no_125.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_no_126.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_no_127.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_no_128.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_no_129.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_no_130.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_no_131.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_no_132.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_no_133.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no_134.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no_135.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_136.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_137.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no_138.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_no_139.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_no_141.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_no_142.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_no_143.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_144.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_no_145.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_no_146.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_147.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_no_148.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_no_149.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_150.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_151.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_152.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_no_153.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_no_154.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_no_155.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_no_156.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_no_157.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_no_158.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_no_159.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_no_160.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_no_161.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_no_162.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_no_163.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_no_164.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_no_165.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_no_166.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_no_167.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_no_168.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_no_169.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_170.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_171.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_172.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no_176.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no_177.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no_178.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_no_179.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_no_180.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_181.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_no_182.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no_183.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_no_184.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_no_185.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_no_186.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_no_187.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_no_188.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_189.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_190.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_no_191.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_no_192.2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_no_193.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_no_194.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_no_195.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_no_196.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_197.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no_198.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no_199.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no200.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n202.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n_203.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_n_204.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_no_205.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_no_206.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_no_207.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_no_208.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_no_209.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_no_210.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_no_211.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_no_212.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_no_213.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_no_214.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_no_215.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_216.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_217.2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_218.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_219.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_220.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_221.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/scanner_20240925.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_no_228.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_no_229.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_no_230.2024_elcio_josue_colaco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_no_231.2024_maria_celia_conte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_no_232.2024_maria_celia_conte.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_no_233.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_no_234.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_no_235.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_no_236.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_no_237.2024_isabel_critina_grossl.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_no_238.2024_ricardo_goncalves_furquim.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_no_239.2024_ricardo_goncalves_furquim.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_no_240.2024_isabel_cristina_grossl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_no_241.2024_isabel_cristina_grossl.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_no_242.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_no_243.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_no_244.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_no_245.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_no_246.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_no_247.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no_248.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no_249.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_n250.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_n_251.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_n_252.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_n_253.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_n_254.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_n_255.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_n_256.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_n_257.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_n_258.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_n_259.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no_260.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no_261.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no_262.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no_263.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no_264.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no_265.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_no_266.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_no_267.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_no_268.2024__retiradaodair.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_no_269.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no_270.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no_271.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no_272.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no_273.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_no_274.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_no_275.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_no_276.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no_277.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_278.2024_celia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_no_279.2024_colaco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_no_280.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_no_281.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_no_282.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_no_284.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_no_285.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no_286.2024_ricardo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no_287.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no_288.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_no_289.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_no_290.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_no_291.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_no_292.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_no_293.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_no_294.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no_295.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no_296.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_297.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_298.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_299.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_300.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_301.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_302.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_no_303.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_no_304.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_no_305.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_no_306.2024_colaco.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1941/emenda_aditiva_no_001.2024_referente_ao_pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_supressiva_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/emenda_ao_projeto_de_lei_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1939/parecer_no_003.2024_leg_referente_ao_pl_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1909/parecer_no_007.2024_leg_referente_ao_pl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1956/parecer_no_008.2024_leg_referente_ao_pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1936/parecer_no_010.2024_leg_referente_ao_pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1934/parecer_no_014.2024_leg_referente_ao_pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1945/parecer_no_021.2024_leg_referente_ao_pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1947/parecer_no_022.2024_leg_referente_ao_pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1958/parecer_no_027.2024_leg_referente_ao_plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1978/parecer_no_030.2024_leg_referente_ao_pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1980/parecer_no_031.2024_leg_referente_ao_pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1982/parecer_no_032.2024_leg_referente_ao_pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2020/parecer_no_037.2024_leg_referente_ao_pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2014/parecer_no_041.2024_leg_referente_ao_pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2016/parecer_no_042.2024_leg_referente_ao_pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2042/parecer_no_050.2024_leg_referente_ao_pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2034/parecer_no_051.2024_leg_referente_ao_pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2036/parecer_no_052.2024_leg_referente_ao_pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2038/parecer_no_053.2024_leg_conjunto_referente_aos_pl_nos_025_027_028_029_e_030.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2040/parecer_no_054.2024_leg_conjunto_referente_aos_pl_nos_026_e_031.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2064/parecer_no_060.2024_leg_referente_ao_pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2062/parecer_no_061.2024_leg_referente_ao_plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2085/parecer_no_064.2024_leg_referente_ao_pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2087/parecer_no_065.2024_leg_referente_ao_pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2089/parecer_no_066.2024_leg_referente_ao_pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2091/parecer_no_067.2024_leg_referente_ao_pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2111/parecer_no_072.2024_leg_referente_ao_pelom_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2163/parecer_no_076.2024_leg_referente_ao_pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2156/parecer_no_077.2024_leg_referente_ao_pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2158/parecer_no_078.2024_leg_referente_ao_pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2160/parecer_no_079.2024_leg_referente_ao_pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2162/parecer_no_080.2024_leg_referente_ao_pl_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/parecer_no_088.2024_leg_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/parecer_no_091.2024_leg_referente_ao_pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/parecer_no_092.2024_leg_referente_ao_pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/parecer_no_093.2024_leg_referente_ao_pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/parecer_no_094.2024_leg_referente_ao_pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/parecer_no_099.2024_leg_referente_ao_pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/parecer_no_100.2024_leg_referente_ao_pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/parecer_no_101.2024_leg_referente_ao_pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/parecer_no_107.2024_leg_referente_ao_pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/parecer_no_109.2024_leg_referente_ao_pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/parecer_no_110.2024_leg_referente_ao_pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/parecer_no_111.2024_leg_referente_ao_pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/parecer_no_112.2024_leg_referente_ao_pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/parecer_no_119.2024_leg_referente_ao_pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/parecer_no_120.2024_leg_referente_ao_pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/parecer_no_121.2024_leg_referente_ao_pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/parecer_no_130.2024_leg_referente_ao_pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/parecer_no_131.2024_leg_referente_ao_pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1942/parecer_no_020.2024_leg_referente_ao_pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_no_039.2024_leg_referente_ao_pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2012/parecer_no_040.2024_leg_referente_ao_pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2018/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1910/parecer_no_011.2024_fin_referente_ao_pl_no_003.20204.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1940/parecer_no_015.2024_fin_referente_ao_pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1937/parecer_no_017.2024_fin_referente_ao_pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1935/parecer_no_019.2024_fin_referente_ao_pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1943/parecer_no_023.2024_fin_referente_ao_pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1946/parecer_no_024.2024_fin_referente_ao_pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1948/parecer_no_025.2024_fin_referente_ao_pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1957/parecer_no_012.2024_fin_referente_ao_pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1959/parecer_no_029.2024_fin_referente_ao_plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1979/parecer_no_033.2024_fin_referente_ao_pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1981/parecer_no_034.2024_leg_referente_ao_pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1983/parecer_no_035.2024_fin_referente_ao_pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_no_043.2024_fin_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2021/parecer_no_044.2024_fin_referente_ao_pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2023/parecer_no_045.2024_fin_referente_ao_pl_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2013/parecer_no_047.2024_fin_referente_ao_pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2015/parecer_no_048.2024_fin_referente_ao_pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2019/parecer_no_049.2024_fin_referente_ao_pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2043/parecer_no_055.2024_fin_referente_ao_pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2035/parecer_no_056.2024_fin_referente_ao_pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2037/parecer_no_057.2024_fin_referente_ao_pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2039/parecer_no_058.2024_fin_conjunto_referente_ao_pl_nos_025_027_028_029_e_030.2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2041/parecer_no_059.2024_fin_conjunto_referente_ao_pl_nos_026_e_031.2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2065/parecer_no_062.2024_fin_referente_ao_pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2063/parecer_no_063.2024_fin_referente_ao_plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2086/parecer_no_068.2024_fin_referente_ao_pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2088/parecer_no_069.2024_fin_referente_ao_pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2090/parecer_no_070.2024_fin_referente_ao_pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2092/parecer_no_071.2024_fin_referente_ao_pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2112/parecer_no_073.2024_fin_referente_ao_pelom_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2164/parecer_no_081.2024_fin_referente_ao_pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2157/parecer_no_082.2024_fin_referente_ao_pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2159/parecer_no_083.2024_fin_referente_ao_pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2161/parecer_no_084.2024_fin_referente_ao_pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/parecer_no_089.2024_fin_referente_ao_pl_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/parecer_no_090.2024_fin_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/parecer_no_095.2024_fin_referente_ao_pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/parecer_no_096.2024_fin_referente_ao_pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/parecer_no_097.2024_fin_referente_ao_pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/parecer_no_098.2024_fin_referente_ao_pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/parecer_no_103.2024_fin_referente_ao_pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/parecer_no_105.2024_fin_referente_ao_pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/parecer_no_108.2024_fin_referente_ao_pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/parecer_no_113.2024_fin_referente_ao_pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/parecer_no_114.2024_fin_referente_ao_pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/parecer_no_115.2024_fin_referente_ao_pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/parecer_no_116.2024_fin_referente_ao_pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/parecer_no_122.2024_fin_referente_ao_pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/parecer_no_123.2024_fin_referente_ao_pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/parecer_no_124.2024_fin_referente_ao_pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/parecer_no_132.2024_fin_referente_ao_pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/parecer_no_133.2024_fin_referente_ao_pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/parecer_no_151.2024__fin_referente_ao_pl_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2011/parecer_no_046.2024_fin_referente_ao_pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2052/edital_no_001.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/parecer_no_104.2024_fin_referente_ao_pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_decreto_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/projeto_de_lei_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_lei_no_005.2024_c..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1908/projeto_de_lei_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1944/projeto_de_lei_no_012.2024_-_premio_mulher_destaque.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_no_013.2024_autoriza_a_cessao_funcional_de_servidor_conforme_especifica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_de_lei_no_014.2024_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a._e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_015.2024__dispoe_sobre_as_diretrizes_orcamentarias_para_o_ano_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_no_016.2024institui_o_domicilio_eletronico_do.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1976/projeto_de_lei_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_no_022.2024_dispoe_sobre_alteracao_na_lei_no_3352_de_4_de_abril_de_2024_conforme_especifica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_no_023.2024_cria_o_fundo_municipal_de_saneamento_basico_e_ambiental_-_fmsba.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1995/pl_24_.2025maio_laranja.docx_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1998/projeto_de_lei_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1999/projeto_de_lei_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2000/projeto_de_lei_no_029.2024_-_reposicao_servidores_camara_462.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2002/projeto_de_lei_no_031.2024_-_vale_alimentacao_camara_47000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2113/projeto_de_lei_no_037.2024_-_dia_de_seguranca_do_paciente.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2146/projeto_de_lei_no_043.2024_-_laudo_diabetes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_lei_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_no_051.2024_-__altera_lei_1326.2002_-_cip.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_054.2024_-_dia_de_luxemburgo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_055.2024_dispoe_sobre_a_revogacao_da.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_lei_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_lei_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_no_059.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_lei_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_lei_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/projeto_de_lei_no_063.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/projeto_de_lei_no_064.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/projeto_de_lei_no_065.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/projeto_de_lei_no_069.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/projeto_de_lei_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/encaminhamento_ao_juridico_referente_ao_pl_no_071.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/projeto_de_lei_no_072.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/projeto_de_lei_no_073.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/projeto_de_lei_074.2024_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/projeto_de_lei_no_075.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_no_076.2024_-_altera_lei_adiantamento_despesas_motoristas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/projeto_de_lei_no_077.2024_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_no_078.2024_-_rio_negro_rosa_de_janeiro_a_janeiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/projeto_de_lei_no_079.2024_dispoe_sobre_alteracoes_nos_anexos_de_que_tratam_os_artigos_1o_e_2o_da_lei_no_3.180_de_09_de_dezembro_de_2021_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_de_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/projeto_de_lei_no_080.2024_dispoe_sobre_alteracoes_e_inclusoes_de_itens_nas_secoes_dos_anexos_i_e_ii_de_que_trata_o_artigo_11_da_lei_no_3306_de_06_de_julho_de_2023_que_dispoe_sobre_as_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/projeto_de_lei_no_081.2024_dispoe_sobre_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/projeto_de_lei_no_082.2024_dispoe_sobre_abertura_de_credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_complementar_no_001.2024_-_altera_lc_45_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_complementar_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_complementar_no_003.2024_autoriza_o_executivo_municipal_a_atualizar_o_valor_venal_dos_imoveis_do_municipio_para_lancamento_do_imposto_sobre_a_propriedade_predial_e_territorial_urbana_-_iptu_-_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/projeto_de_lei_complementar_no_004.2024_altera_o_anexo_iv_da_lei_municipal_no_1139_de_24_de_dezembro_de_1998_que_instituiu_o_codigo_tributario_do_municipio_de_rio_negro..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_no_001.2024_-_institui_interprete_de_libras..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2072/proposta_de_emenda_a_lei_organica_001.2024_-_emendas_individuais_impositivas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/requerimento_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/requerimento_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/requerimento_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/requerimento_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1911/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1912/requerimento_09.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1913/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1969/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_012.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1991/requerimento_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1992/requerimento_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2024/requerimento_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2084/requerimento_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2094/requerimento_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2095/requerimento_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2096/requerimento_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2115/requerimento_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/requerimento_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no_042.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/indicacao_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/indicacao_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/indicacao_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/indicacao_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/indicacao_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/indicacao_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/indicacao_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/indicacao_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/indicacao_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/indicacao_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/indicacao_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/indicacao_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/indicacao_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1920/indicacao_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1921/indicacao_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1927/indicacao_no_062.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1929/indicacao_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1930/indicacao_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_067.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_068.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_no_077.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_no_078.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_no_080.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_no_081.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_no_082.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_no_083.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_no_084.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_no_085.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_no_086.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_no_087.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_no_088.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_no_089.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_no_090.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_no_091.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_no_092.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_no_093.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_no_094.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_no_095.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_no_096.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_no_097.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_no_098.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_no_099.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2057/indicacao_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_no_113.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_no_114.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_no_115.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_no_116.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_no_117.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_no_119.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_no_120.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_no_121.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_no_122.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_no_123.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_no_124.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_no_125.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_no_126.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_no_127.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_no_128.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_no_129.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_no_130.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_no_131.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_no_132.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_no_133.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no_134.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no_135.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_136.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_137.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no_138.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_no_139.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_no_141.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_no_142.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_no_143.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_144.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_no_145.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_no_146.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_147.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_no_148.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_no_149.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_150.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_151.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_152.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_no_153.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_no_154.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_no_155.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_no_156.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_no_157.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_no_158.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_no_159.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_no_160.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_no_161.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_no_162.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_no_163.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_no_164.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_no_165.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_no_166.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_no_167.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_no_168.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_no_169.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_170.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_171.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_172.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no_176.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no_177.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no_178.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_no_179.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_no_180.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_181.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_no_182.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no_183.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_no_184.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_no_185.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_no_186.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_no_187.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_no_188.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_189.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_190.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_no_191.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_no_192.2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_no_193.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_no_194.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_no_195.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_no_196.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_197.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no_198.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no_199.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no200.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n202.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n_203.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_n_204.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_no_205.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_no_206.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_no_207.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_no_208.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_no_209.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_no_210.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_no_211.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_no_212.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_no_213.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_no_214.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_no_215.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_216.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_217.2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_218.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_219.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_220.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_221.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/scanner_20240925.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_no_228.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_no_229.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_no_230.2024_elcio_josue_colaco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_no_231.2024_maria_celia_conte.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_no_232.2024_maria_celia_conte.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_no_233.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_no_234.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_no_235.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_no_236.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_no_237.2024_isabel_critina_grossl.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_no_238.2024_ricardo_goncalves_furquim.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_no_239.2024_ricardo_goncalves_furquim.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_no_240.2024_isabel_cristina_grossl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_no_241.2024_isabel_cristina_grossl.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_no_242.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_no_243.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_no_244.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_no_245.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_no_246.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_no_247.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no_248.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no_249.2024_joao_pedro_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_n250.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_n_251.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_n_252.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_n_253.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_n_254.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_n_255.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_n_256.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_n_257.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_n_258.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_n_259.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no_260.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no_261.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no_262.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no_263.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no_264.2024_bosquetto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no_265.2024_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_no_266.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_no_267.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_no_268.2024__retiradaodair.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_no_269.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no_270.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no_271.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no_272.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no_273.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_no_274.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_no_275.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_no_276.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no_277.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_278.2024_celia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_no_279.2024_colaco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_no_280.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_no_281.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_no_282.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_no_284.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_no_285.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no_286.2024_ricardo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no_287.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no_288.2024_boschetto.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_no_289.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_no_290.2024_furquim.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_no_291.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_no_292.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_no_293.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_no_294.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no_295.2024_deco.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no_296.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_297.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_298.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_299.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_300.2024_isabel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_301.2024_joao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_302.2024_isabel_e_odair.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_no_303.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_no_304.2024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_no_305.2024_odair.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_no_306.2024_colaco.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1941/emenda_aditiva_no_001.2024_referente_ao_pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_supressiva_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/emenda_modificativa_no_006.2024_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/emenda_ao_projeto_de_lei_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1939/parecer_no_003.2024_leg_referente_ao_pl_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1909/parecer_no_007.2024_leg_referente_ao_pl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1956/parecer_no_008.2024_leg_referente_ao_pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1936/parecer_no_010.2024_leg_referente_ao_pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1934/parecer_no_014.2024_leg_referente_ao_pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1945/parecer_no_021.2024_leg_referente_ao_pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1947/parecer_no_022.2024_leg_referente_ao_pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1958/parecer_no_027.2024_leg_referente_ao_plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1978/parecer_no_030.2024_leg_referente_ao_pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1980/parecer_no_031.2024_leg_referente_ao_pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1982/parecer_no_032.2024_leg_referente_ao_pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2020/parecer_no_037.2024_leg_referente_ao_pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2014/parecer_no_041.2024_leg_referente_ao_pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2016/parecer_no_042.2024_leg_referente_ao_pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2042/parecer_no_050.2024_leg_referente_ao_pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2034/parecer_no_051.2024_leg_referente_ao_pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2036/parecer_no_052.2024_leg_referente_ao_pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2038/parecer_no_053.2024_leg_conjunto_referente_aos_pl_nos_025_027_028_029_e_030.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2040/parecer_no_054.2024_leg_conjunto_referente_aos_pl_nos_026_e_031.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2064/parecer_no_060.2024_leg_referente_ao_pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2062/parecer_no_061.2024_leg_referente_ao_plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2085/parecer_no_064.2024_leg_referente_ao_pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2087/parecer_no_065.2024_leg_referente_ao_pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2089/parecer_no_066.2024_leg_referente_ao_pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2091/parecer_no_067.2024_leg_referente_ao_pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2111/parecer_no_072.2024_leg_referente_ao_pelom_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2163/parecer_no_076.2024_leg_referente_ao_pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2156/parecer_no_077.2024_leg_referente_ao_pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2158/parecer_no_078.2024_leg_referente_ao_pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2160/parecer_no_079.2024_leg_referente_ao_pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2162/parecer_no_080.2024_leg_referente_ao_pl_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/parecer_no_088.2024_leg_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/parecer_no_091.2024_leg_referente_ao_pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/parecer_no_092.2024_leg_referente_ao_pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/parecer_no_093.2024_leg_referente_ao_pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/parecer_no_094.2024_leg_referente_ao_pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/parecer_no_099.2024_leg_referente_ao_pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/parecer_no_100.2024_leg_referente_ao_pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/parecer_no_101.2024_leg_referente_ao_pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/parecer_no_107.2024_leg_referente_ao_pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/parecer_no_109.2024_leg_referente_ao_pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/parecer_no_110.2024_leg_referente_ao_pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/parecer_no_111.2024_leg_referente_ao_pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/parecer_no_112.2024_leg_referente_ao_pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/parecer_no_119.2024_leg_referente_ao_pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/parecer_no_120.2024_leg_referente_ao_pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/parecer_no_121.2024_leg_referente_ao_pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/parecer_no_130.2024_leg_referente_ao_pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/parecer_no_131.2024_leg_referente_ao_pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1942/parecer_no_020.2024_leg_referente_ao_pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_no_039.2024_leg_referente_ao_pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2012/parecer_no_040.2024_leg_referente_ao_pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2018/parecer_no_036.2024_leg_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1910/parecer_no_011.2024_fin_referente_ao_pl_no_003.20204.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1940/parecer_no_015.2024_fin_referente_ao_pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1937/parecer_no_017.2024_fin_referente_ao_pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1935/parecer_no_019.2024_fin_referente_ao_pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1943/parecer_no_023.2024_fin_referente_ao_pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1946/parecer_no_024.2024_fin_referente_ao_pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1948/parecer_no_025.2024_fin_referente_ao_pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1957/parecer_no_012.2024_fin_referente_ao_pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1959/parecer_no_029.2024_fin_referente_ao_plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1979/parecer_no_033.2024_fin_referente_ao_pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1981/parecer_no_034.2024_leg_referente_ao_pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/1983/parecer_no_035.2024_fin_referente_ao_pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_no_043.2024_fin_referente_ao_pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2021/parecer_no_044.2024_fin_referente_ao_pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2023/parecer_no_045.2024_fin_referente_ao_pl_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2013/parecer_no_047.2024_fin_referente_ao_pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2015/parecer_no_048.2024_fin_referente_ao_pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2019/parecer_no_049.2024_fin_referente_ao_pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2043/parecer_no_055.2024_fin_referente_ao_pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2035/parecer_no_056.2024_fin_referente_ao_pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2037/parecer_no_057.2024_fin_referente_ao_pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2039/parecer_no_058.2024_fin_conjunto_referente_ao_pl_nos_025_027_028_029_e_030.2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2041/parecer_no_059.2024_fin_conjunto_referente_ao_pl_nos_026_e_031.2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2065/parecer_no_062.2024_fin_referente_ao_pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2063/parecer_no_063.2024_fin_referente_ao_plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2086/parecer_no_068.2024_fin_referente_ao_pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2088/parecer_no_069.2024_fin_referente_ao_pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2090/parecer_no_070.2024_fin_referente_ao_pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2092/parecer_no_071.2024_fin_referente_ao_pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2112/parecer_no_073.2024_fin_referente_ao_pelom_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2164/parecer_no_081.2024_fin_referente_ao_pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2157/parecer_no_082.2024_fin_referente_ao_pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2159/parecer_no_083.2024_fin_referente_ao_pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2161/parecer_no_084.2024_fin_referente_ao_pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/parecer_no_089.2024_fin_referente_ao_pl_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/parecer_no_090.2024_fin_referente_ao_pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/parecer_no_095.2024_fin_referente_ao_pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/parecer_no_096.2024_fin_referente_ao_pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/parecer_no_097.2024_fin_referente_ao_pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/parecer_no_098.2024_fin_referente_ao_pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/parecer_no_103.2024_fin_referente_ao_pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/parecer_no_105.2024_fin_referente_ao_pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/parecer_no_108.2024_fin_referente_ao_pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/parecer_no_113.2024_fin_referente_ao_pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/parecer_no_114.2024_fin_referente_ao_pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/parecer_no_115.2024_fin_referente_ao_pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/parecer_no_116.2024_fin_referente_ao_pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/parecer_no_122.2024_fin_referente_ao_pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/parecer_no_123.2024_fin_referente_ao_pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/parecer_no_124.2024_fin_referente_ao_pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/parecer_no_132.2024_fin_referente_ao_pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/parecer_no_133.2024_fin_referente_ao_pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/parecer_no_151.2024__fin_referente_ao_pl_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2011/parecer_no_046.2024_fin_referente_ao_pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2052/edital_no_001.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/parecer_no_104.2024_fin_referente_ao_pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H557"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>