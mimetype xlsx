--- v1 (2026-01-29)
+++ v2 (2026-06-18)
@@ -10,9986 +10,9922 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7047" uniqueCount="3303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7055" uniqueCount="3307">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_decreto_legislativo_no_01_2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_decreto_legislativo_no_01_2025.docx.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_decreto_legislativo_n_02_2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_decreto_legislativo_n_02_2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>James Karson Valério</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/pd_28801_2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/pd_28801_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre alteração na Lei nº 2550, de 18 de junho de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/pd_29016_2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/pd_29016_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre alteração na Lei nº 1254, de 13 de setembro de 2001, conforme especifica.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alessandro Cristian Von Linsingen</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_altera_ppa.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_altera_ppa.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de _x000D_
 Governo do Município de Rio Negro para o período de 2022 a 2025, e requer que a discussão e votação, se possível, seja realizada em regime de  urgência, com base no artigo 50 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025, e requer que a discussão e votação, se possível, seja realizada em regime de urgência, com base no artigo 50 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e requer que a discussão e votação, se possível, seja realizada em regime de urgência, com base no artigo 50 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/p_lei_iniciativa__neusa_heuko_swarowski-projeto_de_resgate_historico_a_historia_de_rio_negro_atraves_de_seus_bairros_e_localidades_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/p_lei_iniciativa__neusa_heuko_swarowski-projeto_de_resgate_historico_a_historia_de_rio_negro_atraves_de_seus_bairros_e_localidades_.docx.pdf</t>
   </si>
   <si>
     <t>Institui o projeto de resgate histórico, “A História de Rio Negro Através de seus Bairros e Localidades”, e dá outras providências.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Geovane de Lima</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/_p_lei_11_2025-_transparencia_obras_publicas._iniciativa_vereador_geovane_de_lima_.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/_p_lei_11_2025-_transparencia_obras_publicas._iniciativa_vereador_geovane_de_lima_.docx_2.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/pl_04.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/pl_04.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I, II, III, IV e V, do Art. 4º, da Lei nº. 2309/2013, que regulamenta a concessão de gratificação pelo exercício de função.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/plei_13_substituido.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/plei_13_substituido.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º, da Lei nº. 3148/2021, que Dispõe sobre a consolidação das normas do Serviço de Atendimento Móvel de Urgência, no município de Rio _x000D_
 Negro/PR, conforme especifica.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/_p_lei_14.2025-_cria_o_banco_de_ideias_na_camara_municipal_de_rio_negro_e_da_outras_providencias_iniciativa_vereador_odair_pereira.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/_p_lei_14.2025-_cria_o_banco_de_ideias_na_camara_municipal_de_rio_negro_e_da_outras_providencias_iniciativa_vereador_odair_pereira.docx_1.pdf</t>
   </si>
   <si>
     <t>Cria o Banco de Ideias na Câmara Municipal de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/p_lei_152025-_ficha_limpa._iniciativa_vereador_geovane_de_lima_.docx_3.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/p_lei_152025-_ficha_limpa._iniciativa_vereador_geovane_de_lima_.docx_3.pdf</t>
   </si>
   <si>
     <t>Institui critérios de moralidade administrativa para a nomeação de cargos em comissão no Município de Rio Negro, Paraná, em conformidade com a Lei da Ficha Limpa (Lei Complementar nº 135/2010), e dá outras providências.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/p_lei_16.2025._ppa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/p_lei_16.2025._ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plei_17.2025_ldo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plei_17.2025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/p_lei_18._2025.abertura_de_credito_adicional_especial._saude.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/p_lei_18._2025.abertura_de_credito_adicional_especial._saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 260.696,33 (duzentos e sessenta mil, seiscentos e noventa e seis reais e trinta e três centavos )</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/p_lei_19.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/p_lei_19.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 2.636.479,35  (dois milhões, seiscentos e trinta e seis mil, quatrocentos e setenta e nove reais e trinta e cinco centavos)</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/p_lei_20_._doacao_imovel_._delegacia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/p_lei_20_._doacao_imovel_._delegacia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóvel de propriedade do Município de Rio Negro para o Estado do Paraná, conforme específica.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2687/pl_altera_estrutura_-_p_lei_22.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2687/pl_altera_estrutura_-_p_lei_22.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 3.203/2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Paraná.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_carga_horaria._p_lei_23.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_carga_horaria._p_lei_23.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo de Rio Negro a alterar a carga horária e o vencimento proporcional para o cargo de contador</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2694/pl_24_.2025maio_laranja.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2694/pl_24_.2025maio_laranja.docx_1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção e Combate ao Abuso e Exploração Sexual de Crianças e Adolescentes - Maio Laranja, no Município de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2709/p_lei_altercao_lei_2550-2015.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2709/p_lei_altercao_lei_2550-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2550, de 18 de junho de 2015, conforme especifica</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2715/pl_alt._lei_699_de_23-06-92.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2715/pl_alt._lei_699_de_23-06-92.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 699, de 23 de junho de 1992, conforme especifica.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2732/plo_reposicao_inflacionaria.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2732/plo_reposicao_inflacionaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição inflacionária,  sobre a remuneração de todos os Servidores Públicos Municipais Efetivos e Comissionados, Ativos, Conselheiros Tutelares, Inativos e Pensionistas do Município de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_28.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Executivo do Município de Rio Negro - Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2734/pl_29.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2734/pl_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2735/pl_30.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2735/pl_30.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro – Paraná, conforme especifica</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2736/pl_reposicao_servidores_camara.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2736/pl_reposicao_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2737/pl_32.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2737/pl_32.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio-alimentação concedido aos servidores da Câmara Municipal de Rio Negro – Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2739/pl_reposicao_vereadores.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2739/pl_reposicao_vereadores.docx.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da reposição do subsídio dos vereadores da Câmara Municipal de Rio Negro – Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2777/plei_34.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2777/plei_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a repristinação da Lei Municipal nº 2.405, de 17 de março de 2014, revogada pela Lei nº 3.264 de dezembro de 2022 que fixou o valor _x000D_
 do auxílio financeiro a ser concedido aos participantes do Programa Médicos pelo Brasil e, altera o seu art. 1º conforme especifica.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2778/pl_35.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2778/pl_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 3271, de 24 de março de 2023, que altera e amplia normas relativas ao Programa de Fomento Agrícola no Município de Rio Negro - PR e dá outras providências.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2781/pl_36_e_anexos.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2781/pl_36_e_anexos.pdf</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2782/pl_37_e_anexos.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2782/pl_37_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que _x000D_
 dispõe sobre as Diretrizes Orçamentárias para o ano de 2025.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2783/pl_38.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2783/pl_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_39_e_anexos.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_39_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_40.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação do Plano Municipal de Educação, regulamentado pela Lei Municipal nº 2548, de 18 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_honorarios_de_sucumbencia._porcurador_geral.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_honorarios_de_sucumbencia._porcurador_geral.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei nº 2430 , de 15 de maio de 2014,  alterada pela Lei nº 2663, de 28 de setembro de 2016, que disciplina a destinação de verbas de honorários de sucumbência da Procuradoria Jurídica do Municípios de Rio Negro-Pr e dá outras providências.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2892/p_lei_iniciativa_vereadora__maria_celia_conte_-_emenda_-_utilidade_publica__casa__resgate.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2892/p_lei_iniciativa_vereadora__maria_celia_conte_-_emenda_-_utilidade_publica__casa__resgate.docx_1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Instituto Casa Resgate, inscrita no CNPJ sob nº 50.026.304/0001-04, com sede em Rio Negro/PR.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2895/p_lei.__refis_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2895/p_lei.__refis_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal para o exercício de 2025,  e dá  outras providências.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2920/p_lei_xxx2025-_divulgacao_das_listagens_de_pacientes_que_aguardam_por_consultas_com_medicos_especialistas_exames_e_cirurgias_na_rede_publica_do_municipio_de_rio_negro_estado_do_parana_.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2920/p_lei_xxx2025-_divulgacao_das_listagens_de_pacientes_que_aguardam_por_consultas_com_medicos_especialistas_exames_e_cirurgias_na_rede_publica_do_municipio_de_rio_negro_estado_do_parana_.docx_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública do Município de Rio Negro, Estado do Paraná, e estabelece mecanismos de notificação ativa aos pacientes.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2934/p_lei_ppa._agosto.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2934/p_lei_ppa._agosto.2025.pdf</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2938/p_lei_ldo._agosto.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2938/p_lei_ldo._agosto.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2939/p_lei._abertura_de_credito_adicional_especial.agosto.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2939/p_lei._abertura_de_credito_adicional_especial.agosto.2025.pdf</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2940/p_lei._dispoe_sobre_abertura_de_credito_suplementar._agosto_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2940/p_lei._dispoe_sobre_abertura_de_credito_suplementar._agosto_2025.pdf</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2954/p_lei_xxx.2025-_fulmicultura.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2954/p_lei_xxx.2025-_fulmicultura.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no âmbito do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2988/plei_consorcio_de_educacao_._ciedpar.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2988/plei_consorcio_de_educacao_._ciedpar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Negro a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/plo_51.2025_alteracao_da_lei_1150.1999.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/plo_51.2025_alteracao_da_lei_1150.1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações  no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio _x000D_
 Negro, conforme especifica.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_ordinaria_no_52_de_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_ordinaria_no_52_de_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua  regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_no_53_de_2025_._altera_a_lei_municipal_no_1.254_de_13_de_setembro_de_2001..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_no_53_de_2025_._altera_a_lei_municipal_no_1.254_de_13_de_setembro_de_2001..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 1.254, de 13 de setembro de 2001 que altera e amplia normas do recenseamento previdenciário, e dá outras providências.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3109/p_lei_54-_ppa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3109/p_lei_54-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano_x000D_
 Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3110/pl_55.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3110/pl_55.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre alterações na Lei Municipal nº 3385, de 08 de julho de 2024 - LDO, a qual dispõe sobre as Diretrizes _x000D_
 Orçamentárias para o ano de 2.025.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3111/p_lei_56-_credito.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3111/p_lei_56-_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3112/pl_57.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3112/pl_57.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre abertura de crédito adicional suplementar no valor R$ 3.325.352,22 (três milhões, trezentos e vinte _x000D_
 e cinco mil, trezentos e cinquenta e dois reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3114/plo_58.2025.dispoe_sobre_o_plano_plurianual.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3114/plo_58.2025.dispoe_sobre_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA 2026 – 2029 e dá outras providências</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_59.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o ano de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_60.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_60.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3118/pl_61.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3118/pl_61.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da Pessoa com Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_substitutivo_ao_projeto_de_lei_no._0212025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_substitutivo_ao_projeto_de_lei_no._0212025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI Nº. 021/2025  que dispõe sobre o Plano de Carreira  dos  Servidores  Públicos Municipais, ocupantes de cargos  efetivos do Município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_63.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei nº 3353, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3168/pl_64_-_justificativa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3168/pl_64_-_justificativa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal com ou sem a Garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_65.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_65.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA e dá outras providências.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3184/pl_66.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3184/pl_66.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a Concessão de Direito Real de Uso com Encargos de imóveis municipais, conforme especifica.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3185/pl_67.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3185/pl_67.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3201/p_lo_63.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3201/p_lo_63.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1.346, de 27 de março de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3212/pl_69-2025.pdf</t>
+    <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3212/pl_69-2025.pdf</t>
   </si>
   <si>
     <t>Confere a Comenda Ordem do Brasão Municipal ao Ilustríssimo Senhor Cícero Jayme Bley Junior.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>Maria Célia Conte, Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3213/pl_70-2025.pdf</t>
+    <t>Maria Célia Conte, Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3213/pl_70-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de Rio Negro à Ilustríssima Senhora Deputada Estadual Flávia Carolina Resende Jaber Francischini.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_71_associacao_moradores_sao_jose.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_71_associacao_moradores_sao_jose.docx_1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores São José, inscrita no CNPJ sob nº 28.844.885/0001-24, com sede em Rio Negro/PR</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço, Francisco Veiga, João Alves, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Maria Célia Conte, Neusa Heuko Swarowski, Paulo Pereira Alves</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3243/_p_lei_72._iniciativa_vereador__-_utilidade_publica__associacao_saude_plena.docx.pdf</t>
+    <t>Elcio Josué Colaço, Francisco Veiga, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Neusa Heuko Swarowski, Paulo Pereira Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3243/pl_72-2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO SAÚDE PLENA, inscrita no CNPJ sob nº 28.903.841/0001-28,  com sede em Rio Negro/PR.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3251/alteracao_ppa_._nov.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3251/alteracao_ppa_._nov.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano _x000D_
 Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3252/pl_justificativa_e_oficio_ru.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3252/pl_justificativa_e_oficio_ru.pdf</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3253/pl_e_justificativa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3253/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3311/p_lei_76.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3311/p_lei_76.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do Componente de Qualidade do Cofinanciamento Federal do piso de Atenção Primária à Saúde como forma de incentivo financeiro adicional aos profissionais das equipes da atenção primária à saúde, na forma que especifica.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3327/plei_._ppa_._77.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3327/plei_._ppa_._77.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre_x000D_
 o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3328/plei_ldo_78.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3328/plei_ldo_78.2025.pdf</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3329/pl_79.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3329/pl_79.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito  adicional suplementar.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3332/plei_80.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3332/plei_80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2.842, de 16 de março de 2018, que dispõe sobre a doação de imóvel a Associação Rionegrense da Pessoa _x000D_
 com Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/pd_29021_2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/pd_29021_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar que dispõe sobre o Plano de Benefício do Regime próprio de Previdência Social do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3199/plc_02.2025._sistema_tributario_municipal.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3199/plc_02.2025._sistema_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário do Município de Rio Negro, Estado do Paraná, sua reforma e consolidação, e dá outras providências e anexos.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3324/plc_3.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3324/plc_3.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a atualizar o valor venal dos imóveis do município para lançamento do Imposto sobre a Propriedade Predial e_x000D_
 Territorial Urbana - IPTU - 2026.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3325/plc_4.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3325/plc_4.2025.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IV, da Lei Municipal nº 1139, de 24 de dezembro de 1998, que instituiu o Código Tributário do Município de Rio Negro</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/resolucao_01.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/resolucao_01.2025.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da aplicação da Lei nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais - LGPD) no âmbito da Câmara Municipal de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/resolucao__02.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/resolucao__02.2025.docx.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Informação ao Cidadão na Câmara Municipal de Rio Negro e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/pd_29020_2024.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/pd_29020_2024.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda à Lei Orgânica do Município, que visa à alteração do artigo 89-A do mesmo dispositivo legal.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Geovane de Lima, Luiz Felipe Stafin, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3019/_mocao_repudio_.docx_2_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3019/_mocao_repudio_.docx_2_1.pdf</t>
   </si>
   <si>
     <t>Repúdio à Ação Direta de Inconstitucionalidade (ADI) nº 7796, em trâmite no Supremo Tribunal Federal (STF).</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento._01-25_informacoes.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento._01-25_informacoes.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações da Secretaria Municipal de Saúde sobre o atendimento prestado às gestantes no Sistema Único de Saúde (SUS) em Rio Negro.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento._02-25_informacoes.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento._02-25_informacoes.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações e Convocação da Secretária Municipal de Saúde e Coordenadora sobre o atendimento prestado às usuários no Centro de atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/requerimento._03-25_informacoes_sanepar.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/requerimento._03-25_informacoes_sanepar.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações detalhados sobre a falta de água que afetou todo o Município de Rio Negro nos dias 06 e 07 de fevereiro de 2025, bem como informações sobre as medidas adotadas para evitar a recorrência desse problema.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_04.2025_._vereador_geovane_de_lima._podemos.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_04.2025_._vereador_geovane_de_lima._podemos.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de relatórios das manifestações registradas pelos munícipes nas ouvidorias municipais, em conformidade com a legislação vigente.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_05-25_informacoes_assinado_-_geovane_de_lima.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_05-25_informacoes_assinado_-_geovane_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicita informações fornecidas sobre as ações e programas destinados à população em situação de rua e usuários de substâncias psicoativas, em conformidade com a legislação municipal e as diretrizes do SUAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_06-_2025_._obras_ginasio_duque_de_caxias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_06-_2025_._obras_ginasio_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações sobre o andamento da Obra do Ginásio de Esportes da Escola Duque de Caxias.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/requerimento_07_._francisco_veiga.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/requerimento_07_._francisco_veiga.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca do andamento do projeto de alargamento da estrada principal da Comunidade do Retiro Bonito.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_08-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_08-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações ao Executivo Municipal sobre o Período da Pandemia COVID no Município de Rio Negro.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_09-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_09-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, pedindo informações sobre o deslizamento de terra, o qual causou um grande buraco, na calçada na Avenida General Plínio Tourinho, no Bairro Campo do Gado, próximo ao Supermercado Francis.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_10.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_10.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência aos projetos de lei nº 06/2025, 07/2025 e 08/2025 do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>João Alves, Landivo Geraldo de Oliveira Gruber, Maria Célia Conte</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/req._11-25_informacoes_do_hbj_dos_atendimentos_em_2024_sus_unimed_e_particular.pdf</t>
+    <t>João Alves, Landivo Geraldo de Oliveira, Maria Célia Conte</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/req._11-25_informacoes_do_hbj_dos_atendimentos_em_2024_sus_unimed_e_particular.pdf</t>
   </si>
   <si>
     <t>Solicita à diretoria do Hospital Bom Jesus, um relatório dos atendimentos realizados pelo SUS, UNIMED e atendimentos particulares no ano de 2024.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/req._12-25_viabilidade_de_impl_delegacia_da_mulher.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/req._12-25_viabilidade_de_impl_delegacia_da_mulher.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento para o envio de pedido de estudos de viabilidade para a implantação de uma Delegacia Especial de Atendimento à Mulher na Comarca de Rio Negro, abrangendo os municípios de Campo do Tenente, Quitandinha, Piên e Rio Negro.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/requerimento_13-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/requerimento_13-25.pdf</t>
   </si>
   <si>
     <t>Votos de Louvor e Congratulações pelos 18 Anos do Jornal Diário de Riomafra</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/req._14-25_votos_de_louvor.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/req._14-25_votos_de_louvor.pdf</t>
   </si>
   <si>
     <t>Votos de Louvor e Congratulações aos  atletas rionegrenses participantes da 1ª Etapa Sul-Leste – Copa Curitiba do Circuito Paranaense de Karatê:_x000D_
 1.Pablo Henrique Martins Morais; 2. Anna Carolina V. Lima ; 3 . Alana V. Lima ; 4.  Eduardo A. Leineker ; 5. Wilson Mendes Neto ; 6. Paola M. Ribeiro ;  _x000D_
 7. Cheison de Lima ; 8. Gustavo Alves Silva e 9. Eduardo Rigotti.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/req._15-25_conselhos.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/req._15-25_conselhos.pdf.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o Executivo Municipal, estabeleça o cumprimento da Lei Municipal 3.238/2022 pelos Conselhos Municipais, com  a  disponibilização de dados para contato, calendário anual de reuniões, horário e endereço das reuniões, e arquivos contendo as atas das reuniões com as decisões e matérias aprovadas</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/requerimento_16-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/requerimento_16-25.pdf</t>
   </si>
   <si>
     <t>Votos de Louvor e Congratulações ao atleta rionegrense: Bruno Luan Moro de Oliveira, pela conquista do 36º SESC Triathlon , realizado no dia 23/03/2025 no Município de Matinhos- Paraná.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>João Alves, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/req.17.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/req.17.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações ao Executivo Municipal sobre a quantia de alunos da rede municipal de ensino que possuem laudo médico de Transtorno do Déficit de Atenção e Hiperatividade (TDAH), Transtorno do Espectro Autista (TEA) e outras condições similares.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/req._018-25_votos_de_louvor-bernardo_kraj.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/req._018-25_votos_de_louvor-bernardo_kraj.docx_1.pdf</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações ao escritor mirim Bernardo Fernando Leski Kraj, que aos seis anos  escreveu um livro.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/req._19-_2025_votos_de_louvor-casa_de_resgatedocx.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/req._19-_2025_votos_de_louvor-casa_de_resgatedocx.docx_1.pdf</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações. Instituto-  Casa Resgate, pelos relevantes serviços prestados à comunidade, como referência em projeto educacional social, transformando sociedades através da restauração familiar.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência  aos projetos de lei nº 12/2025 e 13/2025.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/req._21-25_relatorio_ouvidoria.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/req._21-25_relatorio_ouvidoria.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de relatório completo das demandas registradas pelos munícipes junto à Ouvidoria Municipal, sem a identificação de dados pessoais dos cidadãos, em conformidade com as disposições da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação - LAI) e da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais - LGPD), assegurando a proteção da identidade e de outros dados sensíveis dos cidadãos</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_22-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_22-25.pdf</t>
   </si>
   <si>
     <t>Votos de Louvor e Congratulações a Karina Franciele Faszank de Assumpção e aos seus  alunos: Alanys Sofhie Francisco, Kaike Francisco De Lima, Leonardo Dario, Rafaelly Aparecida Morretes Balcerzack, Samuel Natã Sant´A. Baumgartner, Carlos Eduardo Dallabona, Emilly Cristine Pereira Alves , Enzo Gabriel Fernandes, João Arthur Grun, João Vitor Cardozo Ville, Mateus Lima Carlos de Castro, Nycolas Ruthes, Raissa Manuela Hinkel Melnik, Richard Antonio dos Santos, Gerson Lucas Fuchs Pasdiora, Eliezer Fernando Alves, por ter desenvolvido o projeto O Verde é Vida Afubra.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/requerimento_23_led_vereadores.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/requerimento_23_led_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações acerca do RIO NEGRO LED ._x000D_
 Qual o cronograma detalhado de execução do projeto "Rio Negro Cidade LED", incluindo datas previstas para início e conclusão das etapas de substituição das luminárias? _x000D_
 Quais os critérios utilizados para definição da ordem de atendimento dos bairros e localidades? _x000D_
 Existe previsão de antecipação ou prorrogação do prazo final de conclusão, inicialmente previsto para o final de 2025? _x000D_
 Quais medidas estão sendo adotadas para garantir o cumprimento dos prazos estabelecidos no contrato? _x000D_
 Como será realizada a manutenção da atual rede de iluminação pública durante o período de transição para o novo sistema de LED? _x000D_
 Quais são os procedimentos estabelecidos para atender a eventuais falhas ou necessidades de manutenção nos pontos de iluminação existentes até que sejam substituídos? _x000D_
 Solicita-se a atualização do portal oficial do município (rionegro.atende.net) com informações atualizadas sobre o andamento do projeto, incluindo cronograma.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/req._2425_-_pedido_de_urgencia_kit_orcamentario.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/req._2425_-_pedido_de_urgencia_kit_orcamentario.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência os projetos de lei nº 16, 17, 18 e 19/2025.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/req._25-25_vaga_de_estacionamento_clinica_endocolo.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/req._25-25_vaga_de_estacionamento_clinica_endocolo.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita duas Vagas de Estacionamento: Estacionamento Especial e Estacionamento Rotativa Com Tempo Determinado em frente das Clínicas Endocolo Viver Bem:</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/req._26-25_-_pedido_de_urgencia_plo_doacao.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/req._26-25_-_pedido_de_urgencia_plo_doacao.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de  urgência o  projeto de lei nº 20/2025.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_27_-_retirada_da_pauta_pl_11-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_27_-_retirada_da_pauta_pl_11-25.pdf</t>
   </si>
   <si>
     <t>Retirada da Ordem do dia do Projeto de Lei 11/2025 na forma do inciso  VIII do art. 190 do Regimento Interno.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/requerimento_28-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/requerimento_28-25.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretaria Municipal de Agricultura e Meio Ambiente sobre o cronograma e a fiscalização da coleta de lixo no Município de Rio Negro, conforme Contrato nº 001/2021.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber, Neusa Heuko Swarowski</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/req._29-25_informacoes_rodoviaria.docx_1.pdf</t>
+    <t>Landivo Geraldo de Oliveira, Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/req._29-25_informacoes_rodoviaria.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações ao Executivo Municipal sobre o fluxo de ônibus, linhas em operação, utilização do prédio e quadro funcional da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2680/req._30-_2025_votos_de_louvor-polo_unopar_rio_negro_prdocx.docx_1.pdf</t>
+    <t>Landivo Geraldo de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2680/req._30-_2025_votos_de_louvor-polo_unopar_rio_negro_prdocx.docx_1.pdf</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações pela celebração dos 20 anos do Polo  de Rio Negro - PR - Universidade UNOPAR.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2681/req._31-25_informacoes_obra_ponte_lencol.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2681/req._31-25_informacoes_obra_ponte_lencol.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações ao Executivo Municipal sobre a Obra da Ponte do Lençol.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2701/req._32_convite_secretario_assistencia_social.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2701/req._32_convite_secretario_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Solicita convite ao Secretário de Assistência Social que use a tribuna desta casa para divulgar ações relacionadas ao “Maio Laranja”.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2706/req._33-25._solicitacao_de_informacoes_sobre_o_sistema_fotovoltaico.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2706/req._33-25._solicitacao_de_informacoes_sobre_o_sistema_fotovoltaico.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre o Sistema Fotovoltaico do Centro de Eventos Dr. José Valmor Ribeiro Nardes</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço, João Alves, Landivo Geraldo de Oliveira Gruber, Maria Célia Conte</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2722/req._34_-_informacao_portal_da_transparencia.pdf</t>
+    <t>Elcio Josué Colaço, João Alves, Landivo Geraldo de Oliveira, Maria Célia Conte</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2722/req._34_-_informacao_portal_da_transparencia.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre o Portal da Transparência no Município de Rio negro, PR.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2730/req._35-25_urgencia_pls_26_-_27_-_28_-_29_-_30_-_31.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2730/req._35-25_urgencia_pls_26_-_27_-_28_-_29_-_30_-_31.pdf.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  o   projeto de lei nº 26/2025; 27/2025; 28/2025 29/2025; 30/2025 e 32/2025.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2719/req._36-25_solicitando_a_secretaria_da_saude_informacoes_aparelhos_de_ultrassom.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2719/req._36-25_solicitando_a_secretaria_da_saude_informacoes_aparelhos_de_ultrassom.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações sobre a realização de exames de ultrassonografia na cidade e no distrito do Lageado, tendo em vista a informação de que há 600 pessoas aguardando na fila de espera.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em  regime  de urgência  do   Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2750/req._39-25_mocao_de_aplauso_aos_alunos_da_escola_municipal_de_educacao_especial_tia_apolonia.docx_3.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2750/req._39-25_mocao_de_aplauso_aos_alunos_da_escola_municipal_de_educacao_especial_tia_apolonia.docx_3.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, a apresentação de Votos de Louvor e Congratulações aos alunos da Escola Municipal de Educação Especial Tia Apolônia, que conquistaram o tricampeonato nos Jogos Regionais do Paraná, nas modalidades de futebol de salão e atletismo.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2742/req._40-25_informacoes_sanepar_sobre_retirada_de_hidrante.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2742/req._40-25_informacoes_sanepar_sobre_retirada_de_hidrante.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício à Sanepar – Companhia de Saneamento do Paraná, solicitando informações sobre a retirada do hidrante localizado na Rua Luís Neppel, em frente à Subprefeitura do Distrito de Lageado dos Vieiras, e questiona a ausência de comunicação prévia aos órgãos competentes.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2770/req._41-25_votos_de_louvor-cecm_presidente_caetano_munhoz_da_rocha.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2770/req._41-25_votos_de_louvor-cecm_presidente_caetano_munhoz_da_rocha.docx_1.pdf</t>
   </si>
   <si>
     <t>VOTOS DE LOUVOR E CONGRATULAÇÕES PELOS 76 ANOS DO COLÉGIO ESTADUAL PRESIDENTE CAETANO MUNHOZ DA ROCHA.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2772/req._42-25_informacoes_-_covid.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2772/req._42-25_informacoes_-_covid.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, informações complementares da pandemia COVID de Rio Negro que perdurou de março 2020 a dezembro de 2022.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2779/req._43-25_-_pedido_de_urgencia_plo_34.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2779/req._43-25_-_pedido_de_urgencia_plo_34.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  o   projeto de lei nº 34/2025.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2780/req._44-25_-_pedido_de_urgencia_plo_34.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2780/req._44-25_-_pedido_de_urgencia_plo_34.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  o   projeto de lei nº 35/2025.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2785/req._45-25_-_pedido_de_urgencia_plei_36_37_38_e_39.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2785/req._45-25_-_pedido_de_urgencia_plei_36_37_38_e_39.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos   projetos de lei nº 36/2025; 37/2025; 38/2025 e 39/2025.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2803/req._46-25_votos_de_louvor-atletas_corrida_de_rua.docx_-_documentos_google_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2803/req._46-25_votos_de_louvor-atletas_corrida_de_rua.docx_-_documentos_google_1.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor aos atletas do município de Rio Negro pela participação e desempenho na 1ª Etapa do Circuito Adulto de Corrida de Rua de Curitiba, realizada em 25 de maio de 2025, em reconhecimento à dedicação, superação e representatividade no cenário esportivo regional.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2797/req._47-25_solicita_afastamento_de_trinta_dias_de_suas_funcoes.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2797/req._47-25_solicita_afastamento_de_trinta_dias_de_suas_funcoes.docx.pdf</t>
   </si>
   <si>
     <t>A Vereadora ISABEL CRISTINA GROSSL, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, com fundamento no que dispõe o Capítulo II, artigo 81, inciso III, do Regimento Interno desta Casa Legislativa, requerer licença não remunerada pelo período de 30 (trinta) dias, a contar do dia 15 de Junho a 15 de Julho do corrente ano, afastamento para tratar de assunto de interesse particular.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2798/req._48-25._solicita_ao_executivo_municipal_e_a_secretaria_de_educacao_informacoes_referentes_a_implementacao_da_lei_federal_no_14.681_de_18_de_setembro_de_2023_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2798/req._48-25._solicita_ao_executivo_municipal_e_a_secretaria_de_educacao_informacoes_referentes_a_implementacao_da_lei_federal_no_14.681_de_18_de_setembro_de_2023_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e à Secretaria de Educação informações referentes à implementação da Lei Federal nº 14.681, de 18 de setembro de 2023.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>Neusa Heuko Swarowski, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2799/req._49-25_solicita_informacoes_sobre_acidente_ocorrido_na_obra_do_posto_de_saude_do_lageado_dos_vieiras_.docx_-_documentos_google.pdf</t>
+    <t>Neusa Heuko Swarowski, Landivo Geraldo de Oliveira, Luiz Felipe Stafin</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2799/req._49-25_solicita_informacoes_sobre_acidente_ocorrido_na_obra_do_posto_de_saude_do_lageado_dos_vieiras_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre acidente ocorrido na obra do Posto de Saúde do Lageado dos Vieiras e requer a presença do Secretário Municipal de Obras em Plenário para prestar esclarecimentos.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2801/req._50-25_informacoes_escola_bairro_alto.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2801/req._50-25_informacoes_escola_bairro_alto.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a paralisação da obra do Espaço Educativo no Bairro Alto e a presença do Secretário Municipal de Obras para prestar esclarecimentos.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2816/requerimento_51-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2816/requerimento_51-25.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora “Votos de Louvor e Congratulações”, à aluna Helena da Silva Braz, do 4º ano B da Escola Municipal Celso Catalan, pela brilhante participação e conquista do primeiro lugar no concurso cultural “Dê um nome ao Serelepe”.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/req._52-25_solicita_informacoes_detalhadas_sobre_a_implantacao_estruturacao_e_funcionamento_do_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba_instituido_pela_lei_m.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/req._52-25_solicita_informacoes_detalhadas_sobre_a_implantacao_estruturacao_e_funcionamento_do_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba_instituido_pela_lei_m.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre a implantação, estruturação e funcionamento do Fundo Municipal de Saneamento Básico e Ambiental – FMSBA, instituído pela Lei Municipal nº 3.366/2024.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2809/req._53-25_concessao_de_votos_de_louvor_e_congratulacoes_a_empresa_brunnquell_equipamentos_agricolas_e_fumageira_pelos_seus_10_anos_de_atuacao_em_rio_negro.docx_4.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2809/req._53-25_concessao_de_votos_de_louvor_e_congratulacoes_a_empresa_brunnquell_equipamentos_agricolas_e_fumageira_pelos_seus_10_anos_de_atuacao_em_rio_negro.docx_4.pdf</t>
   </si>
   <si>
     <t>Concessão de Votos de Louvor e Congratulações à empresa Brunnquell Equipamentos Agrícolas e Fumageira, pelos seus 10 anos de atuação em Rio Negro</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2818/req._54-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2818/req._54-25.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Secretaria Municipal de Assistência Social sobre a renovação do contrato com a Casa de Apoio Novo Amanhecer – CANOA e alternativas para atendimento à população em situação de rua.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/req._55-25_-_pedido_de_urgencia_plei_40.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/req._55-25_-_pedido_de_urgencia_plei_40.docx_1.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  do   projeto de lei nº 40/2025.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2823/req._56-25_solicitacao_de_manifestacao_sobre_a_impossibilidade_de_emissao_de_guia_do_itr_em_razao_de_ferias_de_servidor..docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2823/req._56-25_solicitacao_de_manifestacao_sobre_a_impossibilidade_de_emissao_de_guia_do_itr_em_razao_de_ferias_de_servidor..docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação de manifestação sobre a impossibilidade de emissão de guia do ITR em razão de férias de servidor.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>Francisco Veiga, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2833/req._57-25_votos_de_louvor-kuka_veiculos.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2833/req._57-25_votos_de_louvor-kuka_veiculos.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora “Votos de Louvor e Congratulações”, à empresa Kuka Veículos pelos seus 25 anos de fundação e atuação.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2842/req._58-25_votos_barao_de_rio_negro.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2842/req._58-25_votos_barao_de_rio_negro.docx.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor ao Colégio Estadual Barão de Antonina pelos seus 113 anos de história.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>Geovane de Lima, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2843/req._59-25_informacoes_rua_alaor_antunes_do_livramento_-_mig_linde_agm.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2843/req._59-25_informacoes_rua_alaor_antunes_do_livramento_-_mig_linde_agm.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referente ao Prolongamento da Rua Alaor Antunes do Livramento – fundos do Centro de Distribuição do MIG.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2846/req._60-25_informacoes_-castramovel.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2846/req._60-25_informacoes_-castramovel.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a situação do Castramóvel, atualmente localizado no Depósito de Sucatas da Prefeitura Municipal de Rio Negro, e requer a convocação da Secretária responsável, para prestar esclarecimentos a esta Casa de Leis.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2858/req_61.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2858/req_61.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora desta Casa de Lei o encaminhamento de ofício à COPEL – Companhia Paranaense de Energia, solicitando a instalação de um ponto de atendimento no Distrito de Lageado dos Vieiras, com funcionamento mínimo de três dias por semana.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2862/req_62.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2862/req_62.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor ao Grupo MIG Atacado e Varejo Ltda, como forma de reconhecimento público às extraordinárias ações de inclusão de pessoas com deficiência (PCDs) em seus estabelecimentos.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2863/req._63-25_votos_budokan.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2863/req._63-25_votos_budokan.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de Votos de Louvor e Congratulações à Academia Budokan de Rio Negro.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2867/req._64.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2867/req._64.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora desta Casa de Lei, o encaminhamento de ofício à CELESC – CENTRAIS ELÉTRICA DE SANTA CATARINA, solicitando informações e justificativa sobre a falta de energia na Rua Sebastião Hélio Veiga no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2868/req._65.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2868/req._65.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de ofício à SANEPAR – COMPANHIA DE SANEAMENTO DO PARANÁ, solicitando informações e justificativa sobre a falta de fornecimento de água na Rua Sebastião Hélio Veiga no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>Geovane de Lima, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2871/_req._66-25_informacoes_-equipe_ubs.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2871/_req._66-25_informacoes_-equipe_ubs.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a composição das equipes das Unidades Básicas de Saúde do Município e o cumprimento das normativas do SUS.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2873/req._67.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2873/req._67.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo, por meio da Agência do Trabalhador de Rio Negro, sobre políticas públicas, números, empresas contratantes, atendimento e ações voltadas à inclusão de pessoas com deficiência (PCDs) no mercado de trabalho</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Luiz Felipe Stafin, Maria Célia Conte, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2874/req._68-25_requer_o_encaminhamento_de_oficio_a_copel_.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2874/req._68-25_requer_o_encaminhamento_de_oficio_a_copel_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício à COPEL – Companhia Paranaense de Energia, solicitando a instalação de um ponto de atendimento presencial no Centro do Município de Rio Negro, com funcionamento mínimo de três dias por semana.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2882/req._69-25_requer_o_encaminhamento_de_oficio_a_autopista_.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2882/req._69-25_requer_o_encaminhamento_de_oficio_a_autopista_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita à empresa concessionária Auto Pista a realização de melhorias nos acessos principais das localidades de Roseira, Cunhupã, Tijuco preto e Retiro Bonito (km 198).</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2905/req._70-25_-_pedido_de_urgencia_plei_41_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2905/req._70-25_-_pedido_de_urgencia_plei_41_.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência do Projeto de Lei nº 41/2025 que altera a redação do artigo 2º da Lei nº 2430 , de 15 de maio de 2014, alterada pela Lei nº 2663, de 28 de setembro de 2016, que disciplina a destinação de verbas de honorários de sucumbência da Procuradoria Jurídica do Municípios de Rio Negro-Pr e dá outras providências.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Odair Pereira, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2898/req._71.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2898/req._71.pdf</t>
   </si>
   <si>
     <t>Solicita  informações ao setor competente sobre as alternativas previstas para garantir a continuidade dos exames laboratoriais, considerando que o Equipamento BS 200 – Mindray, utilizado na realização de exames de bioquímica clínica, encontra-se inoperante desde abril de 2025.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Odair Pereira, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2899/req.72.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2899/req.72.pdf</t>
   </si>
   <si>
     <t>Solicita a imediata limpeza dos destroços da antiga escola rural localizada na Campina dos Martins, atrás do Posto de Saúde e ao lado da Igreja Comunitária, bem como informações ao setor competente sobre a ordem de demolição da referida escola, considerando que havia solicitação formal da Associação de Moradores para uso do bem público em favor da comunidade.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall, Odair Pereira, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2903/req.73.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2903/req.73.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre acessibilidade nos veículos do transporte público intermunicipal.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2904/req._74-25_-_pedido_de_urgencia_plei_43.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2904/req._74-25_-_pedido_de_urgencia_plei_43.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência do projeto de lei nº 43/202, que Institui o Programa de Recuperação Fiscal para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2906/req.75.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2906/req.75.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o fornecimento de água tratada na comunidade de Campina dos Martins.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2907/req.76.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2907/req.76.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal  esclarecimentos sobre a realização de festa julina institucional no Paço Municipal, durante o expediente do dia 4 de julho.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2936/req._77-25_votos_de_louvor-sensei_drojildo_e_atletas_de_karate.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2936/req._77-25_votos_de_louvor-sensei_drojildo_e_atletas_de_karate.docx_1.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor e Congratulações aos participantes do Campeonato Brasileiro de Karatê – etapa Londrina.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2937/req._78-25_votos_colegio_est._ana_schelbauer_braz_de_oliveira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2937/req._78-25_votos_colegio_est._ana_schelbauer_braz_de_oliveira.docx.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor ao Colégio Estadual Ana Schelbauer Braz de Oliveira, pelo reconhecimento recebido da Secretaria de Estado da Educação do Paraná, pela participação no “Projeto Investigação SAEB”.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de  urgência  dos   projetos de lei nº 45/2025; 46/2025; 47/2025 e 48/2025 - Kit Orçamentário</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2948/req._80-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_a_auto_pista_lombadas_no_trevo_da_norte_fios.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2948/req._80-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_a_auto_pista_lombadas_no_trevo_da_norte_fios.docx.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de ofício à Empresa Autopista, solicitando a  instalação de duas lombadas físicas nas proximidades do trevo de acesso à empresa Norte Fios.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Comissão Legislação, justiça e Redação - LEG</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2951/req._81-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2951/req._81-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação do Secretário Municipal de Administração para prestar informações sobre o atendimento das diligências da Comissão de Legislação, Justiça e Redação referentes ao Projeto de Lei nº 021/2025, que dispõe sobre o Plano de Carreira dos Servidores Públicos Municipais ocupantes de cargos efetivos do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2961/req._82-25_convocacao_do_coordenador_do_cmu.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2961/req._82-25_convocacao_do_coordenador_do_cmu.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Coordenador do Consórcio de Mobilidade Urbana para prestar esclarecimentos sobre os atendimentos às Pessoas com Deficiência (PcDs) e demais informações pertinentes.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2962/req._83-25_oficio_antt.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2962/req._83-25_oficio_antt.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora o encaminhamento de ofício à ANTT, solicitando providências junto à Concessionária Autopista Planalto Sul quanto à obra de transposição sob a BR-116, em Rio Negro/PR.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2981/req._084-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2981/req._084-2025.pdf</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações aos alunos do município de Rio Negro selecionados no programa Ganhando o Mundo, promovido pelo Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2992/req._85-25_-_pedido_de_urgencia_plei_50.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2992/req._85-25_-_pedido_de_urgencia_plei_50.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime  de urgência do projeto de lei nº 50/2025. A Mesa Diretora, em atendimento à solicitação do Prefeito Municipal expressa no Ofício n Of. nº 20250818-2 GAB, datado de  18 de Agosto de 2025, e com base no Artigo 139 do Regimento Interno, propõe aos Vereadores que o Projeto de Lei mencionado seja discutido e votado em Regime de Urgência, diante da justificativa apresentada no projeto de lei 50.2025.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2994/req._86-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_ao_executivo_municipal_informacoes_detalhadas_sobre_o_funcionamento_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2994/req._86-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_ao_executivo_municipal_informacoes_detalhadas_sobre_o_funcionamento_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, informações detalhadas sobre o funcionamento da Estratégia Saúde da Família Euclides José de Oliveira Braz, localizada na comunidade da Fazendinha, bem como o atendimento nas unidades vinculadas às localidades de Barra Grande e Campina dos Andrades.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3006/req._87-25_solicitacao_afastamento_licenca_medica.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3006/req._87-25_solicitacao_afastamento_licenca_medica.docx.pdf</t>
   </si>
   <si>
     <t>Licença com fundamento no inciso I do art. 30 da Lei Orgânica Municipal, bem como no inciso I do art. 81 do Regimento Interno desta Casa Legislativa  por motivo de doença.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3023/req._88-25_votos_schumacher.docx_-_documentos_google_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3023/req._88-25_votos_schumacher.docx_-_documentos_google_1.pdf</t>
   </si>
   <si>
     <t>Solicita votos de louvor e congratulações à empresa Eletrônica Schumacher e ao seu fundador, Sr. Bernhard Schumacher, pela sua exemplar trajetória empresarial e contribuição ao desenvolvimento econômico e social da região.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3024/req._89-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3024/req._89-25.pdf</t>
   </si>
   <si>
     <t>Solicita a apresentação de Moção de Repúdio em face da Ação Direta de Inconstitucionalidade (ADI) nº 7796, movida pela Federação Brasileira das Associações de Síndrome de Down (FBASD), a qual coloca em risco a continuidade e a legitimidade das escolas especializadas no atendimento educacional de pessoas com deficiência.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Francisco Veiga, Maria Célia Conte, Milene Torres Gonçalves Stall, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3025/req._90-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3025/req._90-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, solicitando informações sobre a rede de abastecimento de água da localidade do Laranjal, no Município de Rio Negro.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski, Geovane de Lima, Milene Torres Gonçalves Stall, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3029/req.91-2025-medicamentos_.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3029/req.91-2025-medicamentos_.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre a distribuição de medicamentos à população de Rio Negro.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, Luiz Felipe Stafin, Maria Célia Conte, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3030/req_92.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3030/req_92.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, por meio da Secretaria Municipal de Agricultura e Meio Ambiente, informações sobre a utilização do caminhão refrigerado para transporte da produção de uva dos agricultores do Município, considerando que, segundo notícia oficial publicada em 28 de fevereiro de 2023, o veículo foi adquirido por meio do programa REVITIS e em parceria com a Secretaria Estadual de Agricultura.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, Luiz Felipe Stafin, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3033/req._93-2025-limpa_fossa.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3033/req._93-2025-limpa_fossa.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço de limpeza de fossas sépticas prestado pelo Município de Rio Negro.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3039/req._94-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3039/req._94-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra de contenção localizada na Avenida General Plínio Tourinho, Bairro Campo do Gado, próximo ao Supermercado Francis, objeto do Contrato de Prestação de Serviços nº 010/2025, assinado em 28/03/2025, decorrente da Dispensa por Justificativa nº 034/2025.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Geovane de Lima, Josias Tomaz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3044/req._95.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3044/req._95.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja oficiada a empresa Arteris Autopista Planalto Sul, na pessoa de seu Superintendente, Sr. Antonio Cesar Ribas Sass, solicitando informações e se possível comparecer a esta Câmara Municipal de Rio Negro para apresentar e detalhar o projeto executivo do elevado (viaduto) a ser construído na Rodovia BR-116, no trevo de acesso à Nortefios.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3051/req._96.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3051/req._96.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre o projeto de pavimentação asfáltica da estrada principal de acesso à comunidade de Sítio dos Valério, conforme previsão no Plano de Governo.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3055/req._97.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3055/req._97.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, o envio do cronograma detalhado de coleta de lixo no interior do município, contendo rotas, horários, dias da semana, início e fim de cada percurso, com destaque para a rota que abrange a localidade de Lageado dos Vieiras até o município de Rio Negro.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3073/req._98-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3073/req._98-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita votos de louvor e congratulações à equipe feminina SMEL - Rio Negro, campeã do Campeonato Paranaense de Futebol 7, realizado entre os dias 05 e 07 de setembro de 2025, pela brilhante conquista que garantiu vaga no Campeonato Brasileiro e na Copa Sul Sudeste de 2026.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3074/req._99.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3074/req._99.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiada a empresa Arteris Autopista Planalto Sul, requerendo estudos de melhorias no acesso à Comunidade da Roseira, com a ampliação das pistas de desaceleração e aceleração na pista norte da BR-116, sentido Rio Negro–Curitiba.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3079/req._100-25_-_pedido_de_urgencia_plei_52.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3079/req._100-25_-_pedido_de_urgencia_plei_52.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência do projeto de lei nº 52/2025.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3080/req._101.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3080/req._101.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o fechamento da Unidade de Saúde da comunidade do Cunhupã e o atendimento das comunidades de Campina Bonita 1 e 2.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, Maria Célia Conte, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3084/req._102.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3084/req._102.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca do fechamento da Unidade de Saúde da localidade de Barra Grande e sobre o atendimento prestado à população afetada</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3085/req._103.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3085/req._103.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a existência do serviço de coleta de lixo comum e reciclável na localidade de Barra Grande e, em caso positivo, o envio do cronograma detalhado de execução.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3093/req._104.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3093/req._104.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a situação do imóvel público onde funcionava o Centro de Artesanato “Meinrad Anton Friedrich Horn”, atualmente abandonado, e a fiscalização dos bens públicos cedidos ou doados pelo Município.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3094/req._105.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3094/req._105.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiada a empresa Arteris Autopista Planalto Sul, requerendo estudos de melhorias no acesso à Comunidade da Roseira, com ampliação das pistas de desaceleração e aceleração na pista norte da BR-116, sentido Rio Negro–Curitiba, e/ou outras medidas de segurança viária.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3106/req.106-2025._coleta_e_separacao_de_reciclaveis_nas_escolas_municipais.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3106/req.106-2025._coleta_e_separacao_de_reciclaveis_nas_escolas_municipais.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a existência de programa municipal, sobre a Coleta e separação  de Recicláveis nas Escolas Municipais.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3107/req._107.pdf</t>
+    <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3107/req._107.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, informações sobre o funcionamento do transporte de pacientes para consultas e tratamentos especializados na cidade de Curitiba.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Isabel Cristina Grossl, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3108/req._108.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3108/req._108.pdf</t>
   </si>
   <si>
     <t>Propõe Votos de Louvor e Congratulações aos atletas Cheison de Lima, Anna Carolina Vascelik de Lima, Alana Vascelik de Lima, Pablo Henrique de Moraes, Eduardo Henrique Rigoti, Wilson Mendes Neto e Murillo Wisowaty Leite Bastos, aos árbitros Anna Carolina Vascelik de Lima e Gustavo Alves de Lima, ao mesário Wilson Mendes Neto e aos técnicos Drojido Ferreira de Lima, Cheison de Lima e Sandra Helena da Silva de Lima, que representaram a Associação Sol Nascente de Karatê de Rio Negro na Etapa Final do Campeonato Paranaense de Karatê, realizada na cidade de Londrina, obtendo destacadas classificações e demonstrando excelência esportiva.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3113/req._109-2025_-_pedido_de_urgencia_pleis_54-55-56_e_57.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3113/req._109-2025_-_pedido_de_urgencia_pleis_54-55-56_e_57.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei nº 54-55-56-57/2025.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3131/req._110-25_votos_de_louvor_-_heloisa_fernanda_kuhl_strack.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3131/req._110-25_votos_de_louvor_-_heloisa_fernanda_kuhl_strack.docx.pdf</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações”, à Heloisa Fernanda kühl Strack.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3135/req._111-2025_votos_de_louvor_-_marli_comochina.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3135/req._111-2025_votos_de_louvor_-_marli_comochina.docx.pdf</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações à Professora e Psicopedagoga Marli Comochina, em reconhecimento à sua destacada atuação na educação inclusiva e ao trabalho exemplar no atendimento e desenvolvimento de crianças com Transtorno do Espectro Autista no Município de Rio Negro.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3141/req._112-25_solicita_informacoes_sobre_pam.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3141/req._112-25_solicita_informacoes_sobre_pam.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre transparência, controle social e canais de atendimento ao cidadão referentes à execução do Contrato de Gestão do Pronto Atendimento Municipal - PAM de Rio Negro.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3152/req._113-2025_votos_de_louvor_-_jornao_o_regional.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3152/req._113-2025_votos_de_louvor_-_jornao_o_regional.pdf</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações” ao Jornal O Regional, do município de Piên, pela edição de número 1.500 impressa.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3164/req._114.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3164/req._114.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o fechamento da Extensão da Unidade de Saúde da Luiz Milcheski, na Localidade de Ovelhas.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3158/req._115-2025_votos_de_louvor_-_jessica_aparecida_cachoroski__mae_atipica__1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3158/req._115-2025_votos_de_louvor_-_jessica_aparecida_cachoroski__mae_atipica__1.pdf</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações à Jéssica Aparecida Cachoroski, mãe atípica e Coordenadora da Rede de Apoio Famílias Unidas pelo TEA.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3166/req._116-2025_solicita_informacoes_detalhadas_documentos_dos_professores_contratados_pelo_regime_pss.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3166/req._116-2025_solicita_informacoes_detalhadas_documentos_dos_professores_contratados_pelo_regime_pss.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas, documentos comprobatórios e o cronograma oficial relativos à substituição dos professores contratados pelo regime PSS por professores aprovados em concurso público municipal, bem como a situação de turmas eventualmente sem docente na rede municipal.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, Milene Torres Gonçalves Stall, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3174/req._117-2025_votos_de_louvor_-_sonho_meu_meu.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3174/req._117-2025_votos_de_louvor_-_sonho_meu_meu.docx.pdf</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações” a SONHO MEU, EQUOTERAPIA E REABILITAÇÃO.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3187/req._119-2025_solicita_informacoes_detalhadas_revitalizacao_da_praca_joao_pessoa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3187/req._119-2025_solicita_informacoes_detalhadas_revitalizacao_da_praca_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre as modificações previstas na segunda etapa da revitalização da Praça João Pessoa, especialmente quanto à realocação do busto de Manoel Ribas e a preservação do patrimônio histórico e cultural do município.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3189/_req.120-25_solicitacao_afastamento_licenca_medica_milene.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3189/_req.120-25_solicitacao_afastamento_licenca_medica_milene.docx.pdf</t>
   </si>
   <si>
     <t>A Vereadora MILENE TORRES GONÇALVES STALL, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, com fundamento no que dispõe o Capítulo II, artigo 81, inciso III, do Regimento Interno desta Casa Legislativa, requerer licença não remunerada pelo período de 15 (quinze) dias, a contar do dia 18 de Novembro a 02 de Dezembro do corrente ano, afastamento para tratar de assunto de interesse particular.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3190/req._121-2025_votos_de_louvor_-_programa_jovem_parlamentar.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3190/req._121-2025_votos_de_louvor_-_programa_jovem_parlamentar.pdf</t>
   </si>
   <si>
     <t>Requer a indicação de Voto de Louvor e Congratulações à Diretora Profª Isabela Alves de Souza, à Profª Janaína Aparecida Pinto, e aos 11 alunos participantes do Parlamento Jovem, do Colégio Cívico-Militar Dr. Ovande do Amaral, pelos relevantes serviços e contribuições prestados à formação cidadã e à educação em nosso município.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3191/req.122-2025_informacoes_escola_integral_lageado_dos_vieiras.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3191/req.122-2025_informacoes_escola_integral_lageado_dos_vieiras.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal, se há estudos pela Secretaria responsável pela implementação através de programa municipal, de educação em tempo integral, no Distrito do Lageado</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3192/req.123.2025_votos_de_louvor_-_itaipu.docx.pdf</t>
+    <t>Landivo Geraldo de Oliveira, Luiz Felipe Stafin</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3192/req._123.2025_votos_de_louvor_-associacao_de_pais_e_professores.pdf</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações” para a Associação de Pais e Professores do Centro Municipal de Educação Infantil Prefeito Alceu Antonio Swarovski, que teve aprovado o projeto: Recicla Lajeado no programa Itaipu Mais que Energia.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3193/req.123.2025_votos_de_louvor_-_itaipu.docx.pdf</t>
+    <t>Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3193/req._124.2025_votos_de_louvor_-_cooperativaitaipu.pdf</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações” para a Cooperativa da Agricultura Familiar de Rio Negro - Cooperionegro, que teve aprovado o projeto: Cooperionegro em ação, no programa Itaipu Mais que Energia.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Neusa Heuko Swarowski</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3205/req._126-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3205/req._126-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de uma extensão da Unidade de Saúde do Lageado dos Vieiras para</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de  urgência e dispensa de pareceres dos  projetos de lei nº 69/2025 e 70/2025</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3218/req._128-2025_votos_de_louvor_-_jair_valdemar_e_gerci..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3218/req._128-2025_votos_de_louvor_-_jair_valdemar_e_gerci..docx.pdf</t>
   </si>
   <si>
     <t>Requer a indicação de Voto de Louvor e Congratulações à Jair Alves e Valdemar Cesarino de Lima, pelos serviços voluntários que prestam há crianças em sua escola de futebol.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3237/req._129-2025_centro_de_convivencia_henrique_witt.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3237/req._129-2025_centro_de_convivencia_henrique_witt.docx.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o fechamento e estado de conservação do Centro de Convivência “Henrique Witt”.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>Geovane de Lima, Isabel Cristina Grossl, Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin, Neusa Heuko Swarowski, Odair Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3238/req._130-2025_-_frota.docx.pdf</t>
+    <t>Geovane de Lima, Isabel Cristina Grossl, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3238/req._130-2025_-_frota.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o uso, controle, rastreamento, abastecimento, manutenção e destinação dos veículos oficiais pertencentes à frota municipal de Rio Negro – PR.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3248/req._131-2025_-__votos_de_louvor_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3248/req._131-2025_-__votos_de_louvor_.docx_1.pdf</t>
   </si>
   <si>
     <t>VOTOS DE LOUVOR E CONGRATULAÇÕES AO ESTUDANTE MICHEL VINICIUS PSCHEIDT PELA PARTICIPAÇÃO NA OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS (OBMEP) E NA OLIMPÍADA DE MATEMÁTICA DO PARANÁ (OMAP).</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3254/req._132-2025_pedido_de_urgencia_pleis_73-74_e_75.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3254/req._132-2025_pedido_de_urgencia_pleis_73-74_e_75.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência  dos projetos de lei nº 73-74 e 75/2025.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>Geovane de Lima, Landivo Geraldo de Oliveira Gruber, Neusa Heuko Swarowski, Odair Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3264/requerimento_133.pdf</t>
+    <t>Geovane de Lima, Landivo Geraldo de Oliveira, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3264/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requer informações técnicas completas acerca da obra de remodelação das rotatórias da Avenida General Plínio Tourinho, incluindo objetivo, projeto executivo, custos, origem dos recursos, cronograma físico-financeiro, responsáveis técnicos, plano de sinalização provisória e definitiva, impacto no fluxo viário e justificativa para ausência da obra no Portal da Transparência, conforme legislação vigente.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3274/req._134-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3274/req._134-25.pdf</t>
   </si>
   <si>
     <t>Requer informações completas referentes à realização do Concurso Realeza de Rio Negro 2025</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3282/req._135.pdf</t>
+    <t>Francisco Veiga, Maria Célia Conte</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3282/req._135.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VOTOS DE LOUVOR E CONGRATULAÇÕES À COMISSÃO ORGANIZADORA DA COPA DE LAÇO DOS AMIGOS PELA REALIZAÇÃO DA 3ª EDIÇÃO DO EVENTO E PELA VALORIZAÇÃO DA CULTURA GAÚCHA E DO ESPORTE DO LAÇO COMPRIDO.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Geovane de Lima, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3285/req._136-2025_repasses_federais_da_atencao_primaria_a_saude_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3285/req._136-2025_repasses_federais_da_atencao_primaria_a_saude_.docx.pdf</t>
   </si>
   <si>
     <t>Requer informações completas referentes aos repasses federais da Atenção Primária à Saúde (APS), conforme a Portaria GM/MS nº 3.493/2024, e à destinação municipal dos recursos no período de transição 2024–2025.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3312/req._137-2025_pedido_de_urgencia_pl_76.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3312/req._137-2025_pedido_de_urgencia_pl_76.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência do projeto de lei nº 76/2025.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3313/req._138-25__aneel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3313/req._138-25__aneel.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à ANEEL – Agência Nacional de Energia Elétrica – providências e informações detalhadas acerca das constantes falhas na rede de abastecimento elétrico nas localidades rurais do Município de Rio Negro/PR, conforme relato apresentado em Tribuna Livre.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CESP - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3083/parecer_da_comissao_especial.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3083/parecer_da_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3147/parecer_comissao_de_financa_e_orcamento_pl__54_55_56_e_57_2025_07-10-2025.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3147/parecer_comissao_de_financa_e_orcamento_pl__54_55_56_e_57_2025_07-10-2025.docx_2.pdf</t>
   </si>
   <si>
     <t>Os Projetos de Lei nº 54, 55, 56 e 57/2025 foram encaminhados a esta Comissão para exame da adequação financeira, orçamentária e fiscal, conforme competência regimental da Comissão de Finanças e Orçamento. _x000D_
 a) Projeto de Lei  nº 54/2025 – Altera o Plano Plurianual (Lei nº 3.180/2021); b) Projeto de Lei  nº 55/2025 – Altera a Lei de Diretrizes Orçamentárias 2025 (Lei nº 3.385/2024); c)  Projeto de Lei  nº 56/2025 – Autoriza a abertura de crédito adicional especial de R$ 1.705.830,04; d) Projeto de Lei  nº 57/2025 – Autoriza a abertura de crédito adicional suplementar de R$ 3.325.352,22, vinculado ao Convênio SEAB nº 342/2025, destinado à aquisição de maquinário agrícola._x000D_
 (...)_x000D_
 VI. Deliberação da Comissão_x000D_
 Reunida em 07 de outubro de 2025, a Comissão acatou, por unanimidade, o voto da Relatora e emitiu PARECER PELO PROSSEGUIMENTO dos Projetos de Lei nº 54, 55, 56 e 57/2025.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_da_comissao_de_legislacao_pr_54_55_56_57.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_da_comissao_de_legislacao_pr_54_55_56_57.2025.docx.pdf</t>
   </si>
   <si>
     <t>Projetos de Lei nº 54, 55, 56 e 57/2025, de autoria do Poder Executivo Municipal, que tratam, respectivamente, da instituição do Plano Plurianual 2026–2029, da alteração da LDO 2025, da abertura de crédito adicional especial e da abertura de crédito suplementar vinculado a convênio.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_da_comissao_de_legislacao_pl_53.2025.docx_1_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_da_comissao_de_legislacao_pl_53.2025.docx_1_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2025 – Altera a Lei Municipal nº 1.254/2001 para instituir o recenseamento previdenciário dos segurados do RPPS.</t>
   </si>
   <si>
+    <t>3390</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/veto_da_pl_09.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei nº 9/2025 que "Institui o Programa Esporte Solidário no Município de Rio Negro/PR e dá outras providências"</t>
+  </si>
+  <si>
     <t>3339</t>
   </si>
   <si>
-    <t>VETO</t>
-[...5 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3339/mensagem_de_veto_parcial_001.2025_ao_pl_060.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3339/mensagem_de_veto_parcial_001.2025_ao_pl_060.2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Ordinária nº 060/2025, que Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind._01-25_deslizamento_pirambeira.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind._01-25_deslizamento_pirambeira.pdf</t>
   </si>
   <si>
     <t>Reduzir riscos de deslizamentos em encosta nas áreas urbanas.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind._002-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind._002-2025.pdf</t>
   </si>
   <si>
     <t>Criação de Mirante na região da rua Boleslau Paluch, conhecida como Pirambeira.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind._03_lombas_para_roseira.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind._03_lombas_para_roseira.pdf</t>
   </si>
   <si>
     <t>Reiteração e solicitação de implantação de passagem elevada e/ou lombadas na localidade de Roseira.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/ind._04_asfalto_desvio_de_praca_de_pedagio_-_roseira.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/ind._04_asfalto_desvio_de_praca_de_pedagio_-_roseira.pdf</t>
   </si>
   <si>
     <t>Solicitação de conclusão do trecho que falta pavimentação asfáltica na estrada que liga a cidade de Rio Negro à localidade de Roseira.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/ind._005-2025_abastecimento_agua_cunhupa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/ind._005-2025_abastecimento_agua_cunhupa.pdf</t>
   </si>
   <si>
     <t>Regularização de abastecimento de água na localidade de Cunhupã.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_06-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_06-25.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na estrada que dá acesso ao poço artesiano da comunidade Retiro Bonito.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_07-25.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_07-25.pdf.pdf</t>
   </si>
   <si>
     <t>Patrolamento e limpeza das saídas de água da Rua Tiete.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_08-25.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_08-25.pdf.pdf</t>
   </si>
   <si>
     <t>Patrolamento e limpeza de matos em toda a extensão da  Rua Juvenal Henning, Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind._10-25_dedetizacao_e_implementacao_bocas_de_lobo_inteligente.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind._10-25_dedetizacao_e_implementacao_bocas_de_lobo_inteligente.pdf</t>
   </si>
   <si>
     <t>Dedetização e implementação de bocas de lobo inteligentes.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind._011-2025_cronograma_de_atuacao.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind._011-2025_cronograma_de_atuacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de Cronograma Semanal das Atividades dos Equipamentos Pesados pertencentes à Secretaria Municipal de Obras e Serviços Urbanos e e Secretaria de Agricultura e Meio Ambiente. relacionadas ao Distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind._012-2025_agua_encanada_nos_queimados.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind._012-2025_agua_encanada_nos_queimados.docx.pdf</t>
   </si>
   <si>
     <t>Reiterar os pedidos feitos nas Indicações 079/2024 do vereador Odair Pereira , solicitando ao Executivo Municipal através do Setor competente, que, juntamente com a Sanepar, seja realizado um estudo para implementação do sistema de abastecimento de água encanada na localidade dos Queimados.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind._013-2025_pavimentacao_henrique_lazarini_ulysses_k._moraes_e_wigand.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind._013-2025_pavimentacao_henrique_lazarini_ulysses_k._moraes_e_wigand.docx.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica em Ruas do Bairro Seminário._x000D_
 Rua Henrique Lazarine_x000D_
 Rua Ulysses Kendrichi de Moraes._x000D_
 Rua Wigand Paulo Henning Wittig.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/ind._14-25_of_parabenizando_padre_walmir.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/ind._14-25_of_parabenizando_padre_walmir.pdf</t>
   </si>
   <si>
     <t>Ofício parabenizando Padre Walmir pelos seus 25 anos de vida Sacerdotal.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._015-2025_patrolamento_e_empedramento_estrada_campina_bonita.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._015-2025_patrolamento_e_empedramento_estrada_campina_bonita.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o patrolamento e empedramento da estrada geral da comunidade da Campina Bonita, com o objetivo de melhorar a trafegabilidade e a segurança da via.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/ind._016-25_estacionamento_exclusivo_tea.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/ind._016-25_estacionamento_exclusivo_tea.pdf</t>
   </si>
   <si>
     <t>Estudo para criar vagas em locais estratégicos do município, como prédios públicos, unidades de saúde, escolas, centro comercial e demais áreas de grande circulação,  incluir placas e símbolos de estacionamento preferencial para pessoas com Espectro Autista no município.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ind._017-25_levantamento_terrenos_baldios.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ind._017-25_levantamento_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido feito na indicação 073/2023, desta mesma vereadora solicitando ao Executivo Municipal, que através do Setor Competente, realize um Levantamento de terrenos baldios em área urbana, para aplicação das cláusulas da Lei Complementar nº 045/2021.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/ind._018-25_ampliacao_atendimento_gestantes_em_mafra_sc.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/ind._018-25_ampliacao_atendimento_gestantes_em_mafra_sc.pdf</t>
   </si>
   <si>
     <t>Reiterar o contido na indicação 221/2024, da própria vereadora solicitando ao Executivo Municipal, que através da Secretaria da Saúde, busque junto ao Governo do Estado subsídios para que amplie o atendimento das gestantes Rio Negrenses, na Maternidade Dona Catarina Kuss em Mafra S.C. Ampliar no sentido de atender também gestantes de baixa, média e alta complexidade.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind._019-25_construcao_quadra_na_academia_ao_ar_livre.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind._019-25_construcao_quadra_na_academia_ao_ar_livre.docx.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido da indicação 163/2022, deste vereador solicitando a construção de quadra de areia, quadra de vôlei, iluminação pública e plantio de árvores na academia ao ar livre Dilceu Borba e no parque infantil no Conjunto Habitacional Salustiano Kobus, no Bairro Alto.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/ind._20-25_van_exclusiva_pacientes_de_radioterapia.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/ind._20-25_van_exclusiva_pacientes_de_radioterapia.pdf</t>
   </si>
   <si>
     <t>Disponibilizar uma Van diariamente para transporte exclusivo de pacientes oncológicos que fazem Radioterapia em Curitiba.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/ind._21-25_construcao_box_feira_do_protudor_e_outros.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/ind._21-25_construcao_box_feira_do_protudor_e_outros.pdf</t>
   </si>
   <si>
     <t>Construção de 07 (sete) Box fixos em frente a Afubra, no Bairro Bom Jesus, para uso em feiras dos produtores, artesãos e outros. Já existe um espaço, no qual, é montado barracas, possui banheiros públicos, e que é usado pelos produtores rurais nos sábados pela manhã.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/ind._022-25_melhorias_anti_po_rua_goias.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/ind._022-25_melhorias_anti_po_rua_goias.pdf</t>
   </si>
   <si>
     <t>Melhorias na pavimentação, anti pó em toda extensão da Rua Goiás na Vila Paraíso.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_023-2025_rocada_ruas_lageado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_023-2025_rocada_ruas_lageado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza dos meios-fios, calçadas e roçada das ruas centrais do Distrito de Lageado dos Vieiras, visando à melhoria da infraestrutura urbana, saúde pública e segurança da população.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind._024-2025_estudo_sobre_alteracao_plano_diretor_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind._024-2025_estudo_sobre_alteracao_plano_diretor_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos em conjunto com a Comissão de Urbanismo para alteração do Plano Diretor do Município.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind._025-25_solicitacao_de__instalacao_de_agua_encanada_na_localidade_da_campina_dos_martins.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind._025-25_solicitacao_de__instalacao_de_agua_encanada_na_localidade_da_campina_dos_martins.pdf</t>
   </si>
   <si>
     <t>Reiterar Solicitação de  instalação de água encanada na localidade da Campina dos Martins.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_26-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_26-25.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído um ponto de ônibus, para moradores e estudantes da região, na Rua José Waldemar Turnês, ao lado da BR 116, em área que se encontra fora do domínio da concessionária, no Bairro Tijuco preto</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/ind_27-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/ind_27-25.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento na estrada da Roseira que dá acesso a comunidade do Cascavel, divisa do Município Rio Negro, PR, com Campo do Tenente, PR.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/ind_28-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/ind_28-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o alargamento e empedramento na Rua Maria Magdalena Withoff Kuhl, no Bairro Roseira, bem com a limpeza de 02 (dois) bueiros ao lado da casa do Sr Nelson Novak na mesma rua.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/ind._029-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/ind._029-2025.pdf</t>
   </si>
   <si>
     <t>Reparos necessários no calçamento da Praça Coronel Buarque, localizada no centro de Rio Negro, com a substituição das lajotas danificadas e o nivelamento adequado do piso.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_030-25_asfalto_rua_francisco_ranquel.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_030-25_asfalto_rua_francisco_ranquel.docx.pdf</t>
   </si>
   <si>
     <t>Melhorias na infraestrutura e pavimentação da Rua Francisco Ranquel, no Bairro Alto, especialmente no trecho de aproximadamente 170 metros, que apresenta uma subida íngreme e necessita de pavimentação adequada.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_031-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_031-25.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido feito na Indicação 033/2024, solicitando a reforma e implantação de brinquedos novos no Parquinho da Praça Isauro Saidel, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_32-25_alimentacao_para_criancas_com_restricao_escola_municipais.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_32-25_alimentacao_para_criancas_com_restricao_escola_municipais.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido feito na Indicação 015/2024, solicitando o fornecimento adequado de alimentos, aos alunos da rede pública, com algum tipo de restrição alimentar, comprovado com laudo médico, garantindo assim um cardápio igualitário e nutricional a todos os estudantes.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._033-25_manutencao_rua_alfredo_ricardo_koster.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._033-25_manutencao_rua_alfredo_ricardo_koster.docx.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias e pavimentação em um trecho de aproximadamente 400m na Rua Alfredo Ricardo Koster, no Bairro Alto.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_034-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_034-25.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo e manutenção na área do ponto de ônibus/lotação na Avenida Afonso Petschow, em frente ao Restaurante Estradeiro.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_035-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_035-25.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada, manutenção e melhorias necessárias, capinação, pintura e troca de lâmpadas na passarela de alvenaria na Rua Camarista João Hirt, com cruzamento da Rua José Eduardo Henning, sobre os trilhos da empresa RUMO.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_36-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_36-25.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada, por parte de engenheiro habilitado, a Inspeção de Segurança e de Acessibilidade,  manutenção e melhorias e a elaboração de um cronograma para a execução dos consertos necessários, capinação, pintura e troca de lâmpadas na passarela de ferro da Rua 08 de Dezembro com cruzamento da Rua José Eduardo Henning sobre os trilhos da empresa RUMO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço, Landivo Geraldo de Oliveira Gruber</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_37-2025.pdf</t>
+    <t>Elcio Josué Colaço, Landivo Geraldo de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_37-2025.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Pavimentação de um trecho aproximado de 800 metros da "Estrada Principal na Localidade de Lageado dos Vieiras” próximo ao Rancho Richiter.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_38-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_38-25.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque Infantil e Alambrado ao Entorno da Quadra de Areia "Espaço Aberto Casas de Pedras".</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_39-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_39-25.pdf</t>
   </si>
   <si>
     <t>Projeto de Levantamento de Custos e Dimensões para Pavimentação e Recapeamento das Ruas Santa Catarina e Trecho da Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._40-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._40-25.pdf</t>
   </si>
   <si>
     <t>Melhorias e alargamento da estrada que liga a Comunidade Fazendinha I à Comunidade Fazendinha II, no Bairro Fazendinha.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._41-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._41-25.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para compra de um Aparelho de Ultrassom portátil,  para ser usado nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/ind_42-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/ind_42-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Veículo para Transporte de Profissionais da Educação no Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_43-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_43-25.pdf</t>
   </si>
   <si>
     <t>Manutenção e Reparos nas Ruas Luís Neppel e Ervino Ernesto Brunnquell.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_44-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_44-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ofício à Copel para Roçada e Limpeza de Imóvel na Rua Luís Neppel, Distrito de Lageado dos Vieiras</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_45-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_45-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Estudo de Viabilidade para Implantação de Semáforo na Rotatória em Frente ao Posto M7 e Bar do Koka.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_46-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_46-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de Parque Infantil com Cancha de Areia na Vila Paraná</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind._47-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind._47-25.pdf</t>
   </si>
   <si>
     <t>Solicitar a limpeza de matos nos canteiros centrais da Rua Francisco Xavier da Silva e também que seja feito um cronograma de manutenção e limpeza das ruas do Município, com ênfase nas ruas do centro da cidade.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind._48-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind._48-25.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a viabilidade de implantação de Unidade Básica de Saúde no Bairro Seminário, em Rio Negro, devido ao crescimento populacional da região, com sugestão de realização do estudo de implantação junto à Associação de Moradores do bairro Seminário.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>João Alves, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind._49-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind._49-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, solicitam que seja realizado pelo Executivo a implantação da respectiva sinalização vertical e horizontal nas rotatórias do Posto M7 / Antonio José Correa/ Empresa Mako e  da Sanepar.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_50-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_50-25.pdf</t>
   </si>
   <si>
     <t>Solicitar para que a empresa responsável pelos serviços de limpeza urbano, realize uma “Força Tarefa”, na capinação de ruas e limpeza de meios-fios, na cidade como um todo, na Rua Severo de Almeida, no prolongamento com a Rua Alaor Antunes do Livramento.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_51-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_51-25.pdf</t>
   </si>
   <si>
     <t>Identificar proprietário do terreno baldio, sito a Rua Alaor Antunes do Livramento, no Bairro Bom Jesus, paralelo ao terreno de propriedade do Ministério do Exército - 5º RCC.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_52-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_52-25.pdf</t>
   </si>
   <si>
     <t>Solicitar para que a faixa de pedestres na Rua Alaor Antunes do Livramento no cruzamento com a Rua Francisco Fucks, no Bairro Bom Jesus, seja transformada em faixa elevada, ou seja instalada uma lombada física no local.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber, Luiz Felipe Stafin</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_53-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal de a instalação de um novo ponto de ônibus na estrada principal Ervino Ernesto Brunnquell, no local conhecido como entrada da empresa Kmokfa.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_54-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal que sejam realizados estudos e levantamentos técnicos de terreno na localidade de Ovelhas, ao lado do Campo do Ivo do Santos, com o intuito de viabilizar a instalação de um parquinho infantil.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_55-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_55-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo Municipal que sejam realizados ajustes no sistema de abastecimento de água da comunidade da Barreirinha.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_56-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_56-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda dos galhos de pinheiros próximos à residência da família Batista, na estrada principal da vila rural, com apoio e avaliação da Defesa Civil.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind._57-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind._57-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Retorno das Atividades da UBS (Estratégia de Saúde da Família) Luiz Milcheski, na Localidade de Ovelhas.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_58-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_58-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cobertura para a quadra de esportes da Escola Mathias Augusto Bohn, Jardim Zelinda.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_59-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_59-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de iluminação pública e troca de luminárias e lâmpadas na Rua Fermino Walter, Campinas dos Andrades, próximo à residência de Regiane Aparecida Taborda Ribas de Lara.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind._060_patrolamento_empedramento_retiro_bonito.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind._060_patrolamento_empedramento_retiro_bonito.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento das ruas do Bairro Tijuco Preto próximas a praça de pedágio.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind._061-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind._061-25.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção das  vias, calçadas e bocas de lobo da Avenida Afonso Petschow, Rua Otto Buch, Rua Rodolfo Alois Pfeiffer e Rua José Schelbauer Sobrinho, em torno da Empresa Klabin.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind._062-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind._062-25.pdf</t>
   </si>
   <si>
     <t>Solicitar manutenção em brinquedos, bancos e no piso de areia do Parque Infantil anexo na Praça João Pessoa no Centro da Cidade.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind._63-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind._63-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de cartão de identificação para portadores de fibromialgia e divulgação sobre a doença.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind._064-25_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind._064-25_.docx.pdf</t>
   </si>
   <si>
     <t>Alteração no cronograma de manutenção de roçadas nas ruas, praças e afins, com a redução do período de execução nos meses de Primavera e Verão, de 3 meses para 1,5 meses, devido à alta demanda da comunidade e ao crescimento intenso da vegetação.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind._65-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind._65-25.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal que realize a troca de um abrigo de ponto de ônibus na  Vila Rural, Roseira - próximo a Capela Sagrada Família.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind._066_patrolamento_e_empedramento_da_rua_dirce_marta_strinzinger.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind._066_patrolamento_e_empedramento_da_rua_dirce_marta_strinzinger.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrolamento e Empedramento da Rua Dirce Marta Stritzinger.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind._67-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind._67-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, a contratação de um fisioterapeuta para atuar na Academia da Saúde no distrito do Lageado dos Vieiras, em substituição à profissional que prestava o serviço até o término do seu contrato.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind._068-25_bancos_no_posto_saude_iraja_martins.docx_ass.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind._068-25_bancos_no_posto_saude_iraja_martins.docx_ass.pdf</t>
   </si>
   <si>
     <t>Solicitar a manutenção do local coberto e colocação de bancos no Posto de Saúde Irajá Martins, para os munícipes ficarem acomodados enquanto esperam o posto abrir.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind._069_alargamento_lajotamento_e_calcadas_vicente_maia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind._069_alargamento_lajotamento_e_calcadas_vicente_maia.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja_x000D_
 realizado o alargamento, lajotamento e calçadas no Bairro Campina dos Andrades.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind._070_parque_infantil_e_academia_na_campina_dos_martins.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind._070_parque_infantil_e_academia_na_campina_dos_martins.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja instalado uma Academia para Terceira Idade e um Parque Infantil na Localidade da Campina dos Martins.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind._071_contratacao_de_dentista_posto_de_saude_ayres_hirt_bairro_alto..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind._071_contratacao_de_dentista_posto_de_saude_ayres_hirt_bairro_alto..docx.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um Odontologista, para atender na Unidade Básica de Saúde, Ayres Hirt,  no Bairro Alto.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind._72-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind._72-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Inclusão das Ruas Nelson Guerber; Antônio Schelbauer; José Wanzer; Leônidas Ribeiro da Silva; Elza Lopes no Programa de Pavimentação Asfáltica e Prioridade para Implementação do Sistema de Saneamento Básico.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind._73-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind._73-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de veículos para a Estratégia de Saúde da Família Luíz Micheski no Distrito de Lageado dos Vieiras que possui abrangência das localidades de Ovelhas, Lençol, Areia Fina, Lageado das Mortes, Matão do Caçador, Lageado dos Cordeiros e Barreirinha.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind._74-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind._74-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção de ar condicionado e reparos de infiltração no telhado da UBS - Alziro Alves  no Bairro Roseira.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind._75-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind._75-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção de bocas de Lobo na Rua José Jaime Ruthes, Bairro Tijuco Preto, em frente a empresa Big Safra</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind.76-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind.76-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Elaboração de Projeto para Pavimentação da Rua Jacob Augusto Ritzmann Iniciando na antiga olaria até a Igreja na Localidade do Matão do Caçador.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/ind.77-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/ind.77-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Estrutura de Ponto de Ônibus ao Lado do Campo do São José FC.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/ind.78-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/ind.78-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Estudo de Viabilidade para Alargamento de Trecho da Estrada Vicente Wotroba.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind._079-2025_criacao_de_plano_de_uso_e_ocupacao_de_areas_fluviais_e_implantacao_de_parque_fluvial_no_rio_negro.docx_-_documentos_google_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind._079-2025_criacao_de_plano_de_uso_e_ocupacao_de_areas_fluviais_e_implantacao_de_parque_fluvial_no_rio_negro.docx_-_documentos_google_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação à Prefeitura Municipal de Rio Negro - PR, por meio da Secretaria de Agricultura e Meio Ambiente, para a criação de um Plano de Uso e Ocupação de Áreas Fluviais, com base na Lei nº 7.661 e na Norma 211 do DPC, visando o desenvolvimento do turismo e a criação de um parque fluvial na área central da cidade.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_80-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_80-25.pdf</t>
   </si>
   <si>
     <t>Solicitar melhorias na Biblioteca Municipal, instalação de terminais com computadores conectados na internet, para estudos e pesquisas on-line pela comunidade, bem como, aquisição de novos livros infantis, ampliando o acervo já existente e substituindo títulos já desgastados.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_81-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_81-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao executivo municipal, que realize um levantamento de todas as ruas e logradouros públicos que estão sem a devida identificação, e providencie a adequada identificação dos mesmos.  Que cada rua, avenida, esquina e entroncamento tenha a devida identificação. Em caminhada por diversos bairros da cidade nos deparamos com ruas sem identificação, bem como por solicitação de alguns moradores do Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/ind._82-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/ind._82-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que envie para o Gabinete do Deputado Federal Sandro Alex, projeto de solicitação de Emenda Parlamentar para continuação de pavimentação asfáltica para um trecho de 2,5 (dois e meio) Km na Rua Juvenal Ferreira Pinto até a Campina dos Andrade.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/ind._83-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/ind._83-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que envie para o Gabinete da Deputada Estadual Flávia Francischini, projeto para continuação de pavimentação com lajotas sextavada, para um trecho de 02 (dois) Km na Rua Darci Braz de Oliveira, na Fazendinha I.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/ind._84-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/ind._84-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize, alargamento e no estacionamento na Rua Ludovico Schuster.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/ind._85-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/ind._85-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza do Pátio da Obra paralisada do Posto de Saúde do Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/ind.86_veiga.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/ind.86_veiga.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrolamento e Empedramento na estrada que dá acesso aos produtores rurais José Bento Osvaldo Levandoski e Auro Alves e também manutenção nas estradas secundárias que dá acesso às estradas principais que se encontram esburacadas, na localidade do Cunhupã.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/ind._87.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/ind._87.pdf</t>
   </si>
   <si>
     <t>Solicitação de  Patrolamento e Empedramento na Estrada Principal e as estradas que dão acesso aos produtores rurais na Localidade de Retiro Bonito, que se encontram esburacadas.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind._88_iluminacao_publica_retiro_bonito.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind._88_iluminacao_publica_retiro_bonito.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e troca de lâmpadas na Estrada Principal na Localidade de Retiro Bonito, que se encontram apagadas.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind._89-25_refazimento_da_rua_ignacio_schelbauer.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind._89-25_refazimento_da_rua_ignacio_schelbauer.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica em um trecho de 450 (quatrocentos e cinquenta) metros na Rua Ignácio Schelbauer no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/ind._90-25_melhorias_e_pavimentacao_rua_tiete.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/ind._90-25_melhorias_e_pavimentacao_rua_tiete.docx.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias, alargamento, implantação de infraestrutura adequada, rede de esgoto e pavimentação asfáltica da Rua Tietê e na sua continuação, Rua Felipe Jorge no Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/ind._91-25_rua_valdemar_schimidtz.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/ind._91-25_rua_valdemar_schimidtz.docx.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias, alargamento, implantação de rede de esgoto e pavimentação asfáltica da Rua Valdemar Schmidt, no Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/ind._92-25_reitera_ind._006_24_passagem_elevada_na_rua_vicente_machado.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/ind._92-25_reitera_ind._006_24_passagem_elevada_na_rua_vicente_machado.docx.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido feito na Indicação 006/2024, solicitando a implantação de faixas elevadas na Rua Dr. Vicente Machado, Centro, próximo ao nº 379.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/ind._93-25_reitera_ind._016_24_centro_dia_do_idoso.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/ind._93-25_reitera_ind._016_24_centro_dia_do_idoso.docx.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido feito na Indicação 016/2024, solicitando a implantação de um Centro Dia para idosos do nosso Município.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind._094_2025._implantacao_de_dm_rua_maximiano_pfeffer.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind._094_2025._implantacao_de_dm_rua_maximiano_pfeffer.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicitação de implantação de defesa metálica ou barreira New Jersey na Rua Maximiano Pfeffer, na subida do Seminário, com o objetivo de prevenir acidentes e aumentar a segurança no trânsito.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/ind._095-2025_solicitacao_de_readequacao_de_sentidos_de_ruas_centro.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/ind._095-2025_solicitacao_de_readequacao_de_sentidos_de_ruas_centro.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, através do Conselho de Trânsito e das Secretarias de Obras e Indústria e Comércio, para estudos de readequação do trânsito na região central, com alteração de sentidos nas ruas Vicente Machado, 7 de Setembro, Getúlio Vargas e Cel Nicolau Bley Neto, visando otimizar o fluxo de veículos.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind._096-2025_solicitacao_de_implantacao_de_faixa_de_conflito_nas_ruas_principais.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind._096-2025_solicitacao_de_implantacao_de_faixa_de_conflito_nas_ruas_principais.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, por meio da Secretaria de Obras, para incluir no plano de reestruturação do trânsito no eixo central da cidade a demarcação de faixa de conflito nas interseções das Ruas Vicente Machado com Comendador Franco e Vicente Machado com Rua Bom Jesus.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind._97-25_bueiro_em_frente_propriedade_evandro_jose_palhano_e_antonio_na_barra_grande.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind._97-25_bueiro_em_frente_propriedade_evandro_jose_palhano_e_antonio_na_barra_grande.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita construção de bueiros na estrada secundária na Barra Grande, no acesso às propriedades do Senhor  Evandro José   Palhano e Antônio Silva.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/_ind._98-25_bueiro_na_estrada_velha_da_lapa_propriedade_sr_celso_raduski.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/_ind._98-25_bueiro_na_estrada_velha_da_lapa_propriedade_sr_celso_raduski.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita construção de bueiro na estrada velha da Lapa,  na entrada da propriedade do Senhor Celso Raduski.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/ind._99-25_empedramento_e_patrolamento_na_estrada_que_da_acesso__a_propriedade_do_senhor_algacir_haide.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/ind._99-25_empedramento_e_patrolamento_na_estrada_que_da_acesso__a_propriedade_do_senhor_algacir_haide.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita empedramento e patrolamento na estrada que dá acesso  a propriedade do Senhor Algacir Haide.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_100-2025_solicitacao__implantacao_de_ponto_de_onibus_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_100-2025_solicitacao__implantacao_de_ponto_de_onibus_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitam em caráter de urgência a implantação de abrigos (pontos de ônibus) escolar para uso dos alunos do transporte escolar.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind._101-25_sinalizacao_revitalizacao_do_centro_historico_cidade.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind._101-25_sinalizacao_revitalizacao_do_centro_historico_cidade.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada e execução do Projeto de Revitalização do Centro Histórico de Rio Negro, elaborado durante a gestão 2005/2012 do então Prefeito Alceu Ricardo Swarowski, pelo projetista Jairo de Oliveira.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind._102-2025_instalacao_de_lombada_em_frente_a_escola_mun._eraldo_germano_plautz2c.docx_-_documentos_google_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind._102-2025_instalacao_de_lombada_em_frente_a_escola_mun._eraldo_germano_plautz2c.docx_-_documentos_google_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de Lombada em frente à Escola Municipal Eraldo Germano Plautz, na localidade do Cunhupã.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind._103-2025_elaboracao_de_projeto_para_asfaltamento_da_rua_miguel_grein.docx_-_documentos_google_assinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind._103-2025_elaboracao_de_projeto_para_asfaltamento_da_rua_miguel_grein.docx_-_documentos_google_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Elaboração de Projeto para Asfaltamento da Rua Miguel Grein, no Centro de Rio Negro.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind._104-2025_solicitacao_de_banheiros_unidade_de_saude_luiz_milchevski.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind._104-2025_solicitacao_de_banheiros_unidade_de_saude_luiz_milchevski.docx.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de um banheiro externo na Unidade de Saúde Luiz Milchevski, visando atender os munícipes do interior que aguardam o transporte para outras cidades, proporcionando mais conforto e acessibilidade.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind._105-2025_extensao_da_rede_de_iluminacao_publica_na_rua_ervino_ernesto_brunnquell.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind._105-2025_extensao_da_rede_de_iluminacao_publica_na_rua_ervino_ernesto_brunnquell.docx.pdf</t>
   </si>
   <si>
     <t>Indicação para prolongamento de rede de iluminação pública na Rua Ervino Ernesto Brunnquell, entre a Verdureira Wotroba Mix e o Campo do Floresta.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_106-2025_solicitacao_manutencao_de_bueiros_e_estrada_familia_batista_implantacao_de_ponto_de_onibus_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_106-2025_solicitacao_manutencao_de_bueiros_e_estrada_familia_batista_implantacao_de_ponto_de_onibus_.docx.pdf</t>
   </si>
   <si>
     <t>Indicação para confecção de bueiros e manutenção urgente da estrada secundária de acesso à Família Batista, na localidade de Ovelhas.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind._107-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind._107-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Execução de Rampa de Acessibilidade na Escola João da Silva Machado.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind._108-25_abertura_de_ubs_-_cunhupa.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind._108-25_abertura_de_ubs_-_cunhupa.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita a reabertura da Unidade de Saúde do Cunhupã com extensão de atendimento para as Comunidades de Campina Bonita 1 e 2.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/ind._109-2025estacionamento_rotativo_correios.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/ind._109-2025estacionamento_rotativo_correios.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de transformação da parte da faixa de táxi localizada na Praça Max Wolf, em frente à porta de entrada da agência dos Correios, em um estacionamento destinado exclusivamente para carga e descarga de mercadorias</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind._110-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind._110-2025.pdf</t>
   </si>
   <si>
     <t>Readequação do sentido da Rua Alfredo de Almeida, entre a Rua Vicente Machado e a Rua XV de Novembro, para Mão Inglesa.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/ind.111-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/ind.111-25.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados solicitam à Empresa Brasileira de Correios e Telégrafos que avalie a possibilidade de retomar os despachos diários na Agência de Rio Negro - PR, com o objetivo de atender às demandas do comércio eletrônico e fortalecer a economia local</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/ind.112._cascalho_avicultor._lei_3271.2023._retiro_bonito.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/ind.112._cascalho_avicultor._lei_3271.2023._retiro_bonito.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100m3 (cem metros cúbicos) de cascalho para revestimento de acesso à granja de avicultor: Osmar Schelbauer, na localidade de Retiro Bonito, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/ind._113-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/ind._113-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação à Prefeitura Municipal para que, por intermédio da Secretaria competente, encaminhe à Centrais Elétricas de Santa Catarina S.A. (Celesc) o pedido de corte de árvores sob a rede de energia elétrica na localidade de Campina dos Andrades, especificamente na linha que abastece a propriedade do Sr. Paulo Vieira da Rosa, visando evitar interrupções no fornecimento de energia durante chuvas e ventos fortes.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/ind._114-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/ind._114-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação à Prefeitura Municipal para que, por intermédio da Secretaria competente, encaminhe à Companhia Paranaense de Energia (Copel) o pedido de poda de árvores sob as redes de energia elétrica na comunidade da Roseira, a fim de evitar interrupções no fornecimento de energia elétrica durante chuvas e ventos fortes.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/ind._115-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/ind._115-25.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Professora Zaide Ferreira Malutta Pereira, trecho entre a esquina com a Rua Alfredo Lourenço e a Escola Mathias Augusto Bohn.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/ind._116-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/ind._116-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a manutenção e ou troca das caixas d’água da comunidade do Sítio dos Valérios na associação Bento Elias.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/ind._117-25_reparos_arthur_caeser.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/ind._117-25_reparos_arthur_caeser.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da pavimentação asfáltica na Rua Arthur Caesar esquina com a Rua Severo de Almeida, no Bairro Bom Jesus, próximo a creche Lenir Rodrigues.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind._118-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind._118-25.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza dos matos e bueiros, continuação das obras de calçada e estudos de confecção de lombadas, na Rua Juvenal Ferreira Pinto, no Bairro Seminário no trecho entre a escola Venceslau Muniz e a sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind._119-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind._119-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para a elaboração de projeto de pavimentação da Rua Afonso Guilherme Rezler, acesso à comunidade da Vila Rural, no distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind._120-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind._120-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para disponibilização de duas cargas de pedra e uma máquina para a manutenção do acesso ao ponto turístico municipal da Cachoeira Fuchs, localizada na localidade do Matão do Caçador.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind._121-2025_melhorias_informacoes_coleta_de_lixo_no_site_pmrn.docx_4.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind._121-2025_melhorias_informacoes_coleta_de_lixo_no_site_pmrn.docx_4.pdf</t>
   </si>
   <si>
     <t>Solicita aprimoramento na apresentação das informações sobre o cronograma da coleta de lixo no site oficial da Prefeitura, visando maior transparência e acessibilidade para a população.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/ind._122-2025_recolocacao_das_lixeiras_na_saida_da_ponte_metalica.docx_5.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/ind._122-2025_recolocacao_das_lixeiras_na_saida_da_ponte_metalica.docx_5.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lixeiras na Rua XV de  Novembro, nas proximidades da ponte metálica Dr. Assis Diniz Henning.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/ind._123-2025_regravacao_do_hino_da_cidade.docx_4.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/ind._123-2025_regravacao_do_hino_da_cidade.docx_4.pdf</t>
   </si>
   <si>
     <t>Solicita regravação do Hino de Rio Negro com novos arranjos e novos intérpretes, incluindo a possibilidade de um concurso cultural para o aniversário do município.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/ind._124-2025_manutencao_bueiro.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/ind._124-2025_manutencao_bueiro.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção do bueiro danificado na Rua Jacob Augusto Ritzmann, próximo à fábrica Lage Artefatos de Madeira, visando evitar alagamentos e danos à infraestrutura local.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/ind._125-2025_inst.de_lampada_poste_-_casa_maria_erli.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/ind._125-2025_inst.de_lampada_poste_-_casa_maria_erli.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lâmpada no poste em frente ao imóvel de Maria Erli Valerio Alves, localizado na Estrada Lençol para Areia Fina, s/n, Bairro Lençol, pois a mesma paga na sua fatura de energia a contribuição para iluminação pública.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind._126-2025_recapeamento_trecho_maximiano_pfeffer.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind._126-2025_recapeamento_trecho_maximiano_pfeffer.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, por meio da Secretaria de Obras e Serviços, para incluir o trecho da Rua Maximiano Pfeffer, compreendendo os trechos esquina da Rua Arnoldo Bley até a esquina da Rua Dr. Elimar Elyseu Von Linsingen, no programa de manutenção das ruas, com a substituição ou recapeamento das lajotas sextavadas por asfalto.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/ind._128-25_abertura_nova_ubs.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/ind._128-25_abertura_nova_ubs.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos de viabilidade de abertura de uma nova Unidade de Saúde, com foco na estratégia de saúde familiar.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/ind._129-25_manutencao_asfalto_pirambeira.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/ind._129-25_manutencao_asfalto_pirambeira.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da pavimentação asfáltica na Rua Boleslau Paluch e na sua continuação a Rua Marechal Deodoro da Fonseca, no trecho entre as Ruas Rua Edegar Bley e a Rua Marechal Floriano Peixoto.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind.130.ponto_de_embarque_de_passageiros_roseira.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind.130.ponto_de_embarque_de_passageiros_roseira.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação para estender o trajeto do transporte SUS, que atende pacientes do Bairro Roseira que se deslocam para Curitiba para realização de exames e consultas, até a Rua Ernesto Alves Lazarine.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind.131.__extensao_da_rede_de_micro_sistema_de_agua._retiro_bonito.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind.131.__extensao_da_rede_de_micro_sistema_de_agua._retiro_bonito.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação da extensão da rede de micro sistema de água em aproximadamente 2.000 metros, para atender cerca de 14 famílias adicionais, e a troca do reservatório de água (caixa d'água) por um maior, devido a vazamentos no atual.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind._132-25_estacionamento_ubs_jorge_hirt.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind._132-25_estacionamento_ubs_jorge_hirt.pdf</t>
   </si>
   <si>
     <t>Solicita para que seja planejado e construído estacionamento no terreno do entorno da U.B.S. Jorge Hirt.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind._133-25_substituicao_ag._comunitaria.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind._133-25_substituicao_ag._comunitaria.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja substituída Agente Comunitária que atende no Bairro Bom Jesus, na região da Rua Paulino Becker.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind.134-25_manutencao_cemiterio.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind.134-25_manutencao_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de lixeiras, pontos de água e energia elétrica no Pátio do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/ind._135-25_material_academia_da_saude.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/ind._135-25_material_academia_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e aquisição de novos equipamentos para “Academia da Saúde”.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind.136-25_empresa_vig._nas_escolas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind.136-25_empresa_vig._nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade de contratação de empresa especializada em vigilância para atuar em todas as unidades de ensino público municipal, visando à garantia da segurança do ambiente escolar.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/ind.137-25_rocada_rua_frei_eraldo_maria.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/ind.137-25_rocada_rua_frei_eraldo_maria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal que realize serviço urgente de roçada do mato que já interditou o passeio público e poda das árvores cujos galhos estão atingindo a rede de alta tensão, na Rua Frei Eraldo Maria, no Bairro Alto.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/_ind._1382025_reabertura_ubs_-_lageado_dos_cordeiros.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/_ind._1382025_reabertura_ubs_-_lageado_dos_cordeiros.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reabertura do Unidade Básica de Saúde (UBS) do Lageado dos Cordeiros.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/_ind._1392025_implantacao_ubs_-_areia_fina.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/_ind._1392025_implantacao_ubs_-_areia_fina.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de Unidade Básica de Saúde (UBS) na Comunidade Rural da Areia Fina.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/ind._140_2025._solicitar_mais_um_psicologo_para_roseira.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/ind._140_2025._solicitar_mais_um_psicologo_para_roseira.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação de Mais um Profissional de Saúde Mental (Psicólogo) para Apoio às Famílias da Localidade da Roseira</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_141-2025_.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_141-2025_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto - "MINHA RUA MERECE UM NOME E MINHA CASA MERECE UM NÚMERO"</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/ind_142-2025_solicitacao_de_apoio_ao_esporte_associacao_areia_finalocal.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/ind_142-2025_solicitacao_de_apoio_ao_esporte_associacao_areia_finalocal.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apoio ao Esporte para a Localidade Rural da Areia Fina com o fornecimento de traves e kit contendo redes e bolas.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Geovane de Lima, João Alves, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/ind._143-2025r._francisco_rankel.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/ind._143-2025r._francisco_rankel.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno pertencente à Prefeitura Municipal na Rua Francisco Rankel, no Bairro Alto.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind._144-25_limpeza_da_creche_tia_fani.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind._144-25_limpeza_da_creche_tia_fani.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita respeitosamente ao Executivo Municipal, por meio da Secretaria competente, a realização de serviços de limpeza e remoção de entulhos na Creche Tia Fani.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind._145-25_construcao_de_galeria_na_baixada_do_detran.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind._145-25_construcao_de_galeria_na_baixada_do_detran.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, realize estudos de avaliação para melhorias na drenagem pluvial na conhecida “Baixada do Detran”.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/ind.147-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/ind.147-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Legislativo para o envio de ofício ao Deputado Federal Reinhold Stephanes Jr., com a finalidade de solicitar Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para atender despesas relacionadas ao HBJ – Hospital Bom Jesus.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/ind.148-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/ind.148-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Legislativo Municipal para o envio de ofício ao Deputado Federal Reinhold Stephanes Jr., solicitando a destinação de R$ 1.000.000,00 (um milhão de reais) como Emenda Parlamentar, para atender demandas de pavimentação e incubatório industrial no município.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/ind._149-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/ind._149-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que interceda junto à concessionária Autopista responsável pela rodovia BR-116 para que sejam tomadas as devidas providências para melhorias na segurança viária no cruzamento do trevo da empresa Norte Fios.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/ind.150-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/ind.150-25.pdf</t>
   </si>
   <si>
     <t>Solicita Executivo Municipal que protocole junto à empresa COPEL um pedido formal solicitando melhorias no fornecimento de energia elétrica na comunidade de Barra Grande, tendo em vista a necessidade de ampliação da capacidade da rede elétrica para atender as demandas locais.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/ind.151-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/ind.151-25.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, instalação de iluminação pública e saneamento básico na Rua Ernesto Sabóia, no Bairro Estação Nova.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/ind._152-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/ind._152-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo Municipal para a instalação de um parque infantil em terreno pertencente à Prefeitura, localizado ao lado do Colégio Maximiano Pfeffer, na Rua Luis Neppel, no centro do Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind._153-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind._153-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de medidas para drenagem da água das chuvas na Associação da Melhor Idade do Distrito de Lageado e região.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Francisco Veiga, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/ind.154-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/ind.154-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Legislativo Municipal para encaminhamento de ofício à Concessionária Autopista, solicitando estudos de viabilidade para dar maior fluidez ao tráfego na marginal do Municipio de Rio Negro-PR na Av Luiz Carlos Pereira Tourinho no trecho esquina com a Rua Cabo José A. Holsbach passando na frente do Supermercado Mig Atacarejo, devido ao aumento de fluxo de veículos e problemas causados por caminhões estacionados em horários de pico.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/ind._155-2025_lombada_na_rua_afonso_nemtwig_-_documentos_google_assinado_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/ind._155-2025_lombada_na_rua_afonso_nemtwig_-_documentos_google_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Lombada na rua Afonso Nentwig, próximo ao número 584, nas proximidades da Igreja.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/ind._156-25_aparelho_calistebia_para_pracas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/ind._156-25_aparelho_calistebia_para_pracas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, realize estudos de avaliação para instalação de equipamentos de calistenia nas praças municipais.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.157-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.157-25.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Legislativo Municipal para o envio de ofício ao Deputado Federal Dr. Luciano Ducci, solicitando Emenda Parlamentar no valor de R$ 1.000.000,00 para viabilizar a pavimentação de ruas no perímetro urbano do Distrito do Lageado dos Vieiras, em Rio Negro-PR.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind.158.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind.158.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente indicar ao Executivo Municipal que, por meio de sua iniciativa, seja encaminhado à Câmara Municipal o Projeto de Lei que dispõe sobre a obrigatoriedade da presença do Segundo Professor de Turma nas salas de educação básica que integram o Sistema Municipal de Educação de Rio Negro, nas quais, existam crianças com laudo médico e/ou pedagógico que ateste a necessidade de apoio especializado.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind.159.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind.159.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a manutenção dos equipamentos da Academia ao Ar Livre e a roçada e limpeza da praça onde está instalada a referida academia, na comunidade da Roseira, com avaliação da possibilidade para substituição dos equipamentos quebrados.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind.160.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind.160.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo de viabilidade para alteração do fluxo da Rua Rio de Janeiro para dois sentidos.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/ind.161.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/ind.161.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, por meio da Secretaria Municipal de Agricultura e Meio Ambiente, que seja reiniciado o microssistema de água para as localidades de Ovelhas e Lajeado das Mortes, bem como programadas, em caráter de urgência, obras de extensão do sistema de água de São José/Lajeado Vieiras até a localidade de Barrerinha, totalizando 04 km de canalização.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/ind.162.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/ind.162.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, por meio da Secretaria Municipal de Obras, estudos e análise para o patrolamento e empedramento das estradas que dão acesso à família Alves de Paula e demais moradores na localidade de Lageado dos Cordeiros.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/ind._16325_melhorias_na_rede_eletrica_interior.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/ind._16325_melhorias_na_rede_eletrica_interior.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que protocole junto à empresa COPEL um pedido formal solicitando melhorias no fornecimento de energia elétrica em todo o interior do Município, tendo em vista as constantes quedas de energia, trazendo prejuízos para os fumicultores, avicultores, pequenos produtores rurais e toda a população que necessita da energia no interior.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/ind._164.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/ind._164.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para melhorar a sinalização na Rua Dr. Pacheco, esquina com a Rua Cel. Joaquim Teixeira Sabóia.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/ind._165-25_solicitacao_de_envio_de_oficio_ao_dnit_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/ind._165-25_solicitacao_de_envio_de_oficio_ao_dnit_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita envio de Ofício ao DNIT, requerendo estudos de viabilidade na redução de velocidade no trecho que compreende o restaurante Pampas e o restaurante Estradeiro na BR 116.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/ind._166-25_solicitacao_de_instalacao_de_camera_no_trevo_da_norte_fios.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/ind._166-25_solicitacao_de_instalacao_de_camera_no_trevo_da_norte_fios.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja instalada câmera 360º no trevo da empresa Norte Fios.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind.167.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind.167.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica da Rua Antônio Martins, trecho de aproximadamente 250 metros, entre a esquina com a Rua Alfredo Ricardo Koster e a Rua Teodoro Baggio, no Bairro Alto.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/ind.168.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/ind.168.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos técnicos e administrativos visando à construção de uma creche no Bairro Fazendinha II, no interior do município.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/ind.169.2025._buraco_na_rua_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/ind.169.2025._buraco_na_rua_.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos em buraco localizado no início da pavimentação da Rua Gustavo Francisco Alves, no bairro Roseira, visando a segurança e a preservação dos veículos que transitam pela via.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind._170-25_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind._170-25_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam realizadas obras de pavimentação anti-pó ou aplicação de material fresado nas Ruas: Antonio Celso Henning, João Alípio e outras vias do Bairro Alto por onde transita o transporte coletivo.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind._171-25_estudos_para_realizar_sessoes_de_radio_e_quimio_no_municipio.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind._171-25_estudos_para_realizar_sessoes_de_radio_e_quimio_no_municipio.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal por meio da Secretaria Municipal de Saúde, a viabilização da realização de tratamentos de Radioterapia, Quimioterapia e Espirometria no município.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind._172-25_faixas_elevadas_em_torno_da_escola_bairro_alto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind._172-25_faixas_elevadas_em_torno_da_escola_bairro_alto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja construído faixas elevadas para travessia de pedestres, nos cruzamentos do entorno da Escola Municipal Nossa Senhora Aparecida e do Centro Municipal de Educação Infantil Agostinho Paizani Filho, no Bairro Alto.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind._173.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind._173.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para a construção de faixas elevadas de pedestres ou a manutenção e revitalização das faixas de pedestres já existentes no entorno da Escola Municipal Vereador Ricardo Nentwig.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind._174-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind._174-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantação de galerias pluviais e saneamento básico no trecho final da Rua Rio Grande do Sul, visando a melhoria das condições de drenagem e saúde pública na região.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/ind._175-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/ind._175-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão na programação municipal do recapeamento de um trecho de aproximadamente 50 metros de extensão da Rua Dr. Pacheco, entre as Ruas Barão do Rio Branco e Dr. Ovande do Amaral, visando a melhoria das condições de tráfego e segurança na via.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind._176.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind._176.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilidade e execução de projeto para ampliação da rede elétrica na Rua Clovis Lourenço, a partir do nº 200, com a instalação de aproximadamente 3 a 4 postes.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_177-2025_instalacao_de_lombada_ou_redutor_de_velocidade_na_rua_luiz_nepell.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_177-2025_instalacao_de_lombada_ou_redutor_de_velocidade_na_rua_luiz_nepell.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lombada ou redutor de velocidade na Rua Luiz Nepell, Lageado dos Vieiras , em frente a farmácia Bem Farma.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/ind._178-25_redimensionar_bueiros_na_rua_fausto_pererira.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/ind._178-25_redimensionar_bueiros_na_rua_fausto_pererira.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que através do Setor Competente realize estudos para redimensionar a instalação dos "bueiros" na Rua Fausto Pereira, número 210, imóvel de propriedade do Senhor Sergio Luiz Martins.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/ind._179-25_abertura_de_rua_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/ind._179-25_abertura_de_rua_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que através do Setor Competente realize estudos para se  possível abrir uma rua para dar acesso à residência do Senhor Wigando Weber que possui imóvel nos fundos da Rua Camarista João HIrt, próximo ao imóvel de número 1239.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/ind._180-25_isencao_iptu_portadores_doenca_grave.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/ind._180-25_isencao_iptu_portadores_doenca_grave.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicitação Isenção do IPTU sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves ou que tenham dependentes nessa condição.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/ind._181-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/ind._181-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Destinação de Rolo Compactador para Melhoria da Infraestrutura no Distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/ind._182-25_igualdade_racial.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/ind._182-25_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, crie o Conselho Municipal de Igualdade Racial no nosso município.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/ind._183-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/ind._183-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Destinação de Profissional de Educação Física para o Distrito do Lageado.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/ind_184-25_fundo_pessoa_deficiente.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/ind_184-25_fundo_pessoa_deficiente.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, institua o Fundo Municipal da Pessoa com Deficiência  no nosso município.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind._185.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind._185.pdf</t>
   </si>
   <si>
     <t>Solicitação de  40m3 (quarenta metros cúbicos) de cascalho para revestimento a entrada da propriedade na localidade do Cunhupã do Sr Alisson Alves.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/ind._186-2025._corte_pinheiro_escola_joao_da_silva.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/ind._186-2025._corte_pinheiro_escola_joao_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de desbaste urgente e análise de corte de pinheiro no pátio da Escola Municipal João da Silva Machado.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/ind._187.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/ind._187.2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo para ampliação do espaço de estacionamento na Escola Municipal Eraldo Germano Plautz, em Cunhupã.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2658/ind._188-25_continuacao_do_asfalto_sitio_dos_valerios.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2658/ind._188-25_continuacao_do_asfalto_sitio_dos_valerios.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a continuidade da pavimentação asfáltica da Rua Ignácio Schelbauer, (PR-281), que liga o município ao distrito do Lageado.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/ind._189-25_manutencao_dos_pontos_de_onibus_fazendinha.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/ind._189-25_manutencao_dos_pontos_de_onibus_fazendinha.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizada a manutenção nos pontos de ônibus da localidade da Fazendinha.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._190-25_manutencao_brinquedos_parque_caixa_dagua_bairro_alto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._190-25_manutencao_brinquedos_parque_caixa_dagua_bairro_alto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a recolocação da academia ao ar livre e a manutenção dos brinquedos do parque no Bairro Alto.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._191-25_colocacao_de_placas_indicativas_de_pontos_importantes_.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._191-25_colocacao_de_placas_indicativas_de_pontos_importantes_.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a implantação de sinalização indicativa em pontos estratégicos do município, nos moldes do sistema internacional de sinalização.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._192-25_recuo_na_rua_lauro_porto_lopes.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._192-25_recuo_na_rua_lauro_porto_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o recuo da faixa de estacionamento na Rua Lauro Porto Lopes, nas proximidades da Rua Saturnino Olinto.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._193-25_acoes_com_terceira_idade.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._193-25_acoes_com_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio da Secretaria de Ação Social, promova ações voltadas aos grupos da terceira idade, com a oferta de cursos e fornecimento de kits e materiais para atividades manuais.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Geovane de Lima</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._194-2025._vaga_estacionamento_especial.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._194-2025._vaga_estacionamento_especial.pdf</t>
   </si>
   <si>
     <t>Solicita duas Vagas de Estacionamento: Estacionamento Especial e Estacionamento Rotativa Com Tempo Determinado em frente das Clínicas Endocolo e Viver Bem.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._195-25_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._195-25_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção asfáltica na Rua Ernesto Sabóia, no Campo do Gado.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._196-25_coleta_de_remedios_vencidos.docx.pdf.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._196-25_coleta_de_remedios_vencidos.docx.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através da Secretaria da Saúde, designe os Agentes Comunitários de Saúde que procedam a coleta de medicamentos excedentes em suas áreas de atuação.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._197_calcadas_petit_pavet.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._197_calcadas_petit_pavet.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a substituição gradual das calçadas construídas com Petit Pavet, e execução de limpeza e conserto dos pavimentos de praças e passeios construídos com o mesmo material.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._198-25_lombadas_capela_santa_terezinha.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._198-25_lombadas_capela_santa_terezinha.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a implantação de 02 (duas) lombadas em frente a capela Santa Terezinha na localidade do Sítio dos Valérios.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2676/ind._199-25_colocacao_de_lixeiras_na_capela_do_laranjal.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2676/ind._199-25_colocacao_de_lixeiras_na_capela_do_laranjal.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de lixeiras com divisórias para separação do lixo, próximo da capela na localidade do Laranjal.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2677/ind._200-25_equipamentos_em_pracas_e_areas_de_lazer_para_pessoas_com_deficiencia_e_ou_mobilidade_reduzida.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2677/ind._200-25_equipamentos_em_pracas_e_areas_de_lazer_para_pessoas_com_deficiencia_e_ou_mobilidade_reduzida.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de brinquedos e equipamentos de esporte e lazer em praças e áreas de esporte para pessoas com deficiência e ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2678/ind._201-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2678/ind._201-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de refletores de luz, lado oposto às arquibancadas no Estádio Municipal Ervino Metzger para garantir maior segurança e acessibilidade aos usuários da pista de corrida durante a noite.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2679/ind._202_2025._implantacao_de_faixa_rua_dr._vicente_machado.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2679/ind._202_2025._implantacao_de_faixa_rua_dr._vicente_machado.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a implantação de sinalização horizontal, com destaque para a demarcação de faixas duplas, na Rua Dr. Vicente Machado, iniciando em frente à Panificadora Requinte seguindo até a esquina com a Caixa Econômica, visando melhorar a segurança e o fluxo de veículos.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2682/ind._203-25_reforma_muros_ubs_fazendinha.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2682/ind._203-25_reforma_muros_ubs_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma dos muros, cercas e portões da Unidade de Saúde José Euclides Braz, localizada na comunidade da Fazendinha.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2683/ind._204-25_alargamento_e_sinalizacao_estrada_da_fazendinha.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2683/ind._204-25_alargamento_e_sinalizacao_estrada_da_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal alargamento e sinalização na estrada principal da Fazendinha próximo a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2684/ind._205-2025_uso_de_epi.docx_-.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2684/ind._205-2025_uso_de_epi.docx_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a adoção de medidas para garantir o uso adequado de Equipamentos de Proteção Individual (EPIs) pelos servidores municipais que exerçam atividades com risco à saúde ou integridade física, conforme a NR-6 do Ministério do Trabalho. Também solicita o fornecimento desses EPIs aos servidores, como exigido pela legislação.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2685/ind._206-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2685/ind._206-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o patrolamento e a devida manutenção da estrada de acesso à propriedade do produtor rural Claudinei Denk, visando melhorar as condições de tráfego e facilitar o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2686/ind._207-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2686/ind._207-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o estudo da viabilidade para a transformação da antiga quadra esportiva, localizada ao lado da Escola Duque de Caxias, em um galpão multiuso coberto, destinado a atividades escolares, do CMEI, do grupo da terceira idade e da comunidade em geral.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2691/ind.__208.2025__inspecao_ponte_rodrigo_ajace.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2691/ind.__208.2025__inspecao_ponte_rodrigo_ajace.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de  Inspeção  de Segurança  por empresa especializada, na PONTE CORONEL RODRIGO AJACE  tendo em vista  que as normas de desempenho  recomendam uma vida útil  de 50 anos para estruturas  de concreto conforme estabelece a norma de desempenho ABNT NBR 15575.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2692/ind.__209.2025_._oficio_ao_estado_3a_ponte_docx.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2692/ind.__209.2025_._oficio_ao_estado_3a_ponte_docx.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo, para que seja encaminhado ofício à Secretaria de Infraestrutura e Logística do Estado do Paraná, para que elabore Projeto de Engenharia para edificação da terceira ponte sobre o Rio Negro, no centro da cidade.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber, Maria Célia Conte</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2693/ind_210-2025_reuniao_secr_da_educacao_com_municipio_de_pien.docx_-_documentos_google.pdf</t>
+    <t>Landivo Geraldo de Oliveira, Maria Célia Conte</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2693/ind_210-2025_reuniao_secr_da_educacao_com_municipio_de_pien.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Sugere à Secretaria Municipal de Educação a realização de uma reunião no Município de Piên com o objetivo de tratar sobre uma possível parceria entre os municípios visando o atendimento de crianças autistas residentes no Distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2695/ind._211_2025._relocacao_de_ponto_de_onibus.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2695/ind._211_2025._relocacao_de_ponto_de_onibus.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal estudo e relocação para local mais seguro de ponto de ônibus atualmente instalado em uma curva localizado na estrada principal da localidade Sítio dos Rauen, nas proximidades da Escola Municipal Venceslau Muniz em frente ao antigo Bar do Senhor Felipe.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2696/ind._212-25_refazimento_comunicacao_visual_placas_nucleo_prevencao_de_violencia.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2696/ind._212-25_refazimento_comunicacao_visual_placas_nucleo_prevencao_de_violencia.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o refazimento e a reformulação da comunicação visual das placas instaladas pelo Núcleo de Prevenção de Violências e Promoção da Saúde e da Cultura de Paz.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2697/ind._213-25_patrolamento_e_empedramento_na_estrada_acesso_valdevino_veiga_tereza_e_aldemar_haide.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2697/ind._213-25_patrolamento_e_empedramento_na_estrada_acesso_valdevino_veiga_tereza_e_aldemar_haide.docx.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento na estrada que dá acesso às propriedades do Sr. Valdevino Veiga do Prado, Tereza e Aldemar Haide.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2698/ind._214-25_empedramento_na_granja_do_sr_mauricio_localidade_maitaca.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2698/ind._214-25_empedramento_na_granja_do_sr_mauricio_localidade_maitaca.docx.pdf</t>
   </si>
   <si>
     <t>Solicita empedramento na granja do Sr. Maurício na localidade da Maitaca.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2699/ind._215-25_manutencao_nas_lampadas_dos_postes_nas_ruas_cristia_buch_e_artur_cesar.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2699/ind._215-25_manutencao_nas_lampadas_dos_postes_nas_ruas_cristia_buch_e_artur_cesar.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que cobre da concessionária de energia elétrica a substituição das lâmpadas queimadas nos postes das ruas Cristiano Buch e Artur Caesar, no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2700/ind._216-25_estacionamento_em_um_lado_da_rua_prof._mirtes_ferreira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2700/ind._216-25_estacionamento_em_um_lado_da_rua_prof._mirtes_ferreira.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que através do Setor Competente, realize estudos de viabilidade para implantar estacionamento em apenas um dos lados da Rua Professora Mirtes Ferreira, no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2702/ind._217-25_fiscalizacao_fios_caidos.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2702/ind._217-25_fiscalizacao_fios_caidos.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização e providências quanto a fios de internet e/ou telefonia caídos, pendurados e estendidos pelas calçadas do município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2703/ind._218-25_instalacao_parque_infantil_na_localidade_da_fazendinha_ii.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2703/ind._218-25_instalacao_parque_infantil_na_localidade_da_fazendinha_ii.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, realize a implantação de um Parque infantil na Academia ao Ar Livre na Localidade Fazendinha II.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2704/ind._219-25_recapeamento_da_rua_que_da_acesso_a_vila_sao_judas_tadeu.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2704/ind._219-25_recapeamento_da_rua_que_da_acesso_a_vila_sao_judas_tadeu.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, realize o recapeamento asfáltico na rua de São Judas Tadeu, que dá acesso a Vila São Judas Tadeu.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2707/ind._220-2025._solicitacao_de_estudo_para_melhorias_viarias_na_rua_boleslau_paluch_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2707/ind._220-2025._solicitacao_de_estudo_para_melhorias_viarias_na_rua_boleslau_paluch_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de Estudo para Melhorias Viárias na Rua Boleslau Paluch.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2710/ind._221-2025_pavimentacao_e_calcadas_rua_dr.elymar_v.linsingen.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2710/ind._221-2025_pavimentacao_e_calcadas_rua_dr.elymar_v.linsingen.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, a conclusão da pavimentação asfáltica e das calçadas com paver na Rua Dr. Elymar Von Linsingen, localizada ao lado do Parque do SESC.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2711/ind._222-2025_cascalho_avicultor._lei__3271.2023._jaime_veiga.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2711/ind._222-2025_cascalho_avicultor._lei__3271.2023._jaime_veiga.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à uma nova granja, na localidade de Retiro Bonito,  do Sr. Jaime Veiga, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2712/ind._223-25_cascalho_sr_leonardo_novak_roseira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2712/ind._223-25_cascalho_sr_leonardo_novak_roseira.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de  24m³ (vinte e quatro metros cúbicos) de cascalho para revestimento de acesso a propriedade do produtor rural Sr Leonardo Novak, na localidade da Roseira, próximo a Vila Rural, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2713/ind._224-25_tachoes_nas_ruas_severo_de_almeida_antonio_j._correa_e_miguel_grein.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2713/ind._224-25_tachoes_nas_ruas_severo_de_almeida_antonio_j._correa_e_miguel_grein.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para instalar calotas de sinalização viária, no entroncamento das Ruas: Severo de Almeida, Antônio José Corrêa e Miguel Grein, no Bairro Campo do Gado.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2714/ind._225-25_reforma_e_manutencao_de_equipamentos_ubs_antonio_bossi.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2714/ind._225-25_reforma_e_manutencao_de_equipamentos_ubs_antonio_bossi.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam tomadas providências urgentes no sentido de realizar a devida manutenção na edificação e melhorias nos equipamentos odontológicos da Unidade Básica de Saúde Antônio Bossi.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2717/ind._226-25_realocacao_e_a_pintura_de_outra_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2717/ind._226-25_realocacao_e_a_pintura_de_outra_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realocação e a pintura de outra faixa de pedestres em frente a escola municipal Wenceslau Muniz, no Bairro Seminário.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2718/_ind._227-2025._solicitacao_de_vistoria_estrada__da_lapa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2718/_ind._227-2025._solicitacao_de_vistoria_estrada__da_lapa.pdf</t>
   </si>
   <si>
     <t>Solicitação de vistoria e solução para excesso de água na Estrada da Lapa, na subida após a Rua Camarista João Hirt.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2720/ind._228_oficio_dep.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2720/ind._228_oficio_dep.pdf</t>
   </si>
   <si>
     <t>Solicitação de Encaminhamento de Ofício ao Deputado Federal Reinhold Stephanes Jr. pela Bancada Municipal do PSD, solicitando a destinação de uma Escavadeira Hidráulica (PC) ao Município de Rio Negro.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2721/ind._229-25_solicitacao_de_estudos_para_viabilizacao_da.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2721/ind._229-25_solicitacao_de_estudos_para_viabilizacao_da.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos para viabilização da reativação da ponte metálica desativada na Vila Paraíso entre Rio Negro/PR e Mafra/SC.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2723/ind._230-2025_pintura_das_lombadas_lageado_dos_vieiras.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2723/ind._230-2025_pintura_das_lombadas_lageado_dos_vieiras.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura e revitalização de lombadas e faixas de pedestres nas vias centrais do Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2724/ind._231-2025_instalacao_de_telas_de_protecao_atras_das_traves.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2724/ind._231-2025_instalacao_de_telas_de_protecao_atras_das_traves.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de telas de proteção e melhorias na estrutura do campo de futebol da Vila Rural na localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2725/ind._232-2025_instalacao_de_lombada_campo_sao_jose_f.c.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2725/ind._232-2025_instalacao_de_lombada_campo_sao_jose_f.c.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do Departamento responsável a implantação de lombada para segurança de pedestres em frente ao campo do São José F.C.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2726/ind._233-25_instalacao_academia_ao_ar_livre_e_parque_infantil_na_localidade_lageado_das_mortes.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2726/ind._233-25_instalacao_academia_ao_ar_livre_e_parque_infantil_na_localidade_lageado_das_mortes.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, realize a implantação de uma Academia ao Ar Livre e um  Parque infantil na  Localidade Lageado das Mortes.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2727/ind._234-25_destinacao_do_centro_da_juventude_no_bairro_volta_grande.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2727/ind._234-25_destinacao_do_centro_da_juventude_no_bairro_volta_grande.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a realização de estudos técnicos visando a destinação do Centro da Juventude do Bairro Volta Grande.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2728/ind._235-25_frente_de_conscientizacao_coleta_seletiva_de_lixo_associacoes_e_escolas.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2728/ind._235-25_frente_de_conscientizacao_coleta_seletiva_de_lixo_associacoes_e_escolas.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a criação de uma frente geral de conscientização sobre a coleta seletiva de lixo nas associações de moradores e escolas municipais.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2729/ind._236-25_realocacao_ponto_de_onibus_rua_jose_eduardo_hening_quase_esquina_com_a_rua_jacob_fuchs_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2729/ind._236-25_realocacao_ponto_de_onibus_rua_jose_eduardo_hening_quase_esquina_com_a_rua_jacob_fuchs_.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a relocação do ponto de ônibus localizado na Rua José Eduardo Henning, próximo à esquina com a Rua Jacob Fuchs.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2741/ind._237-25_instalacao_de_sinalizacao_na_bifurcacao_das_ruas_rua_jose_jaime_ruthes_sentido_roseira_rua_ervino_paulo_weinschultz_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2741/ind._237-25_instalacao_de_sinalizacao_na_bifurcacao_das_ruas_rua_jose_jaime_ruthes_sentido_roseira_rua_ervino_paulo_weinschultz_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a implantação de sinalização viária na bifurcação entre a Rua José Jaime Ruthes (sentido Vila Rural) e a Rua Ervino Paulo Weinschultz (sentido Roseira).</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2743/ind._238-25_placas_de_identificacao_das_localidades_no_interior.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2743/ind._238-25_placas_de_identificacao_das_localidades_no_interior.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam realizados estudos técnicos visando a instalação de placas de identificação com os nomes das localidades do interior do município de Rio Negro.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2744/ind._239-2025_instalacao_de_lixeiras.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2744/ind._239-2025_instalacao_de_lixeiras.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de lixeiras em pontos estratégicos da Vila Rural, no Distrito de Lageado dos Vieiras, como medida de incentivo ao descarte adequado de resíduos, preservação do meio ambiente e promoção da saúde pública.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2746/ind._240-25_estudos_de_viabilidade_e_criacoa_de_projeto_para_construcao_de_uma_ponte_na_estrada_que_liga_cunhupa_ao_retiro_bonito.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2746/ind._240-25_estudos_de_viabilidade_e_criacoa_de_projeto_para_construcao_de_uma_ponte_na_estrada_que_liga_cunhupa_ao_retiro_bonito.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal realização de estudos e elaboração de projeto para substituição da ponte de madeira por uma de concreto na ligação da localidade do Cunhupã a localidade Retiro Bonito.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2747/ind._241-25_rocada_e_arrumacao_da_calcada_otto_buch.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2747/ind._241-25_rocada_e_arrumacao_da_calcada_otto_buch.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal realização de roçada e arrumação das calçadas na Rua Otto Buch, Bairro Alto.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2748/ind._242.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2748/ind._242.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudos técnicos para a implantação de lombada ou passagem elevada na Rua Jacob Fuchs, nas proximidades do número 710, visando a segurança dos moradores e a redução da velocidade de veículos.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2749/ind._243-25_realocacao_da_placa_publicitaria__que_hoje_esta_localizada_as_margens_da_br_116_proximo__do_rio_passa_tres_e_do_frigorifico_primaz_para_a_real_divisa__dos_municipios__de.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2749/ind._243-25_realocacao_da_placa_publicitaria__que_hoje_esta_localizada_as_margens_da_br_116_proximo__do_rio_passa_tres_e_do_frigorifico_primaz_para_a_real_divisa__dos_municipios__de.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal  que entre em contato com o órgão  responsável  pela publicidade do Governo  do Estado,  para a realocação da Placa Publicitária  que hoje está localizada as margens da BR 116 próximo  do Rio Passa Três e do Frigorífico Primaz, para a real divisa  dos municípios  de Mafra e Rio Negro.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2751/ind._244-2025_estudo_implantacao_de_lombada_col.caetano.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2751/ind._244-2025_estudo_implantacao_de_lombada_col.caetano.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que inclua na pauta do Conselho Municipal de Trânsito a solicitação para instalação de faixa elevada na interseção das ruas Lauro Porto Lopes e Saturnino Olinto, em frente ao Colégio Estadual Caetano Munhoz da Rocha e Sindicato dos Trabalhadores nas Indústrias do Fumo de Rio Negro-Sitifumo.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2752/ind._245-2025._recapeamento_asfaltico_das_ruas_henrique_stalke_e_fausto_pereira_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2752/ind._245-2025._recapeamento_asfaltico_das_ruas_henrique_stalke_e_fausto_pereira_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos técnicos visando o recapeamento asfáltico das ruas Henrique Stalke e Fausto Pereira, no Bairro Volta Grande, no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2753/ind._246-25_destinacao_de_absorventes_para_rede_publica_municipal.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2753/ind._246-25_destinacao_de_absorventes_para_rede_publica_municipal.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, destine as alunas da rede pública municipal, principalmente da Escola Municipal Tia Apolônia e da APAE  de Rio Negro, absorventes higiênicos dentro das prerrogativas da Lei Municipal 3296/2023, bem como da legislação federal vigente.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_247-2025_servicos_publicos.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_247-2025_servicos_publicos.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a adoção de novas metodologias de agendamento para consultas, exames e procedimentos de alta complexidade, com foco na eficiência, transparência e respeito à dignidade dos usuários do SUS no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2760/ind._248-2025._limpeza_bueiro_-_documentos_google_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2760/ind._248-2025._limpeza_bueiro_-_documentos_google_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza no bueiro na esquina da Rua Bom Jesus com Expedicionário Adir Jorge</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2761/ind._249-2025._limpeza_manut_constr_calcada_rua_governador_moises_lupion_-_documentos_google_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2761/ind._249-2025._limpeza_manut_constr_calcada_rua_governador_moises_lupion_-_documentos_google_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza, manutenção e construção de calçada na Rua Governador Moisés Lupion (trecho junto aos trilhos).</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2762/ind._250-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2762/ind._250-2025.pdf</t>
   </si>
   <si>
     <t>Sugere à Prefeitura a realização de estudos de viabilidade para implantação de sistema de abastecimento de água potável na localidade de Alto das Palmeiras, por meio de extensão de rede ou perfuração de poço artesiano.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2763/ind._251-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2763/ind._251-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública na Rua Fermino Walter dos Santos, nas proximidades da residência da Sra. Regiane, localizada na comunidade de Campinas dos Andrades.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_252-2025_ponte_ovelhas.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_252-2025_ponte_ovelhas.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos técnicos na estrutura da ponte localizada na comunidade de Ovelhas, nas proximidades da residência do Sr. José Osmar de Lima.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2765/ind._253-2025_instalacao_ponto_de_onubus_lencol.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2765/ind._253-2025_instalacao_ponto_de_onubus_lencol.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus nas proximidades da Escola Municipal Paulino Valério, na comunidade do Lençol.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2766/ind._254-2025_vistoria_tecnica_portal_vila_rural.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2766/ind._254-2025_vistoria_tecnica_portal_vila_rural.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de vistoria técnica no portal de entrada da comunidade Vila Rural, no distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2767/ind._255-25_manutencao_rua_professor_jose_gribosio.docx_-_documentos_google_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2767/ind._255-25_manutencao_rua_professor_jose_gribosio.docx_-_documentos_google_2.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção na pavimentação, limpeza das bocas de lobo e reforço da sinalização horizontal e/ou vertical na Rua Professor José Gribosi, esquina com a Rua Severo de Almeida.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2768/ind._256-25_abertura_prolongamento_da_rua_otavio_ribas_da_cruz.docx_1_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2768/ind._256-25_abertura_prolongamento_da_rua_otavio_ribas_da_cruz.docx_1_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a abertura do prolongamento da Rua Otávio Ribas da Cruz.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2769/ind._257-2025._pavimentacao_rua_miguel_valerio_-_documentos_google_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2769/ind._257-2025._pavimentacao_rua_miguel_valerio_-_documentos_google_1.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua Miguel Valério, no trecho em frente à empresa Flagra Chopp e nas proximidades do local onde será instalada a nova empresa Grupo Aços WM.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2771/ind._258-25_manutencao_rua_henrique_stalk.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2771/ind._258-25_manutencao_rua_henrique_stalk.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal serviços de manutenção na  Rua Henrique Stalk, situada no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2773/ind._259-25_restauracao_geral_do_portal_alemao_bucovino_e_do_cruzeiro_bucovino_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2773/ind._259-25_restauracao_geral_do_portal_alemao_bucovino_e_do_cruzeiro_bucovino_.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal que realize a Restauração Geral do Portal Alemão Bucovino e do Cruzeiro Bucovino.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2774/ind._260-25_sacos_de_rafia_da_coleta_seletiva.docx_1_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2774/ind._260-25_sacos_de_rafia_da_coleta_seletiva.docx_1_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que oriente, no âmbito do Programa Coleta Mais (Projeto Itaipu e Governo Federal), a Associação de Catadores responsável pela coleta seletiva a realizar a devolução dos sacos de ráfia aos moradores após o esvaziamento do material reciclável, promovendo o uso racional dos recursos. Sugere ainda a realização de ação de sensibilização voltada à população.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2775/ind._261-25_manutencao_rua_fausto_pereira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2775/ind._261-25_manutencao_rua_fausto_pereira.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal serviços de manilhamento e manutenção na  Rua Fausto Pereira, situada no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2776/ind._262-25_manutencao_rua_dirce_marta_stritzinger.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2776/ind._262-25_manutencao_rua_dirce_marta_stritzinger.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de manutenção viária na Rua Dirce Marta Stritzinger, no bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2788/ind._263-25_manutencao_na_rua_severo_de_almeida_esquina_com_a_carlos_weill.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2788/ind._263-25_manutencao_na_rua_severo_de_almeida_esquina_com_a_carlos_weill.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize manutenções na Rua Severo de Almeida esquina com a Rua Professor Carlos Weill.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2789/ind._264-25_manutencao_na_ubs_iraja_martins.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2789/ind._264-25_manutencao_na_ubs_iraja_martins.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize manutenções e faça a aquisição de materiais na Unidade Básica de Saúde Irajá Martins.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2790/ind._265_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2790/ind._265_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de abrigo para os pacientes que utilizam o transporte destinado aos hospitais de Curitiba, no ponto localizado em frente ao Bar do Mário Gordo, na localidade da Roseira.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/ind._266_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/ind._266_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção e revitalização do cemitério localizado ao lado da empresa Linde Vidros, na Avenida Luiz Carlos Pereira Tourinho, nº 4197, em Rio Negro – PR.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/ind._267-2025_cascalho_avicultor._lei__3271.2023._mario_ruthes.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/ind._267-2025_cascalho_avicultor._lei__3271.2023._mario_ruthes.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à granja, na localidade do Sítio dos Valérios,  do Sr. Mario Ruthes, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2793/ind._268-2025_cascalho_avicultor._lei__3271.2023._berenici_m._kubiak_luciano.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2793/ind._268-2025_cascalho_avicultor._lei__3271.2023._berenici_m._kubiak_luciano.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à granja, na localidade do Sítio dos Valérios,  da Sra. Berenice Muziol Kubiak, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2794/ind._269-2025_extencao_da_rede_eletrica_vila_rural.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2794/ind._269-2025_extencao_da_rede_eletrica_vila_rural.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de projeto para extensão da rede de iluminação pública na Rua Afonso Guilherme Rezler, localizada na Vila Rural Esperança, distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2795/ind._270-2025_calcada_na_rua_jacob_augusto_ritzmann.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2795/ind._270-2025_calcada_na_rua_jacob_augusto_ritzmann.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçada em trecho da Rua Jacob Augusto Ritzmann, um dos lado que já possui calçamento.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2796/ind._271-25_ciclo_faixa_na_r_boleslau_paluch.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2796/ind._271-25_ciclo_faixa_na_r_boleslau_paluch.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a inclusão, no planejamento de obras da atual gestão, da construção de uma ciclofaixa na Rua Boleslau Paluch, ligando o bairro Campo do Gado ao Centro do município.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2800/ind._272-2025._relocacao_de_postes_e_rede_eletrica_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2800/ind._272-2025._relocacao_de_postes_e_rede_eletrica_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a remoção de dois postes localizados na Rua Domingos Severiano Narloch, nº 84, no bairro Tijuco Preto, por estarem posicionados próximos à residência do Sr. Ivaldo Nilson da Cunha.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2804/ind._273-25_manutencao_na_rua_dr_pacheco.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2804/ind._273-25_manutencao_na_rua_dr_pacheco.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos técnicos de viabilidade de asfaltamento da Rua Dr. Pacheco no Centro da cidade, bem como limpeza da referida via.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2805/ind._274-25_manutencao_na_estrada_do_sitio_dos_hirt_bom_retiro_estrada_que_liga_na_fazendinha.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2805/ind._274-25_manutencao_na_estrada_do_sitio_dos_hirt_bom_retiro_estrada_que_liga_na_fazendinha.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal manutenção  na estrada rural que passa pelo Sítio dos Hirt, atravessa a região do Bom Retiro e segue até a localidade da Fazendinha.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2806/ind._275_patrolamentoestrada_ovelhas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2806/ind._275_patrolamentoestrada_ovelhas.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e empedramento da estrada rural na localidade de Ovelhas, com início nas proximidades da residência da senhora Terezinha Alves Machado até o Bar do Marcelo Graffe, visando garantir melhores condições de tráfego e segurança para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2807/ind._276-2025_cascalho_avicultor._lei__3271.2023._mauricio_schelbauer.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2807/ind._276-2025_cascalho_avicultor._lei__3271.2023._mauricio_schelbauer.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso às granjas, na localidade do Morro do Benedito,  do Sr. Maurício Schelbauer, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2808/ind._277-25_instalacao_de_lixeiras_externas_na_ubs_antonio_abdala.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2808/ind._277-25_instalacao_de_lixeiras_externas_na_ubs_antonio_abdala.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam colocadas lixeiras externas na Unidade Básica de Saúde Antônio Abdala, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/ind._278-2025._extencao_de_rede_eletrica_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/ind._278-2025._extencao_de_rede_eletrica_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos técnicos visando a ampliação da rede elétrica da concessionária Celesc na comunidade de Retiro Bonito, com extensão aproximada de 2.000 metros, a fim de atender cerca de 45 famílias, incluindo produtores rurais e estufas de fumo e granjas de avicultores.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/ind._279-2025._solicitacao_de_manutencao_do_monumento_em_homenagem_a_max_wolf_filho_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/ind._279-2025._solicitacao_de_manutencao_do_monumento_em_homenagem_a_max_wolf_filho_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a Manutenção do Monumento em Homenagem a Max Wolf Filho.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/ind._280-2025._solicitacao_de_limpeza_das_manilhas_do_arroio_da_viuva_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/ind._280-2025._solicitacao_de_limpeza_das_manilhas_do_arroio_da_viuva_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a limpeza das manilhas do Arroio da Viúva na PR - 281.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/ind._281-2025_tubulacao_rua_jacob_augusto_ritzmann_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/ind._281-2025_tubulacao_rua_jacob_augusto_ritzmann_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de finalização da tubulação na Rua Jacob Augusto Ritzmann, ao lado do calçamento, visando melhorar o escoamento pluvial e evitar danos à infraestrutura e à saúde pública.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/ind._282-2025_alargamento_da_ponte.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/ind._282-2025_alargamento_da_ponte.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o alargamento da ponte na Rua Luiz Neppel, na divisa com Piên, visando melhorar a capacidade de tráfego e reduzir riscos de acidentes.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/ind._283-25_solicita__criacao_de_uma_linha_de_onibus_ligando_o_lageado_a_rio_negro.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/ind._283-25_solicita__criacao_de_uma_linha_de_onibus_ligando_o_lageado_a_rio_negro.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para instituir uma linha de transporte coletivo ligando a localidade de Lageados Vieiras até o município de Rio Negro, com itinerário passando pelas comunidades do interior situadas ao longo dessa rota.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2825/ind._285-2025_cascalho_avicultor._lei__3271.2023._claudio_ruthes.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2825/ind._285-2025_cascalho_avicultor._lei__3271.2023._claudio_ruthes.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à granja, na localidade do Sítio dos Valérios,  do Sr. Claudio Ruthes, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2826/ind._286-2025_cascalho_avicultor._lei__3271.2023._maurilio_ruthes.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2826/ind._286-2025_cascalho_avicultor._lei__3271.2023._maurilio_ruthes.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à granja, na localidade do Sítio dos Valérios,  do Sr. Maurilio Ruthes, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2827/ind._287-25_implantacao_de_lombadas_na_rua_severo_de_almeida.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2827/ind._287-25_implantacao_de_lombadas_na_rua_severo_de_almeida.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade de implantação de lombadas na Rua Severo de Almeida, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2828/ind._288-2025_melhorias_na_rua_boleslau_paluch.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2828/ind._288-2025_melhorias_na_rua_boleslau_paluch.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de reestruturação e ampliação da Rua Boleslau Paluch, com alargamento da via, melhoria da pavimentação para suporte ao tráfego pesado, implantação de galerias pluviais, estudo técnico para sua transformação em via de interesse turístico, inclusão de ciclofaixa conforme Indicação nº 271/2025 e aproveitamento paisagístico com mirante, conforme Indicação nº 02/2025. Propõe ainda a retirada do portal redutor de altura.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_289-2025..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_289-2025..pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilização da implantação de uma unidade do CRAS, do CREAS ou da sede do Conselho Tutelar no imóvel público localizado na Rua Severo de Almeida, s/n.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2830/ind._290-2025_24m3_cascalho_pra_sr_claudio_kazatt.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2830/ind._290-2025_24m3_cascalho_pra_sr_claudio_kazatt.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de 24m³ (vinte e quatro metros cúbicos) de pedra para revestimento do acesso à propriedade do Sr. Claudio Kazatt, na localidade de Retiro Bonito.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2831/ind._291.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2831/ind._291.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de melhorias na ponte de madeira localizada na Rua Henrique Lazarini, nas proximidades da propriedade do Sr. Cabral, cujas cabeceiras tiveram a sustentação comprometida pela ação da água da chuva.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2832/ind._292.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2832/ind._292.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo através da Setor responsável que envie ofício à empresa Rumo S.A. solicitando limpeza da faixa de domínio da linha férrea nas imediações do Material de Construção do Geremias.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2838/ind._293.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2838/ind._293.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de estacionamento em 45 graus em frente ao Posto de Saúde Antônio Bossi, com reserva de vagas para idosos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2839/ind._294.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2839/ind._294.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de câmera de monitoramento no cruzamento das ruas José Schelbauer Sobrinho com Teodoro Bágio, visando o reforço da segurança pública na região.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2840/ind._295-25_manutencao_na_ponte_do_passa_tres_acesso_a_prefeitura.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2840/ind._295-25_manutencao_na_ponte_do_passa_tres_acesso_a_prefeitura.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que por meio do setor competente, realize a manutenção da ponte sobre o Rio Passa Três, a qual dá acesso à Prefeitura Municipal de Rio Negro.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2841/ind._296-25_manutencao_pontos_de_onibus_do_bairro_seminario.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2841/ind._296-25_manutencao_pontos_de_onibus_do_bairro_seminario.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que por meio do setor competente, realize a manutenção dos pontos de ônibus do Bairro Seminário.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2844/ind._297.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2844/ind._297.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que intervenha, em caráter de urgência, junto à empresa SANEPAR, para a ampliação da rede de abastecimento de água no Distrito de Lageado dos Vieiras, com extensão na Rua Carlos Schreiner.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2845/ind._298.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2845/ind._298.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de patrolamento e empedramento da estrada localizada na comunidade de Matão do Caçador, iniciando nas proximidades da residência do Senhor Gilmar Schreiner e da Senhora Juliana Schreiner, até seu entroncamento com a estrada principal.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2847/ind._299-25_manilhamento_empedramento_e_alargamento_da_rua_palmira_becker_no_bairro_alto..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2847/ind._299-25_manilhamento_empedramento_e_alargamento_da_rua_palmira_becker_no_bairro_alto..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que determine ao setor competente a realização de alargamento, empedramento e manilhamento da Rua Palmira Becker, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2848/ind._300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2848/ind._300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade de implantação de faixa elevada para travessia de pedestres na Rua Dr. Vicente Machado, em frente a casa Paroquial da Igreja do Senhor Bom Jesus da Coluna, nº 131,  no centro da cidade.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2849/ind._301-2025_manutencao_da_estrada_leonor_claudio.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2849/ind._301-2025_manutencao_da_estrada_leonor_claudio.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de manutenção na estrada de acesso à propriedade do Senhor Leonel Cláudio Keil, localizada na comunidade de Lageado das Mortes.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2850/ind._302-2025_manutencao_da_estrada_familia_fagundes.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2850/ind._302-2025_manutencao_da_estrada_familia_fagundes.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de manutenção na estrada de acesso às propriedades das famílias Fagundes, na comunidade da Campina dos Anjos.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2851/ind._303-2025._solicitacao_de_limpeza_terreno_notificacao_ao_proprietario_na_rua_isauro_ruthes_vila_sao_judas_tadeu_2_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2851/ind._303-2025._solicitacao_de_limpeza_terreno_notificacao_ao_proprietario_na_rua_isauro_ruthes_vila_sao_judas_tadeu_2_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza de terreno, notificação ao proprietário na Rua Isauro Ruthes, Vila São Judas Tadeu.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2852/ind._304-2025_manutencao_da_estrada_acesso_a_wd_moveis_ltda.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2852/ind._304-2025_manutencao_da_estrada_acesso_a_wd_moveis_ltda.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a realização, com urgência, de manutenção na estrada de acesso à empresa WD MÓVEIS LTDA, localizada na comunidade de Lageado das Mortes.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2853/ind._305-2025_lombada_retiro_bonito.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2853/ind._305-2025_lombada_retiro_bonito.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de uma lombada na estrada principal da comunidade de Retiro Bonito, em frente à residência dos senhores Dalírio Veiga e Robison Veiga.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2854/ind._306-2025_iluminacao_na_academia_ar_livre.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2854/ind._306-2025_iluminacao_na_academia_ar_livre.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de iluminação pública na academia ao ar livre localizada no Bairro Seminário.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2855/ind._307-25_manutencao_nas_bocas_de_lobo_da_rua_xv_de_novembro_em_frente_ao_numero_1221.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2855/ind._307-25_manutencao_nas_bocas_de_lobo_da_rua_xv_de_novembro_em_frente_ao_numero_1221.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize a manutenção das bocas de lobo na Rua XV de Novembro, mais especificamente atrás do Colégio Caetano Munhoz da Rocha próximo ao número 1221.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Francisco Veiga, Maria Célia Conte, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2856/ind._308.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2856/ind._308.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de lombada ou passagem elevada na Rua Badia Badui Gibran, n.º 350, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2857/ind._309-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2857/ind._309-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, em conjunto com a concessionária responsável pela rodovia (Autopista), que promova a manutenção e melhorias na via marginal após o término da marginal sentido norte, nas imediações do acesso à localidade de Tijuco Preto.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2864/ind._310-2025_cascalho_lei__3271.2023._jorge.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2864/ind._310-2025_cascalho_lei__3271.2023._jorge.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de 40 m³ (quarenta metros cúbicos) de cascalho para o acesso da propriedade rural do Sr. Jorge André Muniz, na localidade do Retiro Bonito, neste município, conforme dispõe o art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2865/ind._311-2025_cascalho_lei__3271.2023._sebastiao_kmiecik.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2865/ind._311-2025_cascalho_lei__3271.2023._sebastiao_kmiecik.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de 40 m³ (quarenta metros cúbicos) de cascalho para o acesso da propriedade rural do Sr. Sebastião Kmiecik, na localidade do Laranjal, neste município, conforme dispõe o art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2866/ind._312.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2866/ind._312.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para implantação de lombadas na Rua Júlio Paluch no Bairro Alto.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2869/ind._313-2025._solicitacao_patrolamento_e_empedramento_acesso_tatiana_maria_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2869/ind._313-2025._solicitacao_patrolamento_e_empedramento_acesso_tatiana_maria_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de patrola, colocação de pedras e apoio com retroescavadeira para melhoria do acesso à propriedade da Srª Tatiana Maria Fagundes dos Anjos, incluindo a construção de um bueiro no local.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2870/ind._314-2025._solicitacao_patrolamento_e_empedramento_estrada_laranjal_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2870/ind._314-2025._solicitacao_patrolamento_e_empedramento_estrada_laranjal_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento e empedramento da estrada principal da localidade de Laranjal, especialmente diante das dificuldades agravadas pelas chuvas.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2872/ind._315.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2872/ind._315.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo de viabilidade para ampliação da entrada do portal da cidade em pelo menos um metro de largura, visando melhorar o acesso de caminhões e veículos de grande porte.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2876/ind._317_poco_artesiano_sitio_dos_hirt.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2876/ind._317_poco_artesiano_sitio_dos_hirt.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o envio de ofício à SANEPAR para perfuração de poço artesiano no Sítio do Hirt, nas proximidades da Rua Alfonso Nentwig.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2877/ind._318-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2877/ind._318-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento em pontos críticos da estrada de desvio do pedágio no bairro Roseira, no trecho compreendido entre a ponte do Passa Três e o frigorífico Primaz.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2878/ind._319-2025_patrolamento_cunhpa.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2878/ind._319-2025_patrolamento_cunhpa.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento em pontos críticos da estrada que dá acesso à comunidade de Cunhupã, próximo ao Capril, com extensão até o bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2879/ind._320-2025_patrolamento_acesso_josimar.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2879/ind._320-2025_patrolamento_acesso_josimar.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento no acesso à propriedade do Sr. Josimar Santos da Costa.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2880/ind._321-2025_atendimento_sub-prefeitura.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2880/ind._321-2025_atendimento_sub-prefeitura.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão do atendimento da equipe de obras da Subprefeitura do Lageado à comunidade de Campina Bonita.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2881/ind._322.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2881/ind._322.pdf</t>
   </si>
   <si>
     <t>Solicitação de Encaminhamento de Ofício ao Deputado Federal Felipe Francischini, solicitando a destinação de 01 (uma) Van para transporte, 01 (uma) ambulância e 01 (um) automóvel ao Município de Rio Negro.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_323-2025_patrolamento_estrada_professora_ramira.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_323-2025_patrolamento_estrada_professora_ramira.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, a realização de patrolamento, empedramento e abertura de bueiro, com a colocação de 4 manilhas de 30 a 50 cm, na estrada de acesso à residência da professora Ramira Aparecida de Carvalho, devido às péssimas condições da via.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_324-2025_patrolamento_estrada_ovande_hirth.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_324-2025_patrolamento_estrada_ovande_hirth.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, que viabilize, com urgência, o patrolamento e empedramento da estrada que se inicia no Leiteiro até a residência do Sr. Ovande Hirth, bem como a realização de estudo técnico e intervenções na estrada que desce em frente à residência da Sra. Alcirene Hirth, devido à formação de crateras provocadas pelas chuvas.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2888/ind._325.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2888/ind._325.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, a intervenção urgente para o fechamento adequado da cratera aberta em frente ao Bar do Mário Gordo, na localidade da Roseira, próximo ao ponto de ônibus, devido ao risco de acidente, especialmente com crianças, e o comprometimento da estrutura do asfalto.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2889/ind._326-25_limpeza_de_terreno_na_rua_ludovico_schuster.docx_3.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2889/ind._326-25_limpeza_de_terreno_na_rua_ludovico_schuster.docx_3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize a limpeza do terreno localizado na Rua Ludovico Schuster, ao lado do nº 1443 – Fundos, no Bairro Passa Três, bem como a instalação de placa com os dizeres “Proibido Jogar Lixo”.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2890/ind.327.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2890/ind.327.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, o envio de uma carga de pedra para o Sr. Gilmar Brande, residente na comunidade de São José, na localidade de Lageado dos Vieiras, para melhorias na estrada de acesso à sua propriedade.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2891/ind._328.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2891/ind._328.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estudos de viabilidade para transformar o estacionamento da Rua Henrique Weil em apenas um lado da via, especialmente no trecho compreendido entre a Rua Severo de Almeida e a Avenida General Plínio Tourinho.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2893/ind._329-2025_40m_pedra_jose_elias_portela_cunhpa.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2893/ind._329-2025_40m_pedra_jose_elias_portela_cunhpa.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, o fornecimento de 40 m³ de pedra para atender o avicultor e produtor rural Sr. José Elias Protela, morador na localidade de Cunhupã.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2894/ind.330.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2894/ind.330.pdf</t>
   </si>
   <si>
     <t>Solicita aumento da carga horária do atendimento odontológico na UBS da Campina dos Martins</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2896/ind._331-2025_oficio_deputado_felipe_franscischini.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2896/ind._331-2025_oficio_deputado_felipe_franscischini.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Deputado Federal Felipe Francischini, requerendo a destinação de 01 (uma) van com capacidade para 16 lugares para uso da Secretaria Municipal de Esportes de Rio Negro – PR.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2897/ind._332-25_manutencao_na_rua_capitao_joao_bley_esquina_com_as_ruas_xv_de_novembro_e_dr_vicente_machadoxv_de_novembro_em_frente_ao_numero_1221.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2897/ind._332-25_manutencao_na_rua_capitao_joao_bley_esquina_com_as_ruas_xv_de_novembro_e_dr_vicente_machadoxv_de_novembro_em_frente_ao_numero_1221.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize operação tapa-buracos na Rua Capitão João Bley esquina com as Ruas Dr. Vicente Machado e com a Rua XV de Novembro; no centro da cidade.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2900/ind._333-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2900/ind._333-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que entre em contato com a empresa responsável pelo fornecimento de energia elétrica no município, a fim de que seja providenciada a substituição do poste localizado em frente à Unidade Básica de Saúde Antônio Abdala, no bairro Alto.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2901/ind._334-25_manilhamento_empedramento_e_alargamento_da_rua_maria_de_lourdes_teixeira_da_cruz_no_bairro_alto..docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2901/ind._334-25_manilhamento_empedramento_e_alargamento_da_rua_maria_de_lourdes_teixeira_da_cruz_no_bairro_alto..docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que determine ao setor competente a realização de serviços de patrolamento, empedramento e manilhamento na Rua Maria de Lourdes Teixeira da Cruz, situada no Bairro Alto.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2902/ind._335-25_adequacao_com_tartarugas_na_rotatoria_da_rua_barao_do_rio_branco.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2902/ind._335-25_adequacao_com_tartarugas_na_rotatoria_da_rua_barao_do_rio_branco.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize adequação com tartarugas na rotatória da Rua Barão do Rio Branco, no centro da cidade.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Geovane de Lima, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2908/ind._336.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2908/ind._336.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a limpeza do terreno público, localizado na Rua Nicolau Valério, s/n,  ao lado  da  Associação de Pais e  Amigos dos Excepcionais -  Apae.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2909/ind._337-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2909/ind._337-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de bueiro para drenagem de águas pluviais na Rua Henrique Stalke, nº 210 – Bairro Volta Grande.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2910/ind._338.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2910/ind._338.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de manilhamento e bueiros na Rua Carlos Cassat – Vila Rural, localidade de Roseira.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2911/ind._339-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2911/ind._339-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento da estrada principal da localidade de Roseira, com extensão até a divisa com o município de Campo Tenente.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2912/ind._340-2025_patrolamento_estrada_roseira_linha_velha.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2912/ind._340-2025_patrolamento_estrada_roseira_linha_velha.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento da estrada da antiga linha velha da localidade de Roseira, ao lado da BR-116.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Geovane de Lima, ROGELIA APARECIDA KULKA</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2913/ind._341.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2913/ind._341.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos em buraco localizado  na Rua Miguel Pecharski, 345, - em frente ao mercado Seidel - visando a segurança e a preservação dos veículos que transitam pela via.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2914/ind._342.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2914/ind._342.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria noturna para identificação e substituição de lâmpadas queimadas na comunidade do Matão do Caçador.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2915/ind343.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2915/ind343.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza das lixeiras e instalação de lixeira fechada na comunidade do Matão do Caçador.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2916/ind.344.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2916/ind.344.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento, empedramento e abertura de saída de água no acesso à propriedade do Sr. Daniel Rudnick – Matão do Caçador.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2917/ind._345-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2917/ind._345-2025.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias estruturais no Complexo de Saúde – Departamento de Exames.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2918/ind._346-2025_cascalho_eliane_aparecida_zielinski_fazendinha.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2918/ind._346-2025_cascalho_eliane_aparecida_zielinski_fazendinha.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de 10 m³ (dez metros cúbicos) de cascalho para o acesso da propriedade rural da Sra. Eliane Aparecida Zielinski, na localidade da Fazendinha, neste município.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2919/ind._347-25_seguranca_guarda_no_centro_da_juventude_bairro_alto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2919/ind._347-25_seguranca_guarda_no_centro_da_juventude_bairro_alto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a designação de um servidor da patrulha patrimonial para o Centro da Juventude, localizado no Bairro Alto.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_348-2025.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_348-2025.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, a realização urgente de reparos estruturais e instalação de proteção lateral na ponte localizada na comunidade de Lageado das Mortes, popularmente conhecida como "ponte do Senhor Leonardo Shoereder".</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2941/ind._349-2025_lixeira_coletiva_.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2941/ind._349-2025_lixeira_coletiva_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma lixeira coletiva na Rua José Valdemar Turnês, no Bairro Tijuco Preto, próximo à BR-116.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2943/ind._350-2025_reparos_na_rua_luduvico_schuster_.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2943/ind._350-2025_reparos_na_rua_luduvico_schuster_.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na pavimentação da Rua Luduvico Schuster, em frente ao Estádio Ervino Metzger, no Bairro Estação Nova.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2944/ind._351-2025_patrolamento_e_empedramento_na_rua_vitorio_lazarino.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2944/ind._351-2025_patrolamento_e_empedramento_na_rua_vitorio_lazarino.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento da Rua Vitório Lazarino, no Bairro Roseira.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2945/ind._352-2025._pedra_para_sra._terezinha_alvez_dos_santos_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2945/ind._352-2025._pedra_para_sra._terezinha_alvez_dos_santos_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de pedra na via de acesso à residência da Sra. Terezinha Alves dos Santos, moradora da localidade de Cunhupã.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Geovane de Lima, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2946/ind._353-2025._estudo_de_implantacao_de_lombada_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2946/ind._353-2025._estudo_de_implantacao_de_lombada_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para implantação de lombadas na Rua Ervino Paulo Weinschutz, próximo ao poço da Sanepar da Roseira.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2947/ind._354-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2947/ind._354-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria da sinalização horizontal e vertical nos cruzamentos da rua recentemente asfaltada, na localidade da Roseira.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2949/ind._355.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2949/ind._355.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, seja providenciada sinalização vertical indicando o final da pavimentação recentemente concluída na Rua Ervino Paulo Weinschutz, estrada que dá acesso à localidade da Roseira.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2950/ind._356.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2950/ind._356.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente desta Casa, que envie Ofício para Deputada Estadual Cristina Silvestre, solicitando emenda parlamentar no valor de R$ 150,000,00, (cento e cinquenta mil reais), para aquisição de equipamentos para o laboratório de análises clínicas de Rio Negro, PR.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2952/ind._357-25_reparos_e_manutencao_nas_rotatorias_do_municipio.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2952/ind._357-25_reparos_e_manutencao_nas_rotatorias_do_municipio.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize reparos nas rotatórias do centro da cidade, que encontram-se quebradas.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2953/ind._358-25_implantacao_de_teatro_nas_escolas_publicas.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2953/ind._358-25_implantacao_de_teatro_nas_escolas_publicas.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize estudos de viabilidade para implantação de “Atividades Teatrais” nas escolas municipais.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2955/ind._359-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2955/ind._359-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que tomem providências no Cemitério Municipal quanto aos escombros da  Capela Mortuária que pegou fogo em 2019.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2956/ind._360-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2956/ind._360-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ponto de ônibus na comunidade do Matão, na entrada de acesso às famílias Pscheidt.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2957/ind._361-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2957/ind._361-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e empedramento da estrada de acesso à propriedade das famílias dos senhores Gilmar Alves dos Santos e Leônidas Alves dos Santos, na comunidade de Ovelhas.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2958/ind._362-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2958/ind._362-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reconstrução de bueiro que desabou e que dá acesso às lavouras da produtora rural Meri Terezinha Franquetto Santos.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2959/ind._363-2025_estudo_de_estacionamento_rotativo.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2959/ind._363-2025_estudo_de_estacionamento_rotativo.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para avaliação da viabilidade de implantação de estacionamento rotativo com tempo gratuito de 1 hora em áreas comerciais do centro da cidade.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Geovane de Lima, Isabel Cristina Grossl</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2960/ind._364-2025._atendimento_a_gestantes_de_alta_complexidade_na_maternidade_de_mafra_sc.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2960/ind._364-2025._atendimento_a_gestantes_de_alta_complexidade_na_maternidade_de_mafra_sc.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, atraves do Setor Competente, que busque junto à Maternidade Dona Catarina Kuss, em Mafra S.C. pactuação para atender as gestantes de alta complexidade do nosso município.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2964/ind._365-25_indicacao_de_nome_de_rua_para_adriano_andrigo_pires.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2964/ind._365-25_indicacao_de_nome_de_rua_para_adriano_andrigo_pires.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, denomine uma rua e/ou logradouro público com o nome de “ADRIANO ANDRIGO PIRES”, em homenagem póstuma ao referido Policial Militar.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2965/ind._366-25_construcao_de_parque_esportivo_no_bairro_alto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2965/ind._366-25_construcao_de_parque_esportivo_no_bairro_alto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, realize estudos de viabilidade para a construção de um parque esportivo na área localizada entre as ruas José Schelbauer Sobrinho e Francisco Rankel, no Bairro Alto.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2966/ind._367-25_indicacao_de_lajotar_o_subidao_dos_queimados.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2966/ind._367-25_indicacao_de_lajotar_o_subidao_dos_queimados.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, realize estudo e planejamento para pavimentação com lajotas no "Subidão dos Queimados" – Localidade Queimados.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2967/_ind._368-25._construcao__de_um_parquinho__para_pet_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2967/_ind._368-25._construcao__de_um_parquinho__para_pet_.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo  Municipal  a construção  de um Parquinho  para Pet, também conhecido como pet place ou parcão na área verde ao lado  da Rodoviária  de Rio Negro.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2968/ind._369.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2968/ind._369.pdf</t>
   </si>
   <si>
     <t>Solicita estudos de viabilidade técnica para execução de obras de pavimentação asfáltica, revitalização de galerias pluviais e projeto de alargamento da rua de acesso às Vilas Ema e São Judas Tadeu.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2970/ind._370-25_realizacao_de_feiras_para_demonstracao_de_produtos_fabricado_em_rio_negro.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2970/ind._370-25_realizacao_de_feiras_para_demonstracao_de_produtos_fabricado_em_rio_negro.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de feira para demonstração de produtos fabricados no município.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2971/ind._371-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2971/ind._371-2025.pdf</t>
   </si>
   <si>
     <t>Solicita reparo em tampa de bueiro danificada na Avenida Ildefonso Camargo de Melo, nas proximidades da Praça Volta Grande, com reforço estrutural para garantir segurança e durabilidade.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2972/ind._372-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2972/ind._372-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de 1 (uma) carga de pedra para melhoria da estrada de acesso à propriedade da Sra. Juliane Carvalho, na Comunidade do Lençol, local conhecido como Portão da Batistela, nos termos da Lei Ordinária nº 3.457/2025.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2973/ind._373-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2973/ind._373-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de 1 (uma) carga de pedra para melhoria do acesso à propriedade da produtora rural Alcirene Hirt, nos termos da Lei Ordinária nº 3.457/2025.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2974/ind._374-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2974/ind._374-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a relocação de ponto de ônibus escolar, com instalação em frente à residência do Sr. Gilson Rezler, visando à melhoria da segurança dos alunos e à facilitação da manobra do veículo de transporte.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2975/ind._375-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2975/ind._375-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública na Rua Ernesto Alves Lazarino, no Bairro Roseira.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2976/ind._376-25_solicita__aquisicao_de_camionete_com_plataforma_elevada_e_curso_de_nr_35_aos_servidores.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2976/ind._376-25_solicita__aquisicao_de_camionete_com_plataforma_elevada_e_curso_de_nr_35_aos_servidores.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize estudos de viabilidade para aquisição de uma camionete com plataforma elevatória e capacitação técnica para servidores que executam poda e abate de árvores.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2979/ind._377-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2979/ind._377-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de barras fixas para prática de exercícios físicos no Estádio Municipal Ervino Metzger, neste município.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall, Odair Pereira, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2982/ind._378-25_manilhamento_e_limpeza_terreno_na_rua_kalil_gemael.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2982/ind._378-25_manilhamento_e_limpeza_terreno_na_rua_kalil_gemael.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize o manilhamento e a limpeza do terreno localizado na Rua Kalil Gemael, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall, Elcio Josué Colaço</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2983/ind._379-25_revitalizacaoiluminacao_cercamento_e_instalacao_de_academia_ao_ar_livre_e_parque_infantil_no_terreno_da_esquina_das_ruas_othon_ferraz_com_joao_teodoro.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2983/ind._379-25_revitalizacaoiluminacao_cercamento_e_instalacao_de_academia_ao_ar_livre_e_parque_infantil_no_terreno_da_esquina_das_ruas_othon_ferraz_com_joao_teodoro.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize melhorias na praça localizada na esquina das ruas Othon Ferraz e João Teodoro, no bairro Bom Jesus (região conhecida como “Casas de Pedra”):</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2984/ind._380-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2984/ind._380-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação e ampliação do sistema de monitoramento de câmeras na Praça Beira Rio, ao longo da Rua Rio de Janeiro e sua extensão até a Rua São Paulo.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2985/ind._0381-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2985/ind._0381-2025.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico e de viabilidade para implantação de lombada ou passagem elevada na Rua XV de Novembro, em frente ao novo Supermercado Condor.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2986/ind._382-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2986/ind._382-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública em dois postes localizados ao lado do cemitério, no Bairro Roseira.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_383-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_383-2025.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 054/2025 de 17 de Fevereiro de 2025, que solicita ao Executivo Municipal a realização de estudos e levantamentos técnicos de terreno na localidade de Ovelhas, ao lado do Campo do Ivo do Santos, com o intuito de viabilizar a instalação de um parquinho infantil.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_384-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_384-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos e levantamentos técnicos visando a instalação de um parquinho infantil no povoado do Lençol, nas proximidades do portão da Empresa Batistella.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2993/ind._0385-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2993/ind._0385-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos de viabilidade técnica para transformar em mão dupla o trecho da Rua Rio de Janeiro, iniciando na Rua Riachuelo até a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2995/ind._386-25_solicita_vistoria_tecnica_na_rua_afonso_nentwig_para_averiguar_risco_estrutural_em_postes_de_energia_eletrica_apos_rebaixamento_da_via_durante_obra_de_pavimentacao..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2995/ind._386-25_solicita_vistoria_tecnica_na_rua_afonso_nentwig_para_averiguar_risco_estrutural_em_postes_de_energia_eletrica_apos_rebaixamento_da_via_durante_obra_de_pavimentacao..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que através do setor competente, realize vistoria técnica na Rua Afonso Nentwig para averiguar risco estrutural em postes de energia elétrica após rebaixamento da via durante obra de pavimentação.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2996/ind._387-25_manutencao_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz_na_localidade_da_fazendinha.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2996/ind._387-25_manutencao_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz_na_localidade_da_fazendinha.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências urgentes para manutenção da Estratégia Saúde da Família Euclides José de Oliveira Braz, na localidade da Fazendinha.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2997/ind._388-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2997/ind._388-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudo técnico para implantação de lombada na Rua Ervino Ernesto Brunnquell, na localidade de Lageado dos Vieiras, no trecho compreendido entre o Campo do Floresta e a Verdureira Wotroba Mix.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl, Geovane de Lima</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2998/ind._389-25_manutencao_no_elevador_d_camara.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2998/ind._389-25_manutencao_no_elevador_d_camara.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Rio Negro – PR que determine a realização de manutenção preventiva e corretiva no elevador desta Casa de Leis.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._390-25_inclusao_no_programa_de_pavimentacao_a_rua_jose_augusto_soares_mariano.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._390-25_inclusao_no_programa_de_pavimentacao_a_rua_jose_augusto_soares_mariano.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a inclusão no plano de pavimentação, a Rua José Augusto Soares Mariano, localizada no bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._391-25_inclusao_no_programa_de_pavimentacao_a_rua_dorival_tomaz.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._391-25_inclusao_no_programa_de_pavimentacao_a_rua_dorival_tomaz.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a inclusão no plano de pavimentação, a Rua Dorival Tomaz no Bairro, Vila Emma.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3002/ind._392-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3002/ind._392-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de manutenção da iluminação pública no trecho que vai do início da Rua Jacoob Augusto Ritzman até a Associação de Moradores da Localidade de Matão do Caçador, onde foi constatado o funcionamento inadequado de mais de vinte lâmpadas.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3003/ind._393-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3003/ind._393-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de 02 (duas) lixeiras na comunidade da Barreirinha.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._394-25_solicita_pl_que_autorize_o_municipio_fazer_o_parcelamento_de_debitos_tributarios_e_nao_tributarios_inscritos_ou_nao_em_divida_ativa.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._394-25_solicita_pl_que_autorize_o_municipio_fazer_o_parcelamento_de_debitos_tributarios_e_nao_tributarios_inscritos_ou_nao_em_divida_ativa.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, elabore e encaminhe a esta Casa de leis, Projeto de Lei autorizando a instituição de programa de parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, ajuizados ou em fase administrativa, relacionados a terrenos, áreas de investidura e demais imóveis situados no Município de Rio Negro, PR.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._395-25_manutencao_no_banheiro_da_praca_do_portal_de_entrada_da_cidade_em_frente_a_afubra.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._395-25_manutencao_no_banheiro_da_praca_do_portal_de_entrada_da_cidade_em_frente_a_afubra.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado manutenção no banheiro público da praça do portal na entrada da cidade.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Neusa Heuko Swarowski</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3007/ind._396.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3007/ind._396.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo  Municipal  viabilizar  estudos para instalação  de uma Lombada Elevada com faixa de pedestres,  na continuidade da Av Saturnino  Olinto em frente ao Colégio  Caetano e Loja Crie Bem.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._397-2025_cascalho_aroldo_weber.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._397-2025_cascalho_aroldo_weber.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo uma carga de cascalho para o acesso da propriedade rural do Sr. Aroldo Weber, na localidade do Sítio dos Hirt, neste município.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._398-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._398-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, o fornecimento de uma viagem de pedra para atender o produtor rural, Sr. Antonio Sebastião da Silva, morador na localidade do Cunhupã.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._399-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._399-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, a realização de estudo técnico para viabilizar a construção de um campo de futebol suíço na Vila Rural Roseira.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._400-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._400-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 109/2024 – de 27 de Maio e 2024, Inclusão de parada do transporte metropolitano no Terminal Rodoviário de Rio Negro.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3013/ind._401-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3013/ind._401-2025.pdf</t>
   </si>
   <si>
     <t>Solicita obras de melhoria na drenagem pluvial na Rua Marechal Deodoro da Fonseca e na drenagem e recuperação do calçamento tipo antipó na Rua Goiás.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3014/ind._402-25_criacao_de_remansos_refugios_em_estradas_vicinais_do_municipio.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3014/ind._402-25_criacao_de_remansos_refugios_em_estradas_vicinais_do_municipio.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal realização de estudos técnicos visando à criação de remansos (refúgios) em pontos estratégicos de estradas vicinais estreitas no interior do município.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._403.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._403.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo Municipal a manutenção das valetas e dos bueiros na estrada da Comunidade do Laranjal.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._404-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._404-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos e aprovação para ceder espaço na Subprefeitura da localidade de Lageado dos Vieiras, visando a instalação de um totem de autoatendimento da Companhia de Saneamento do Paraná (Sanepar).</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>Luiz Felipe Stafin, Landivo Geraldo de Oliveira Gruber</t>
-[...2 lines deleted...]
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3017/ind._405-20251.pdf</t>
+    <t>Luiz Felipe Stafin, Landivo Geraldo de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3017/ind._405-20251.pdf</t>
   </si>
   <si>
     <t>Solicita que o Presidente desta Casa de Leis encaminhe ofício à Companhia de Saneamento do Paraná (Sanepar), visando a instalação de um totem de autoatendimento na Subprefeitura da localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3020/ind._406-25_nomear_a_praca_na_esquina_das_ruas_othon_ferraz_com_joao_teodoro_com_o_nome_everton_rodrigues_bastos.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3020/ind._406-25_nomear_a_praca_na_esquina_das_ruas_othon_ferraz_com_joao_teodoro_com_o_nome_everton_rodrigues_bastos.docx.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a denominação da praça localizada na esquina das ruas Othon Ferraz e João Teodoro, no bairro Bom Jesus (região conhecida como “Casas de Pedra”), com o nome de Praça Policial Militar Everton Rodrigues de Bastos.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3021/ind._407-25_manutencao_na_rua_cel_joaquim_teixeira_saboia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3021/ind._407-25_manutencao_na_rua_cel_joaquim_teixeira_saboia.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize a manutenção asfáltica da Rua Cel. Joaquim Teixeira Sabóia, no centro da cidade.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3022/ind._408-25_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3022/ind._408-25_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize uma campanha municipal de conscientização sobre os riscos do uso da internet.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._409.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._409.pdf</t>
   </si>
   <si>
     <t>Solicita estudos técnicos e institucionais para viabilizar apoio financeiro e formalização de parcerias com casas de apoio em Curitiba, que acolhem pacientes e acompanhantes do município de Rio Negro em tratamento de saúde.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3027/ind._410-25_manutencao_nos_terrenos_do_entorno_do_memorial_de_luxemburgo.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3027/ind._410-25_manutencao_nos_terrenos_do_entorno_do_memorial_de_luxemburgo.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize a limpeza e/ou a devida notificação aos proprietários dos imóveis localizados em frente ao Memorial de Luxemburgo, bem como em suas adjacências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3028/ind._411_2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3028/ind._411_2025_1.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 181/2024, de 12 de agosto de 2024, que solicita manutenção nas calçadas de petit pavê no centro da cidade, com destaque para reparo de buraco na calçada em frente à Panificadora Bolonha, bem como a realização de limpeza e lavação no local.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3031/ind._412_2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3031/ind._412_2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita empedramento na estrada rural que liga a localidade de Campina Bonita à localidade de Campina dos Anjos, a pedido dos moradores da região.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3032/ind._413_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3032/ind._413_2025.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de uma carga de pedra britada para melhoria da estrada de acesso à propriedade do agricultor João Alfredo Palhano, na localidade de Retiro Bonito.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Josias Tomaz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_414-2025_implantacao_lombada.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_414-2025_implantacao_lombada.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudo técnico para implantação de lombada na Rua XV de Novembro, próximo ao 1221, nas proximidades da  Clínica Médica e  de Fisioterapia FISIOCLINICA, Igreja Assembleia de Deus, Fundos do Colégio Estadual Caetano Munhoz da Rocha</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3037/_ind_415-2025_empedramento_rua_expedicionario_manoel_elias_portela_.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3037/_ind_415-2025_empedramento_rua_expedicionario_manoel_elias_portela_.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização patrolamento e empedramento da Rua EXPEDICIONÁRIO MANOEL ELIAS PORTELA que dá acesso as empresa Estrutural Artefatos de Concreto Metalúrgica, Residências, Granjas, Propriedades Rurais e interliga com a Localidade do Cunhupã.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_416-2025_lombada_elevada_com_faixa_de_pedestres_na_esquina_da_avenida__francisco_xavier_da_silva_e_na_rua_cel._nicolau_bley_neto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_416-2025_lombada_elevada_com_faixa_de_pedestres_na_esquina_da_avenida__francisco_xavier_da_silva_e_na_rua_cel._nicolau_bley_neto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo  Municipal  viabilizar  estudos para instalação  de uma Lombada Elevada com faixa de pedestres, na esquina da Avenida  Francisco Xavier da Silva e na Rua Cel. Nicolau Bley Neto, nas proximidades do Colégio Bom Jesus, Sociedade Recreativo Vitória, Vila Hoa, Unopar,  Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3040/ind._417.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3040/ind._417.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras a abertura de rua no endereço Hegon Rezler, Vila Rural Esperança, na localidade de Lageado dos Vieiras, acesso para residência para Sr. Silvio Maia da Silva.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3041/ind._418.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3041/ind._418.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que através da Secretaria Municipal de de Educação e  Esportes, apoio ao Esporte para a Localidade do Lençol, com o fornecimento de traves e kit contendo redes e bolas.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3042/ind._419-25_informacao_sobre_o_imovel_na_rua_barao_do_rio_branco_no_518.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3042/ind._419-25_informacao_sobre_o_imovel_na_rua_barao_do_rio_branco_no_518.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre o Imóvel da Rua Barão do Rio Branco nº 518 no Bairro Vila Paraíso.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3043/ind._420-25_continuacao_das_obras_de_calcada_e_lombadas_na_juvenal_ferreira_pinto_reitera.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3043/ind._420-25_continuacao_das_obras_de_calcada_e_lombadas_na_juvenal_ferreira_pinto_reitera.docx.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de limpeza dos matos e bueiros, continuação das obras de calçada e estudos de confecção de lombadas, na Rua Juvenal Ferreira Pinto, no Bairro Seminário no trecho entre a escola Venceslau Muniz e a sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3045/ind_421.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3045/ind_421.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a supressão de árvores e retirada de tocos no terreno do antigo posto de saúde, ao lado da academia ao ar livre, em frente ao bar do Sr. Mário Gordo, na localidade da Roseira.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3046/ind._422-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3046/ind._422-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a limpeza de bueiros, alargamento e empedramento da Rua Madalena Withoff, no bairro Roseira.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3047/ind._423-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3047/ind._423-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o patrolamento e empedramento da estrada de acesso às propriedades dos produtores Marli Schelbauer e Marcos Antônio Schelbauer, na localidade de Retiro Bonito.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3052/ind._424-25_instalacao_de_lixeira_sitio_dos_valerio.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3052/ind._424-25_instalacao_de_lixeira_sitio_dos_valerio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudo técnico para a instalação de lixeiras coletivas na Comunidade de Sítio dos Valério, ao longo da rota da coleta de lixo.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3058/ind._425.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3058/ind._425.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio dos setores competentes, estude a viabilidade da criação de um Parque Sensorial – Parque TEA, voltado à inclusão, lazer e desenvolvimento sensorial de crianças e adultos com Transtorno do Espectro Autista (TEA) e outras deficiências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3059/ind._426-25_solicita_a_manutencao_na_placa_que_indica_as_localidades_barra_grande_e_fazendinha.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3059/ind._426-25_solicita_a_manutencao_na_placa_que_indica_as_localidades_barra_grande_e_fazendinha.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio dos setores competentes, realize a manutenção da placa indicativa das localidades de Barra Grande e Fazendinha, a qual se encontra deteriorada pela ação do tempo.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3060/ind._427-25_reitacao_manutencao_rua_alfredo_ricardo_koster.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3060/ind._427-25_reitacao_manutencao_rua_alfredo_ricardo_koster.docx.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de melhorias e pavimentação, em um trecho de aproximadamente 400m na Rua Alfredo Ricardo Koster, no Bairro Alto.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3061/ind._428-25_acordo_de_cooperacao_do_municipio_com_a_apae.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3061/ind._428-25_acordo_de_cooperacao_do_municipio_com_a_apae.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para a realização de cooperação com a APAE – Associação de Pais e Amigos dos Excepcionais, para o fornecimento de alimentos que integram o cardápio do programa de merenda escolar e outras alimentações necessárias aos alunos assistidos daquela instituição, nos termos do Decreto Municipal nº 169/2018 e da Lei Federal  nº 13.019.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3062/ind._429-25_solicita_lombada_na_rua_ignacio_scheubauer_principalmente_com_a_travessa_zigmundo_faszankno_bairro_passo_do_valo._.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3062/ind._429-25_solicita_lombada_na_rua_ignacio_scheubauer_principalmente_com_a_travessa_zigmundo_faszankno_bairro_passo_do_valo._.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, seja realizada a implantação de uma lombada ou faixa elevada na Rua Ignácio Scchelbauer no Bairro Passo do Vale.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_430-2025_estudo_abertura_turma_uab..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_430-2025_estudo_abertura_turma_uab..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que através da Secretaria Municipal de de Educação e Esportes, realize estudos para a promoção de cursos superiores, através da Universidade Aberta  do Brasil, na localidade do Lageado dos Vieiras, promovendo o acesso a educação para toda população.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3064/ind._431-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3064/ind._431-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de substituição da lixeira comunitária em más condições na Comunidade São José, junto ao campo do São José.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3065/ind._432-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3065/ind._432-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de uma carga de pedras para melhoria do acesso à propriedade rural do Sr. Luiz Carlos de Oliveira</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3066/ind._433-25_solicita_envio_de_oficio_para_dep._est._flavia_francischini_solicitando1_km_de_alfalto__continuacao_da_pavimentacao_ate_vicente_maia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3066/ind._433-25_solicita_envio_de_oficio_para_dep._est._flavia_francischini_solicitando1_km_de_alfalto__continuacao_da_pavimentacao_ate_vicente_maia.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que envie para o Gabinete da Deputada Estadual Flávia Francischini, ofício solicitando a pavimentação, para um trecho de 01 (um) Km na Rua Juvenal Ferreira Pinto, na Campina dos Andrades.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, João Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3067/ind._434.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3067/ind._434.pdf</t>
   </si>
   <si>
     <t>Reitera as Indicações nº 29/2025 e nº 149/2024, solicitando manutenção no calçamento da Praça Cel. Buarque - Igreja Bom Jesus, bem como melhorias na rampa de acesso à Rua Bom Jesus.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_435._2025_estudos_para_regularizacao_fundiaria.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_435._2025_estudos_para_regularizacao_fundiaria.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos para viabilizar a regularização dos imóveis localizados na Rua José Seidel, Vila Emma, que não foram contemplados nas etapas anteriores, quando foram beneficiadas 65 famílias na 1ª etapa e 29 famílias na 2º etapa.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3069/ind._436-25_asfalto_gracita_costa_cordeiro.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3069/ind._436-25_asfalto_gracita_costa_cordeiro.docx_2.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica da Rua Gracita Costa Cordeiro, Bairro Vila Emma.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3070/ind._437.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3070/ind._437.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção na Academia de Saúde, localizada na Rua Basílio Celestino de Oliveira, entre o INSS e o Fórum Eleitoral, contemplando o reparo das goteiras no telhado e demais consertos necessários.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3071/ind._438-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3071/ind._438-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que entre em contato com a empresa responsável pelo fornecimento de energia elétrica no município, a fim de que seja providenciada a substituição de 04 postes de madeira na Rua São Judas Tadeu, entre os números 805 a  570 no Bairro Volta Grande.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3072/ind._439.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3072/ind._439.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que envie para o Gabinete da Deputada Estadual Flávia Francischini, ofício e projeto para pavimentação com lajotas sextavada, para um trecho de 01 (um) Km para Comunidade Queimados.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3075/ind._440-25_solicita__colocacao_de_bebedouros_nas_pracas_municipais.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3075/ind._440-25_solicita__colocacao_de_bebedouros_nas_pracas_municipais.docx.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 241/2023, solicitando a instalação de bebedouros elétricos multifuncionais nas praças municipais de Rio Negro.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3081/ind._441-2025._inclusao_do_pam_na_rota_da_patrulha_municipal_com_enfase_no_periodo_noturno..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3081/ind._441-2025._inclusao_do_pam_na_rota_da_patrulha_municipal_com_enfase_no_periodo_noturno..pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão do Pronto Atendimento Municipal na rota da Patrulha Municipal, com ênfase no período noturno.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3086/ind._442-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3086/ind._442-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de reparos na ponte de madeira localizada na estrada principal do Cunhupã, sobre o Rio Passa Três.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Odair Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3087/ind._443-25_solicitacao_ao_municipio_que_construa_um_barracao_na_campina_dos_martins.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3087/ind._443-25_solicitacao_ao_municipio_que_construa_um_barracao_na_campina_dos_martins.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos de viabilidade para construção de um barracão comunitário na comunidade da Campina dos Martins.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3088/ind._444-25_solicita_a_instalacao_de_luzes_com_cores_de_campanha_em_predios_publicos.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3088/ind._444-25_solicita_a_instalacao_de_luzes_com_cores_de_campanha_em_predios_publicos.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio dos setores competentes, realize a instalação de iluminação cênica nos prédios públicos com as cores alusivas às campanhas de conscientização em saúde e bem-estar.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3089/ind._445-25_reitera_o_pedido_de_carteirinha_para_portadores_de_fibromialgia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3089/ind._445-25_reitera_o_pedido_de_carteirinha_para_portadores_de_fibromialgia.docx.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido da Indicação 63/2025 onde solicita cartão de identificação para portadores de fibromialgia e divulgação sobre a doença.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_446.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_446.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de academia ao ar livre para os idosos e de um parquinho infantil para as crianças na localidade de Barra Grande.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3091/ind._447.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3091/ind._447.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de lixeiras coletivas para depósito de resíduos na localidade de Barra Grande.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3092/ind._448.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3092/ind._448.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter emergencial, a disponibilização de transporte para os moradores da localidade de Barra Grande, destinado exclusivamente a pacientes que necessitem de atendimento médico na Unidade de Saúde da Fazendinha.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3095/ind._449-25_solicitando_oficio_para_o_dep_alexandre_curi-combinado.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3095/ind._449-25_solicitando_oficio_para_o_dep_alexandre_curi-combinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que encaminhe ofício ao Deputado Estadual Alexandre Curi solicitando apoio para viabilizar a implantação do Projeto “Meu Campinho” no Bairro Alto – Rio Negro/PR.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3099/_ind_450-2025_solicitacao_de_guard_rail..docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3099/_ind_450-2025_solicitacao_de_guard_rail..docx_1.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para a substituição das madeiras brutas localizadas no acesso à Prefeitura de Rio Negro, na Rua Juvenal Ferreira Pinto, nº 2070, Bairro Seminário, por barreiras metálicas de proteção (Guard Rail).</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3100/ind._451-2025_lombada_em_frente_ao_posto_m7.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3100/ind._451-2025_lombada_em_frente_ao_posto_m7.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma lombada na Rua Luiz Neppel, em frente ao Posto M7, próximo à ponte de divisa com o município de Piên.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3101/ind._452.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3101/ind._452.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus na localidade de Ovelhas, próximo ao acesso da propriedade do Sr. Elmar Stafin.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3102/ind._453-2025_patrolamento_estrada_secundaria_sitio_dos_valerios.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3102/ind._453-2025_patrolamento_estrada_secundaria_sitio_dos_valerios.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e empedramento das estradas secundárias da localidade do Sítio dos Valérios.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3103/ind._454-2025_estudo_implantacao_de_rotatoria.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3103/ind._454-2025_estudo_implantacao_de_rotatoria.pdf</t>
   </si>
   <si>
     <t>Solicita estudos de viabilidade para implantação de uma rotatória ou outro dispositivo de segurança viária no cruzamento da Rua Boleslau Paluch com a Rua Dr. Edgar Bley.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3104/ind._455.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3104/ind._455.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação feita na Indicação nº 045/2025, de 10 de fevereiro de 2025, para estudo de viabilidade visando à implantação de semáforo na rotatória em frente ao Posto M7 e Bar do Koka.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3105/ind._456-2025._revisao_plano_de_manejo_parque_ecoturistico.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3105/ind._456-2025._revisao_plano_de_manejo_parque_ecoturistico.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revisão do Plano de Manejo do Parque Ecoturístico Municipal São Luís de Tolosa, elaborado em 2012, com vistas à atualização das diretrizes de gestão, considerando o crescimento urbano da região e a possibilidade de implementação de parcerias público-privadas voltadas ao desenvolvimento turístico sustentável.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3120/ind._457-25_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3120/ind._457-25_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize manilhamento e colocação de lajotas em algumas ruas do Bairro Alto.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3121/ind._458-25_solicitando_a_recolocacao_dos_brinquedos_na_praca_ao_lado_da_caixa_dagua_do_bairro_alto..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3121/ind._458-25_solicitando_a_recolocacao_dos_brinquedos_na_praca_ao_lado_da_caixa_dagua_do_bairro_alto..docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que ao setor competente realize a recolocação dos brinquedos no parque localizado ao lado da caixa d’água do Bairro Alto.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3122/ind._459-25_solicita_ao_executivo_hidroginastica_para_portadores_de_fibromialgia_e_outro_pacientes_que_necessitem.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3122/ind._459-25_solicita_ao_executivo_hidroginastica_para_portadores_de_fibromialgia_e_outro_pacientes_que_necessitem.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio dos setores competentes, realize estudos de viabilidade para ofertar aulas de hidroginástica, através de convênios, aos portadores de fibromialgia e demais pacientes que necessitem.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3125/ind._460-25_solicita_ao_executivo_apresentacoes_natalinas_no_bairro_bom_jesus.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3125/ind._460-25_solicita_ao_executivo_apresentacoes_natalinas_no_bairro_bom_jesus.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio do setor competente, realize apresentações natalinas nos finais de semana, durante os festejos de Natal, em locais do Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3126/ind._461-25_solicita__corte_de_pinheiro_na_beira_da_estrada_da_roseira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3126/ind._461-25_solicita__corte_de_pinheiro_na_beira_da_estrada_da_roseira.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação para análise de risco com posterior autorização para corte de pinheiros que estão na beira da estrada de acesso a quatro imóveis na localidade da Roseira.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3127/ind._462-25_solicita__visita_tecnica_da_sanepar_na_rua_ervino_paulo_weinschuster.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3127/ind._462-25_solicita__visita_tecnica_da_sanepar_na_rua_ervino_paulo_weinschuster.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal encaminhamento de ofício à SANEPAR  solicitando uma visita técnica na Rua Ervino Paulo Weinschuster, no n.º 718.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3128/ind._463-25_solicita__colocacao_de_lombadas_na_rua_ervino_paulo_weinschuster_na_localidade_da_roseira_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3128/ind._463-25_solicita__colocacao_de_lombadas_na_rua_ervino_paulo_weinschuster_na_localidade_da_roseira_.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para instalação de lombadas ao longo da Rua Ervino Paulo Weinschuster, na localidade da Roseira, neste Município.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3129/ind._464.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3129/ind._464.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de obras de alargamento na Rua Alfredo Valério, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3130/ind._465.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3130/ind._465.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 140/2025 de 24 de março de 2025, que solicita a disponibilização de mais um profissional de saúde mental (psicólogo) para atendimento à comunidade da localidade da Roseira.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3132/ind._466-2025_manutencao_cobertura_ponto_de_onibus.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3132/ind._466-2025_manutencao_cobertura_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Reforma das coberturas dos pontos de ônibus no Bairro Roseira.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3133/ind._467-2025_patrolamento_estrada_retiro_bonito.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3133/ind._467-2025_patrolamento_estrada_retiro_bonito.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento em pontos específicos da estrada principal da localidade de Retiro Bonito.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3134/ind._468-2025_patrolamento_acesso_secundario_sitio_dos_valerios.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3134/ind._468-2025_patrolamento_acesso_secundario_sitio_dos_valerios.pdf</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na estrada secundária do Bairro Sítio dos Valérios.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3139/ind._469-2025._manutencao_calcadas_estadio_municipal_ervino_metzger.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3139/ind._469-2025._manutencao_calcadas_estadio_municipal_ervino_metzger.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio urgente de pedras para reparos nos calçamentos internos do Estádio Municipal Ervino Metzger, devido à situação precária, com vários buracos e acúmulo de água.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3140/ind._470-2025._faixa_elevada_av_general_plinio_tourinho.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3140/ind._470-2025._faixa_elevada_av_general_plinio_tourinho.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de faixa elevada para travessia de pedestres na Avenida General Plínio Tourinho, nas proximidades do Posto Maranelo, com o objetivo de reduzir acidentes e aumentar a segurança viária.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3142/ind._471.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3142/ind._471.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de um sistema de atendimento presencial ao cidadão nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3143/ind._472.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3143/ind._472.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 011/2025, solicitando a elaboração de cronograma semanal das atividades dos equipamentos pesados pertencentes à Secretaria de Obras, relacionadas ao Distrito do Lageado dos Vieiras e à Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3144/ind.473.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3144/ind.473.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio de uma carga de pedra para o produtor rural Josimar Gruber, residente na localidade de São José, a fim de reparar e melhorar os acessos à sua propriedade rural.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3145/ind._474-2025_protocolar_intencao_junto_a_cohapar.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3145/ind._474-2025_protocolar_intencao_junto_a_cohapar.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal empenho para protocolar intenção junto à Cohapar, por meio do Programa Casa Fácil Viver Mais, visando a disponibilização de novas unidades habitacionais para a população idosa.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Isabel Cristina Grossl, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3150/ind._475-2025_jardim_do_sentido_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3150/ind._475-2025_jardim_do_sentido_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal estudos e providências para a implantação do Projeto “Jardim dos Sentidos”, espaço sensorial, inclusivo e sustentável destinado à promoção da integração, do bem-estar e da conscientização ambiental.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3151/ind._476-25_solicita_envio_de_oficio_ao_simepar.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3151/ind._476-25_solicita_envio_de_oficio_ao_simepar.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao SIMEPAR – Sistema de Tecnologia e Monitoramento Ambiental do Paraná, requerendo a reforma do imóvel de sua propriedade localizado na cabeceira da Ponte Dr. Diniz Assis Henning, em nosso município.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3153/ind._477.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3153/ind._477.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize estudos e elabore projetos para pavimentação asfáltica de aproximadamente 7 (sete) quilômetros na estrada de acesso à localidade Fazendinha, iniciando na esquina da Rua Fermino Walter dos Santos (Bar Vicente Maia), até a entrada da localidade da Barra Grande, e que o respectivo projeto seja encaminhado e protocolado junto à Secretaria de Estado da Agricultura.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3154/ind._478.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3154/ind._478.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 40/2025, que solicita melhorias e alargamento da estrada que liga a Comunidade Fazendinha I à Comunidade Fazendinha II.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3155/ind._479-2025_manutencao_iluminacao_retiro_bonito.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3155/ind._479-2025_manutencao_iluminacao_retiro_bonito.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas queimadas da iluminação pública na estrada principal da localidade de Retiro Bonito.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3156/ind._480-25_solicita__manutencao_nas_floreiras_muros_e_pintura_de_vagas_estacionamento_na_saida_ponte_metalica.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3156/ind._480-25_solicita__manutencao_nas_floreiras_muros_e_pintura_de_vagas_estacionamento_na_saida_ponte_metalica.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a revitalização da Rua XV de Novembro sentido Mafra/Rio Negro, logo na saída da Ponte Metálica Dr. Diniz Assis Henning.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Francisco Veiga, Isabel Cristina Grossl, Luiz Felipe Stafin, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3157/ind._481-25_solicita__ao_executivo_que_envie_oficio_ao_secretario_da_agricultura_do_pr_sr_marcio_nunes.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3157/ind._481-25_solicita__ao_executivo_que_envie_oficio_ao_secretario_da_agricultura_do_pr_sr_marcio_nunes.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o envio de ofício ao Secretário de Estado da Agricultura e do Abastecimento do Paraná, Sr. Márcio Nunes, para destinação de equipamentos rodoviários ao Município de Rio Negro.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3159/ind._482-25_solicita_estudos_para_revisao_plano_de_carreira_dos_professores.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3159/ind._482-25_solicita_estudos_para_revisao_plano_de_carreira_dos_professores.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, seja realizado estudo de revisão do Plano de Carreira dos Professores do Município.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3160/ind._483-25_reiterar_o_pedido_de_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3160/ind._483-25_reiterar_o_pedido_de_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de manutenção asfáltica na Rua Ernesto Sabóia, no Campo do Gado.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3161/ind._484-25_solicita_ao_executivo_poda_ou_abate_do_pinheiro_na_rua_joao_vieira_ribas_no_496.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3161/ind._484-25_solicita_ao_executivo_poda_ou_abate_do_pinheiro_na_rua_joao_vieira_ribas_no_496.docx.pdf</t>
   </si>
   <si>
     <t>Solicita a poda ou o abate de pinheiro localizado na Rua João Vieira Ribas, nº 496, Bairro Centro.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3162/ind._485-25_reitera_pedido_de_academia_ao_ar_livre_na_comunidade_do_laranjal.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3162/ind._485-25_reitera_pedido_de_academia_ao_ar_livre_na_comunidade_do_laranjal.docx.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido na Indicação 87/2024 ao Executivo Municipal que através do setor competente realize a Instalação de academia ao ar livre e parque infantil na comunidade do Laranjal.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3163/ind._486-25_manutencao_na_estrada_da_fazendinha_i_acostamento_e_passeio_e_colocacao_de_pedras_na_entrada_das_propriedades.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3163/ind._486-25_manutencao_na_estrada_da_fazendinha_i_acostamento_e_passeio_e_colocacao_de_pedras_na_entrada_das_propriedades.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente realize a manutenção no acostamento na estrada principal da localidade de Fazendinha I.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3165/ind._487.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3165/ind._487.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento na estrada de acesso à propriedade do Senhor Sadi Veiga, na Localidade de Campina dos Anjos.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3169/ind._488.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3169/ind._488.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos técnicos e o trabalho de levantamento da base para posterior empedramento da Rua Maria Magdalena Wichthoff Kuhl.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3170/ind._489-25_solicita_ao_executivo_a_relocacao_da_santa_mae_rainha_e_tres_vezes_admiravel_de_schoenstatt.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3170/ind._489-25_solicita_ao_executivo_a_relocacao_da_santa_mae_rainha_e_tres_vezes_admiravel_de_schoenstatt.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio do setor competente, realize a relocação da imagem da Santa Mãe e Rainha Três vezes admirável de Schoenstatt.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3171/ind._490-25_solicita_ao_executivo_a_revogacao_do_decreto_148-2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3171/ind._490-25_solicita_ao_executivo_a_revogacao_do_decreto_148-2025.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, formule a revogação do Decreto nº 148/2025, que aprova a Instrução Normativa nº 05/2025 da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3172/ind._491-25_solicita_ao_executivo_a_formulacao_de_um_projeto_de_lei_onde_os_profissionais_da_educacao_possam_usufruir__da_merenda_escolar.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3172/ind._491-25_solicita_ao_executivo_a_formulacao_de_um_projeto_de_lei_onde_os_profissionais_da_educacao_possam_usufruir__da_merenda_escolar.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, formule um projeto de lei autorizando os profissionais da educação a usufruírem da merenda escolar.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3173/ind._492-25__inclusao_de_novas_areas_no_planejamento_de_expansao_da_rede_de_saneamento_basico_do_municipio.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3173/ind._492-25__inclusao_de_novas_areas_no_planejamento_de_expansao_da_rede_de_saneamento_basico_do_municipio.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, faça a inclusão de novas áreas no planejamento de expansão da rede de saneamento básico do município de Rio Negro.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3175/ind._493-2025_manutencao_de_bueiro.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3175/ind._493-2025_manutencao_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a substituição do bueiro na entrada de acesso à propriedade do senhor Jean Carlos Ritzmann e Odelair Leite Pais, localizada na Rua Jacob Augusto Ritzmann, a fim de garantir melhores condições de tráfego e escoamento da água pluvial.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3176/ind._494-25_solicita__continuidade_na_abertura_da_rua_marta_kreibch_lauer_.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3176/ind._494-25_solicita__continuidade_na_abertura_da_rua_marta_kreibch_lauer_.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do setor competente, dê continuidade à abertura da Rua Marta Kreibch Lauer, interligando-a à Rua Jacob Fucks, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3177/ind._495-2025_manutencao_rua_bairro_tijuco_preto.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3177/ind._495-2025_manutencao_rua_bairro_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de melhorias nas ruas Badik Pedro Sfeir, José Waldemar Turnes e Sebastião Hélio Veiga, localizadas no Bairro Tijuco Preto, incluindo patrolamento, empedramento e, quando necessário, a instalação de bueiros ou galerias para o adequado escoamento da água pluvial.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3178/ind._496-2025_encaminhar_oficio_ao_deputado_estadual_thiago_buhrer.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3178/ind._496-2025_encaminhar_oficio_ao_deputado_estadual_thiago_buhrer.pdf</t>
   </si>
   <si>
     <t>Sugere o encaminhamento de ofício ao Deputado Estadual Thiago Bührer, solicitando a destinação de recursos no valor de R$ 1.000.000,00 (um milhão de reais) para atender a demandas de recuperação de vias públicas pavimentadas com pedra paralelepípedo no Município de Rio Negro.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3180/ind._497-25__manutencao_bueiro_na_roseira.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3180/ind._497-25__manutencao_bueiro_na_roseira.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, realize a manutenção do bueiro na Rua Carlos Strong, nº 123 na localidade da Roseira.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3181/ind._498-2025._contratar_profissional_para_conduzir_os_exercicios_na_academia_da_saude.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3181/ind._498-2025._contratar_profissional_para_conduzir_os_exercicios_na_academia_da_saude.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que, através do setor competente, realize a contratação de profissional especializado em Educação Física para atuar na Academia da Saúde.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3182/ind._499.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3182/ind._499.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para estudo para criação de linha de crédito destinada a produtores de mandioca.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3188/ind._500-25__implantacao_de_lombadas_na_rua_alfonso_nentwig.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3188/ind._500-25__implantacao_de_lombadas_na_rua_alfonso_nentwig.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, realize estudo técnico de viabilidade visando à implantação de duas lombadas (redutores de velocidade) na Rua Alfonso Nentwig, no Bairro Retiro Bonito.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3194/ind._501.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3194/ind._501.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do sistema de câmeras de monitoramento da Escola Municipal Duque de Caxias, localizada na comunidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3195/ind._502-25_reitera_as_indicacoes_06_2024_e_92_2025_lombada_na_vicente_machado.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3195/ind._502-25_reitera_as_indicacoes_06_2024_e_92_2025_lombada_na_vicente_machado.docx.pdf</t>
   </si>
   <si>
     <t>Reitera as Indicações nº 06/2024 e 92/2025, solicitando ao Executivo Municipal, através do setor competente, a implantação de faixas elevadas para travessia de pedestres na Rua Dr. Vicente Machado, Centro.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3196/ind._503-25_solicita_lombada_na_rua_thomaz_becker.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3196/ind._503-25_solicita_lombada_na_rua_thomaz_becker.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de uma lombada na Rua Thomaz Becker, no centro do Município.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3197/ind._504-25_solicita_empedramento_e_patrolamento_no_lageado_dos_cordeiros.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3197/ind._504-25_solicita_empedramento_e_patrolamento_no_lageado_dos_cordeiros.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que, através do setor competente, realize o empedramento e o patrolamento na localidade de Lajeado dos Cordeiros.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3198/ind._505-25_solicita__abate_de_pinheiros_no_abrigo_de_caes_sao_francisco..docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3198/ind._505-25_solicita__abate_de_pinheiros_no_abrigo_de_caes_sao_francisco..docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do setor competente, agilize o andamento de dois processos referentes ao abate de três pinheiros localizados na Instituição Abrigo de Cães São Francisco.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3200/ind._506-25__continuacao_do_asfalto_na_rua_alfonso_nentwig.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3200/ind._506-25__continuacao_do_asfalto_na_rua_alfonso_nentwig.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, viabilize a continuidade do asfaltamento na Rua Alfonso Nentwig, no Bairro Tijuco Preto</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3203/ind._507-2025_manutencao_na_estrada_da_comunicade_do_lencol.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3203/ind._507-2025_manutencao_na_estrada_da_comunicade_do_lencol.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para melhorias na curva conhecida como “Arroio do Veado”, localizada na subida da estrada que dá acesso à comunidade do Lençol, incluindo a possibilidade de implantação de pavimentação rígida (concreto) e instalação de bueiro para drenagem das águas pluviais.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3204/ind._508-2025_manutencao_subida_da_rua_do_paulinho.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3204/ind._508-2025_manutencao_subida_da_rua_do_paulinho.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na subida da rua do Paulinho do Valério, localizada na comunidade do Lençol, incluindo reparo das valetas laterais e instalação de bueiro para drenagem das águas pluviais.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3216/ind._509-2025_instalacao_de_parque_infantil.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3216/ind._509-2025_instalacao_de_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parquinho infantil e de uma academia ao ar livre na comunidade Matão do Caçador, no pátio da Associação de Moradores.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3217/ind._510-25__canalizacao_na_rua_da_volta_grande.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3217/ind._510-25__canalizacao_na_rua_da_volta_grande.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, viabilize ações para a canalização das águas pluviais na Rua Da Volta Grande.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3219/ind._511.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3219/ind._511.pdf</t>
   </si>
   <si>
     <t>Solicita a troca e modernização de equipamentos e estrutura de rede de informática  da  Estratégia de Saúde da Família - ESF - Luiz Milcheski , localizada no Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3220/ind._512.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3220/ind._512.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que inclua a Rua Fermino Walter, localizada na localidade de Campinas dos Andrades, na rota da coleta de lixo.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3221/ind._513.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3221/ind._513.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a designação de mais um médico para o Posto de Saúde da localidade da Roseira.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3222/ind._514-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3222/ind._514-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o alargamento e empedramento da Rua Domingos Severino Narloc, localizada no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3223/ind._515-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3223/ind._515-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que encaminhe ofício ao Deputado Federal Felipe Francischini, solicitando a destinação de emenda parlamentar no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais) para obras de pavimentação com pedra sextavada na comunidade rural de Retiro Bonito.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3224/ind._516-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3224/ind._516-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de patrolamento e empedramento na estrada que se inicia na Ponte do Rio Passa Três e segue até a estrada da Lapa, abrangendo as localidades do Bairro Tijuco Preto e Sítio dos Hirttes.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3231/ind._517-2025._empedramento_estrada_da_barra_grande_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3231/ind._517-2025._empedramento_estrada_da_barra_grande_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de patrolamento e empedramento na estrada principal da comunidade da Barra Grande.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3234/ind._518.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3234/ind._518.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de cobertura no Cemitério Municipal, na área destinada aos familiares que costumam acender velas e realizar orações, a fim de proporcionar proteção contra chuva, sol e ventos.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3235/ind._519-25__solicita_pavimentacao_no_trecho_restante_da_rua_joao_alfredo_kuhl.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3235/ind._519-25__solicita_pavimentacao_no_trecho_restante_da_rua_joao_alfredo_kuhl.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, viabilize o asfaltamento do trecho restante da Rua João Alfredo Kühl, com aproximadamente 60 (sessenta) metros, localizado no Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3236/ind._520-25__melhorias_na_rua_paulo_schafhauser_baiirro_alto.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3236/ind._520-25__melhorias_na_rua_paulo_schafhauser_baiirro_alto.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, viabilize ações de melhorias na Rua Paulo Schafhauser, no Bairro Alto.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3240/ind._521.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3240/ind._521.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente, viabilize a criação do Programa Municipal de Incentivo ao Esporte – Bolsa Atleta Rio-Negrense.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3241/ind._522_2025._manut_estr_geral_campina_bonita.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3241/ind._522_2025._manut_estr_geral_campina_bonita.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção urgente na estrada principal da localidade de Campina Bonita e acesso a propriedades.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3242/ind._523_2025._manut_estr_roseira.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3242/ind._523_2025._manut_estr_roseira.pdf</t>
   </si>
   <si>
     <t>Indica manutenção urgente nas vias de acesso à comunidade da Roseira, especificamente na cabeceira da ponte da Rua José Jaime Ruthes e na Rua Ervino Paulo Weinschutz (desvio da praça de pedágio).</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3244/ind._524-2025_patrolamento_rua_arnoldo_bley.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3244/ind._524-2025_patrolamento_rua_arnoldo_bley.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de serviços de patrolamento e empedramento em toda a extensão da Rua Arnoldo Bley, localizada na Vila Paraná.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3246/ind._525-2025_patrolamento_estrada_do_cunhupa.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3246/ind._525-2025_patrolamento_estrada_do_cunhupa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de patrolamento, empedramento e implantação de bueiros ou saídas de água na estrada que dá acesso à Comunidade Retiro Bonito e segue em direção à Comunidade de Cunhupã.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3247/ind._526-2025._planejamento_sinalizacao_e_comunicacao_das_intervencoes_de_transito.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3247/ind._526-2025._planejamento_sinalizacao_e_comunicacao_das_intervencoes_de_transito.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estabeleça procedimentos organizados e padronizados para planejamento, sinalização e comunicação das intervenções de trânsito decorrentes de eventos que utilizem vias públicas e aquisição de materiais para sinalização desses eventos.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3255/ind._527.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3255/ind._527.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do setor competente, manutenção e/ou refazimento das placas de sinalização no anel central do município.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3258/ind._528-25__melhorias_na_praca_da_rua_antonio_hening_parque_infantil_e_campo_de_futebol.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3258/ind._528-25__melhorias_na_praca_da_rua_antonio_hening_parque_infantil_e_campo_de_futebol.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a reinstalação e melhoria dos equipamentos de lazer na praça localizada na Rua Antônio Hening, no Bairro Alto, incluindo parque infantil, academia ao ar livre e campinho de futebol, bem como o plantio de árvores, melhoria da iluminação pública e a instalação/substituição de placa de identificação com o nome da praça, tendo em vista que a atual se encontra apagada e sem condições de leitura.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3259/ind._529-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3259/ind._529-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de patrolamento, empedramento e implantação de saídas de água na estrada da Comunidade de Campina Bonita.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3260/ind._530-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3260/ind._530-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de patrolamento, empedramento e implantação de bueiros ou saídas de água na estrada principal da Comunidade de Cunhupã.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3261/ind._531_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3261/ind._531_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o encaminhamento de ofício à COPEL para a realização de roçada sob as linhas de transmissão na Comunidade da Roseira, com ênfase nas linhas que atendem a Vila do Sossego.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3262/ind._532-2025..pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3262/ind._532-2025..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a verificação e desobstrução de bueiro na estrada principal da Comunidade da Roseira, na Rua Ervino Paulo Weinschutz.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3265/ind._533-25__manutencao_do_ponto_de_onibus_da_rua_antonio_hening_esquina_com_a_antonio_martins.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3265/ind._533-25__manutencao_do_ponto_de_onibus_da_rua_antonio_hening_esquina_com_a_antonio_martins.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que promova melhorias no ponto de ônibus localizado na Rua Antônio Hening, esquina com a Rua Antônio Martins, no Bairro Alto.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3266/ind._534-25__mudanca_do_ponto_de_onibus_da_rua_teodoro_bagio_e_colocacao_ponto_de_onibus_na_rua_markus_anton_fendel.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3266/ind._534-25__mudanca_do_ponto_de_onibus_da_rua_teodoro_bagio_e_colocacao_ponto_de_onibus_na_rua_markus_anton_fendel.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal as seguintes melhorias no Bairro Alto: Instalação de ponto de ônibus na rua Markus Anton Fendel, bem como a realocação do ponto existente na rua Teodoro Bagio.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3267/ind._535-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3267/ind._535-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de reparos urgentes no piso da UBS Francisco Telmann, na Comunidade de Campina dos Martins, bem como a poda/supressão de árvores (pinos) em frente à unidade.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3268/ind._536-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3268/ind._536-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 077/2025, de 24 de fevereiro de 2025, que solicita a instalação de estrutura de ponto de ônibus ao lado do campo do São José FC.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3269/ind._537.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3269/ind._537.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que promova a gratuidade do transporte público às pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3270/ind._538.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3270/ind._538.pdf</t>
   </si>
   <si>
     <t>Reiterar as indicações 291/2024 e 016/2025, para criar vagas e incluir placas e símbolos de estacionamento preferencial para pessoas com Espectro Autista no município.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Paulo Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3271/ind._539.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3271/ind._539.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de lombada ou redutor de velocidade na Rua Júlio Paluch.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3272/ind._540.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3272/ind._540.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adequação de lombada existente na Rua Otto Buch, com substituição por passagem elevada ou readequação da altura.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3273/ind._541.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3273/ind._541.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de manutenção, pintura e pequenos reparos na Unidade de Saúde Ayres Hirt, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3281/ind._542.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3281/ind._542.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio do Secretário Municipal de Cultura, sejam realizados estudos para inclusão da Feira do Produtor no roteiro turístico do Município.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3283/ind._543.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3283/ind._543.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre quais os atendimentos odontológicos oferecidos pela Secretaria Municipal da Saúde à  pessoa com deficiência intelectual.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3284/ind._544.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3284/ind._544.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação ao Executivo Municipal para realização de estudos de viabilidade técnica visando à transformação em mão dupla do trecho da Rua Rio de Janeiro, entre a Rua Riachuelo e a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3296/_ind._545-2025._reparo_ginasio_escola_municipal_celson_catalan.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3296/_ind._545-2025._reparo_ginasio_escola_municipal_celson_catalan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o reparo na iluminação do Ginásio Uiraçu Gonçalves Martins - UIRAÇUSÂO.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3314/ind._546-25_solicita_lombada_na_rua_antonio_marques.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3314/ind._546-25_solicita_lombada_na_rua_antonio_marques.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que, através do setor competente, proceda à instalação de uma lombada na Rua Antônio Marques, no Bairro Seminário.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3315/ind._547-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3315/ind._547-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que viabilize, junto à Concessionária de energia, a realocação de um poste da rede de energia elétrica localizado no leito da Rua Vitório Lazarino, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3316/ind._548-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3316/ind._548-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o encaminhamento de ofício à COPEL, visando à implementação de plantão de atendimento 24 horas exclusivo para atendimento aos fumicultores durante o período de secagem do fumo.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3317/ind._549-25_solicita__ao_executivo_poda_das_arvores_na_creche_lenir_rodrigues.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3317/ind._549-25_solicita__ao_executivo_poda_das_arvores_na_creche_lenir_rodrigues.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que determine ao setor competente a poda das árvores localizadas em frente ao Centro Municipal de Educação Infantil – CMEI Professora Lenir Rodrigues.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3318/ind._550-25_solicita__ao_executivo_poda_das_arvores_no_viaduto_da_rua_jacob_fuchs..docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3318/ind._550-25_solicita__ao_executivo_poda_das_arvores_no_viaduto_da_rua_jacob_fuchs..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que determine ao setor competente a poda das árvores localizadas às margens do viaduto que sobrepõe os trilhos da via férrea pertencente à empresa RUMO, situado na extensão da Rua Jacob Fuchs.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3319/ind._551-25_solicita__ao_executivo_maior_atencao_e_cuidado_no_patrolamento_das_estradas_do_interior_passo_do_valo.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3319/ind._551-25_solicita__ao_executivo_maior_atencao_e_cuidado_no_patrolamento_das_estradas_do_interior_passo_do_valo.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que determine ao setor competente maior atenção e cuidado na execução dos serviços de patrolamento das estradas do interior.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3320/ind._552-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3320/ind._552-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza urgente e remoção de resíduos e lixo descartados irregularmente nos fundos do Cemitério Municipal de Rio Negro.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3321/ind._553-2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3321/ind._553-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico no trecho final de aproximadamente 200 metros da Rua Getúlio Vargas e a construção de galerias pluviais no trecho final da Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3323/ind._554_2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3323/ind._554_2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de manutenção na via pública, com reparos no pavimento no início da Rua São Judas Tadeu, em frente ao comércio de materiais de construção Construvilla.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2689/emenda_ao_projeto_11.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2689/emenda_ao_projeto_11.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Art. 1º Suprimir o Capítulo III, Art. 6º do Projeto de Lei nº 11/2025, por entender que a previsão no disposto no Art. 5º já supre a intenção do legislador. Fica determinada a renumeração dos artigos subsequentes, de modo que o art. 7º passa a ser o art. 6º, o art. 8º passa a ser o art. 7º, e assim sucessivamente.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2690/emendas_ao_projeto_lei_15_2025.1.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2690/emendas_ao_projeto_lei_15_2025.1.docx_1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º e 8º do Projeto de Lei nº 15/2025._x000D_
 _x000D_
 "Art. 5º. A nomeação de cargos em comissão deverá ser amplamente divulgada no Diário Oficial do Município, e os documentos comprobatórios que atestem o cumprimento dos requisitos exigidos por esta Lei deverão ser apresentados e arquivados."_x000D_
 _x000D_
 "Art. 8º. Caso sejam constatadas irregularidades após a nomeação, o agente público nomeado deverá ser exonerado do cargo e poderá ser responsabilizado por eventual ato de improbidade administrativa, sem prejuízo das demais sanções legais cabíveis, exceto quando a irregularidade for de natureza formal e não afetar a substância do ato."</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2708/projeto_de_emenda_ao_projeto_de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2708/projeto_de_emenda_ao_projeto_de_resolucao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA AO PROJETO DE RESOLUÇÃO Nº 01/2025_x000D_
 Emenda nº 3/2025:_x000D_
 Art. 3º "A designação do Encarregado de Proteção de Dados Pessoais (ou DPO), responsável por supervisionar as atividades de tratamento de dados pessoais na Câmara Municipal de Rio Negro, será feita por Portaria do Presidente da Câmara Municipal, observadas as disposições da LGPD."</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2731/proposta_emenda_4_lei_15_2025_1.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2731/proposta_emenda_4_lei_15_2025_1.docx.pdf</t>
   </si>
   <si>
     <t>Propõe a alteração da redação do Art. 2º do Projeto de Lei nº 15/2025 para incluir tanto o chefe do Poder Executivo quanto o chefe do_x000D_
 Poder Legislativo nas nomeações para cargos em comissão._x000D_
 _x000D_
 A nova redação do artigo 2º ficará da seguinte forma: Art.2º. Para os efeitos desta Lei, considera-se "cargo em comissão" aquele cuja nomeação é de livre escolha do chefe do Poder Executivo ou do chefe do Poder Legislativo, destinada ao exercício de funções de confiança, direção, chefia ou assessoramento, conforme a Lei Orgânica do Município de Rio Negro, sendo a nomeação realizada de acordo com os princípios da moralidade administrativa, transparência e interesse público, resguardando a imparcialidade, a ética e a idoneidade do nomeado</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2787/emenda_5.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2787/emenda_5.pdf</t>
   </si>
   <si>
     <t>Propõe a alteração da redação do Art. 2º do Projeto de Lei nº 31/2025, para ajustar o período de apuração do índice de reposição inflacionária para janeiro de 2024 a abril de 2025, mantendo o percentual acumulado de 7,43 %. A nova redação do artigo 2º ficará da seguinte forma:_x000D_
 Art. 2º. A reposição inflacionária mencionada no art. 1º refere-se à variação acumulada do Índice Nacional de Preços ao Consumidor Amplo – IPCA, apurada no período de janeiro de 2024 a abril de 2025, totalizando 7,43 % (sete inteiros e quarenta e três centésimos por cento), objetivando recompor as perdas decorrentes da inflação no período indicado.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2977/emenda_modificativa_projeto_de_lei__42.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2977/emenda_modificativa_projeto_de_lei__42.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Propõe a alteração da redação do do Projeto de Lei nº  42/2025, nos seguintes termos:_x000D_
 _x000D_
 1. A ementa passa a vigorar com a seguinte redação:_x000D_
 •	“Declara de utilidade pública municipal o Instituto Casa Resgate. ”_x000D_
 _x000D_
 2. O art. 1º passa a vigorar com a seguinte redação:_x000D_
 •	“Art. 1º Fica declarado de utilidade pública municipal o Instituto Casa Resgate, pessoa jurídica de direito privado, inscrita no CNPJ nº 50.026.304/0001‑04, com sede na Rua Saturnino Olinto, nº 1541, Bairro Campo do Gado, Município de Rio Negro, Estado do Paraná. ”_x000D_
 _x000D_
 3. Suprime‑se o atual art. 3º, renumerando‑se os dispositivos subsequentes._x000D_
 _x000D_
 4. O dispositivo renumerado para art. 3º conservará seu texto, condicionando‑se sua eficácia à apresentação prévia, pela entidade, do estatuto registrado, ata da diretoria em exercício, certidões negativas de débitos e relatório de atividades dos últimos doze meses._x000D_
 _x000D_
 5. Esta Emenda entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3057/emenda_aditiva_p_lei_51.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3057/emenda_aditiva_p_lei_51.2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 051/2025, que Dispõe sobre alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3146/emenda_modificativa_projeto_de_lei__53.2025.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3146/emenda_modificativa_projeto_de_lei__53.2025.docx_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA AO PROJETO DE LEI Nº 53/2025_x000D_
 _x000D_
 Propõe a alteração da redação do do Projeto de Lei nº  53/2025, nos seguintes termos:_x000D_
 Art. 1º. O Projeto de Lei nº 53/2025 passa a ter a seguinte redação em seu art. 32-A, §2º, incisos I e II:_x000D_
 “§2º O servidor efetivo ativo, aposentado e pensionista que não realizar o recenseamento previdenciário, quando convocado:_x000D_
 I – terá sua remuneração, provento ou pensão suspensos no mês subsequente ao término do prazo concedido, que somente serão restabelecidos mediante a regularização; e_x000D_
 II – não poderá participar de processos de progressão, promoção e desenvolvimento funcional enquanto não regularizar o recenseamento, observado o devido processo legal e a legislação específica de carreiras.”_x000D_
 Art. 2º Permanecem inalteradas as demais disposições do Projeto de Lei nº 53/2025.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3229/emenda_9_pl_65.2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3229/emenda_9_pl_65.2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º. O inciso VI do art. 2º passa a ter a seguinte redação:_x000D_
 “VI – o saldo positivo do fundo apurado em balanço no término de cada exercício financeiro será transferido para o exercício seguinte, a crédito do mesmo fundo.”_x000D_
 Art. 2º. Renumera-se o atual inciso VIII do art. 2º para inciso VII, mantendo-se sua redação._x000D_
 Art. 3º .O art. 7º passa a vigorar acrescido do seguinte parágrafo único:_x000D_
 “Parágrafo único. Os repasses a organizações da sociedade civil observarão o disposto na Lei Federal nº 13.019/2014, inclusive quanto ao chamamento público, plano de trabalho, metas e prestação de contas.”_x000D_
 Art. 4º. Inclui-se o art. 19-A ao Projeto de Lei nº 65/2025, com a seguinte redação:_x000D_
 “Art. 19-A. O Poder Executivo regulamentará esta Lei no prazo de 90 (noventa) dias, definindo os procedimentos de gestão, controle, acompanhamento e prestação de contas dos recursos do Fundo Municipal de Saneamento Básico e Ambiental – FMSBA.”_x000D_
 Art. 5º. O art. 13 passa a vigorar com a seguinte redação:_x000D_
 “Art. 13. O orçamento do FMSBA integrará o orçamento do Município de Rio Negro, em obediência aos princípios da unidade e da universalidade.”_x000D_
 Art. 6º. O art. 20 passa a vigorar com a seguinte redação:_x000D_
 “Art. 20. O Fundo será extinto exclusivamente por lei.”_x000D_
 Sala das Comissões, 03 de novembro de 2025.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3230/emenda_10_pl68_2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3230/emenda_10_pl68_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 10/2025_x000D_
 _x000D_
 Ao Projeto de Lei nº 68/2025_x000D_
 A Comissão de Legislação, Justiça e Redação da Câmara Municipal de Rio Negro, Estado do Paraná, no uso de suas atribuições regimentais, apresenta a seguinte Emenda Modificativa de Redação ao Projeto de Lei nº 68/2025:_x000D_
 _x000D_
 Art. 1º. O art. 1º do Projeto de Lei nº 68/2025 passa a ter a seguinte redação:_x000D_
 “Art. 1º Fica alterada a Lei nº 1.346, de 27 de março de 2003, que dispõe sobre a estrutura básica do Poder Executivo do Município de Rio Negro, passando a vigorar com a seguinte redação:”_x000D_
 Art. 2º. No art. 17 da Lei nº 1.346/2003, o item referente ao Fundo Municipal de Saneamento Básico Ambiental – FMSBA passa a ter a numeração 5.5, em substituição à indicação incorreta de 5.6._x000D_
 Sala das Comissões da Câmara Municipal de Rio Negro/PR, 03 de novembro de 2025._x000D_
 _x000D_
 Presidente: Isabel Cristina Grossl_x000D_
 Relator: Geovane de Lima_x000D_
 Membro: Élcio Josué Colaço</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_emenda_pl_44_2025_1_1.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_emenda_pl_44_2025_1_1.docx.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei nº 44/2025:_x000D_
 _x000D_
 Art. 1º. O art. 2º do Projeto de Lei nº 44/2025 passa a ter a seguinte redação:_x000D_
 Art. 2º – As listas deverão ser publicadas em formato digital, permitindo análise e_x000D_
 reutilização pelos cidadãos e órgãos de controle._x000D_
 Art. 2º. O §1º do art. 4º do Projeto de Lei nº 44/2025 passa a ter a seguinte_x000D_
 redação:_x000D_
 §1º A notificação será realizada com antecedência, pelos seguintes meios:_x000D_
 a) telefone;_x000D_
 b) aplicativo de mensagens (como WhatsApp);_x000D_
 c) e-mail, quando disponível;_x000D_
 d) visita do agente comunitário de saúde, nos casos em que os meios digitais_x000D_
 não obtiverem resposta._x000D_
 Art. 3º. O §2º do art. 4º do Projeto de Lei nº 44/2025 passa a ter a seguinte_x000D_
 redação:_x000D_
 §2º O paciente deverá confirmar ou recusar o agendamento por qualquer um dos canais de comunicação.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3250/emenda_12__pl_61.2025.docx_-_documentos_google_3.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3250/emenda_12__pl_61.2025.docx_-_documentos_google_3.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 12/2025_x000D_
 Projeto de Lei nº 61/2025_x000D_
 Autor: Comissão de Legislação, Justiça e Redação_x000D_
 _x000D_
 Art. 1º O inciso VII do art. 2º do Projeto de Lei nº 61/2025 passa a ter a seguinte redação:_x000D_
 “VII – os valores das multas previstas na Lei Federal nº 13.146, de 6 de julho de 2015 (Lei Brasileira de Inclusão da Pessoa com Deficiência), quando aplicadas em favor do Município;”_x000D_
 Art. 2º O inciso VIII do art. 2º do Projeto de Lei nº 61/2025 passa a ter a seguinte redação:_x000D_
 “VIII – as doações feitas por pessoas físicas ou jurídicas, quando autorizadas por legislação federal específica, observadas as condições nela previstas;”_x000D_
 Art. 3º Esta Emenda entra em vigor na data de sua publicação._x000D_
 _x000D_
 Sala das Comissões, 17 de novembro de 2025._x000D_
 _x000D_
 Presidente: Geovane de Lima_x000D_
 _x000D_
 Relator: Élcio Josué Colaço</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3290/emenda_13.2025_plo_59.2025_ass.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3290/emenda_13.2025_plo_59.2025_ass.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 13 – CLJR_x000D_
 (Reserva de contingência – Art. 50-A)_x000D_
 Art. 1º Fica acrescido ao Projeto de Lei nº 59/2025 o seguinte artigo:_x000D_
 “Art. 50-A. A reserva de contingência destina-se exclusivamente à cobertura de passivos contingentes, aos riscos fiscais identificados no Anexo de Riscos Fiscais e aos eventos imprevisíveis, vedada sua utilização para despesas correntes ordinárias ou para expansão de programas governamentais.”_x000D_
 JUSTIFICATIVA_x000D_
 A Lei Complementar nº 101/2000 (Lei de Responsabilidade Fiscal), em seu art. 5º, inciso III, prevê a instituição de reserva de contingência para o atendimento de passivos contingentes e outros riscos e eventos fiscais imprevistos. A ausência de definição clara da finalidade dessa reserva pode ensejar interpretações ampliativas indevidas, permitindo sua utilização para despesas ordinárias ou ampliação de programas, o que contraria o espírito da LRF._x000D_
 A presente emenda objetiva explicitar, na LDO, a finalidade exclusiva da reserva de contingência, vinculando-a aos passivos contingentes, aos riscos fiscais identificados e a eventos imprevisíveis, bem como vedando seu uso para despesas correntes ordinárias. Dessa forma, reforça-se a segurança jurídica da disciplina orçamentária e previnem-se apontamentos por parte dos órgãos de controle externo.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3291/emenda_14.2025_plo_59.2025_ass.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3291/emenda_14.2025_plo_59.2025_ass.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 14/2025 – CLJR_x000D_
 (Reforço à LRF – Art. 50-B)_x000D_
 Art. 1º Fica acrescido ao Projeto de Lei nº 59/2025 o seguinte artigo:_x000D_
 “Art. 50-B. Qualquer ato que implique aumento de despesa obrigatória dependerá, como condição de validade, de:_x000D_
 I – estimativa prévia de impacto orçamentário-financeiro, nos termos do art. 16 da Lei Complementar nº 101/2000;_x000D_
 II – declaração de adequação e compatibilidade orçamentária e financeira com a Lei de Diretrizes Orçamentárias e com a Lei Orçamentária Anual, conforme o art. 17 da Lei Complementar nº 101/2000.”_x000D_
 JUSTIFICATIVA_x000D_
 Os arts. 16 e 17 da Lei de Responsabilidade Fiscal estabelecem requisitos obrigatórios para a criação, expansão ou aperfeiçoamento de ação governamental que implique aumento de despesa, especialmente de caráter continuado. A experiência prática e a jurisprudência dos Tribunais de Contas demonstram a conveniência de que a própria LDO reforce, de maneira explícita, tais exigências, de modo a orientar a atuação dos Poderes Executivo e Legislativo na análise de proposições futuras._x000D_
 A presente emenda tem natureza preventiva: ao exigir que qualquer ato que gere aumento de despesa obrigatória seja acompanhado de estimativa prévia de impacto e de declaração de adequação e compatibilidade orçamentária, contribui para evitar a aprovação de normas em desacordo com a LRF e resguarda o Município e seus agentes de responsabilizações futuras.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3292/emenda_15.2025_plo_59.2025_ass.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3292/emenda_15.2025_plo_59.2025_ass.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 15/2025 – CLJR_x000D_
 (Metodologia dos riscos fiscais – Art. 50-C)_x000D_
 Art. 1º Fica acrescido ao Projeto de Lei nº 59/2025 o seguinte artigo:_x000D_
 “Art. 50-C. O Poder Executivo apresentará, no prazo máximo de 30 (trinta) dias após a sanção da Lei Orçamentária Anual, relatório metodológico complementar ao Anexo de Riscos Fiscais, contendo, no mínimo:_x000D_
 I – os parâmetros e premissas utilizados para quantificação dos riscos fiscais;_x000D_
 II – a estimativa de impacto financeiro de cada risco identificado;_x000D_
 III – os cenários possíveis e respectivas probabilidades de ocorrência;_x000D_
 IV – as medidas de mitigação previstas para cada risco.”_x000D_
 JUSTIFICATIVA_x000D_
 O art. 4º, § 3º, da Lei Complementar nº 101/2000 exige que a Lei de Diretrizes Orçamentárias contenha Anexo de Riscos Fiscais, com avaliação dos passivos contingentes e demais riscos capazes de afetar as contas públicas, bem como indicação das providências a serem adotadas caso se concretizem._x000D_
 Embora o Projeto de Lei nº 59/2025 apresente Anexo de Riscos Fiscais, a ausência de metodologia clara e detalhada pode enfraquecer a utilidade prática do documento e ensejar críticas quanto à sua suficiência técnica. A presente emenda tem por finalidade assegurar que a identificação dos riscos fiscais venha acompanhada da exposição dos parâmetros, da quantificação dos impactos, da análise de cenários e das medidas de mitigação, em relatório complementar apresentado em prazo razoável após a sanção da LOA._x000D_
 Dessa forma, aprimora-se a transparência, a previsibilidade e a responsabilidade na gestão fiscal, em total consonância com a LRF e com as boas práticas de planejamento exigidas pelos órgãos de controle.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_16_de_2025._p_lei_60_de_2025_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_16_de_2025._p_lei_60_de_2025_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 16/2025_x000D_
 Ao Projeto de Lei nº 60/2025 – LOA 2026_x000D_
 Ementa:_x000D_
 Art. 1º – Ficam incorporadas ao Projeto de Lei nº 60/2025, como Anexos I a XI, as emendas parlamentares individuais apresentadas pelos vereadores, que passam a integrar formalmente a proposição legislativa._x000D_
 Parágrafo único. Os anexos referidos neste artigo correspondem às emendas individuais dos vereadores:_x000D_
 - Vereadora Maria Célia Conte_x000D_
 - Vereador Odair Pereira_x000D_
 - Vereador Luiz Felipe Stafin_x000D_
 - Vereador João Alves_x000D_
 - Vereadora Isabel Cristina Grossl_x000D_
 - Vereador Landivo de Oliveira Gruber_x000D_
 - Vereador Geovane de Lima_x000D_
 - Vereador Élcio Josué Colaço_x000D_
 - Vereador Francisco Veiga_x000D_
 - Vereador Neusa Heuko Swarowski_x000D_
 - Milene Torres Gonçalves Stall_x000D_
 Art. 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 A presente emenda visa a inclusão das emendas parlamentares individuais formaliza a tramitação adequada, preserva a técnica legislativa e assegura a regularidade do processo orçamentário.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_emenda_justificativa_hospital_bom_jesus.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_emenda_justificativa_hospital_bom_jesus.docx_2.pdf</t>
   </si>
   <si>
     <t>Finalidade: Inclusão de subvenção social destinada à Sociedade Hospital Bom Jesus – CNPJ 80.860.273/0001-45_x000D_
 _x000D_
 Art. 1º — Fica anulada parcialmente a seguinte dotação orçamentária constante do Projeto de Lei nº 60/2025 – LOA 2026:_x000D_
 Órgão: 05.000 – Secretaria Municipal de Administração – SADM_x000D_
 Unidade: 05.001 – Reserva de Contingência_x000D_
 Função: 28 – Encargos Especiais_x000D_
 Subfunção: 999 – Reserva de Contingência_x000D_
 Categoria Econômica: 9 – Reserva de Contingência_x000D_
 Elemento: 99 – Reserva de Contingência_x000D_
 Valor: R$ 2.500.000,00_x000D_
 Art. 2º — Fica incluída a seguinte dotação no orçamento municipal para 2026, destinada à concessão de subvenção social à Sociedade Hospital Bom Jesus – CNPJ 80.860.273/0001-45:_x000D_
 Órgão: 11.000 – Fundo Municipal de Saúde_x000D_
 Unidade: 11.004 – Departamento de Assistência à Saúde – DAS_x000D_
 Função: 10 – Saúde_x000D_
 Subfunção: 302 – Assistência Hospitalar e Ambulatorial_x000D_
 Programa: 0008 – Saúde em Foco_x000D_
 Categoria Econômica: 3 – Despesas Correntes_x000D_
 Elemento: 33 – Outras Despesas Correntes_x000D_
 Modalidade de Aplicação: 41 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Valor: R$ 2.500.000,00_x000D_
 Art. 3º — A presente inclusão observará: art. 12, §3º, da Lei nº 4.320/1964; Lei Complementar nº 141/2012; normas federais aplicáveis ao SUS; e as diretrizes da LDO 2026._x000D_
 Art. 4º As demais disposições do Projeto de Lei nº 60/2025 permanecem inalteradas.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>PLJR</t>
   </si>
   <si>
     <t>Parecer de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3054/parecer_da_comissao_de_legislacao_pl_51.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3054/parecer_da_comissao_de_legislacao_pl_51.2025.docx.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: altera o Anexo I da Lei nº 1.150/1999 e revoga o Anexo I da Lei nº 3.352/2024._x000D_
 Competência da Comissão: exame de constitucionalidade, legalidade, juridicidade e técnica legislativa._x000D_
 I. Relatório_x000D_
 Trata-se de Projeto de Lei de iniciativa do Poder Executivo Municipal que propõe a alteração do Anexo I da Lei nº 1.150/1999, o qual dispõe sobre o Quadro Geral de Cargos da Prefeitura de Rio Negro, ampliando o número de vagas em diversos cargos efetivos, especialmente nas áreas de Saúde e Educação, além de revogar o Anexo I da Lei nº 3.352/2024._x000D_
 Segundo a exposição de motivos apresentada, a medida busca adequar o quadro funcional às demandas do serviço público, garantir a continuidade de políticas públicas essenciais e possibilitar a substituição gradativa de vínculos temporários por servidores efetivos, em consonância com a Constituição Federal e com os princípios da eficiência e continuidade da administração pública._x000D_
 (...)_x000D_
 _x000D_
 III. Deliberação da Comissão_x000D_
 A Comissão de Legislação, Justiça e Redação, reunida em data própria, após análise do relatório e voto apresentados, decidiu, por unanimidade de seus membros, acompanhar o voto do Relator, opinando pelo PROSSEGUIMENTO_x000D_
 III. Deliberação da Comissão_x000D_
 A Comissão, por unanimidade de seus membros, acompanha o voto do Relator e opina pelo PROSSEGUIMENTO do Projeto de Lei.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3056/parecer_da_comissao_de_legislacao_pl_50.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3056/parecer_da_comissao_de_legislacao_pl_50.2025.docx.pdf</t>
   </si>
   <si>
     <t>4. Conclusão da Comissão_x000D_
 Diante do exposto, a Comissão de Legislação, Justiça e Redação entende que o Projeto de Lei é constitucional, legal e compatível com as normas de técnica legislativa, recomendando sua tramitação, com a adoção das melhorias sugeridas quanto à anexação do Protocolo de Intenções e do Estatuto, à adequação da redação orçamentária e à vinculação das contribuições ao contrato de rateio._x000D_
 Rio Negro, Estado do Paraná, 08 de Setembro de 2025.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3097/parecer_da_comissao_de_legislacao_pl_52.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3097/parecer_da_comissao_de_legislacao_pl_52.2025.docx.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: altera o Anexo I da Lei nº 1.150/1999 e revoga o Anexo I da Lei nº 3.352/2024._x000D_
 Competência da Comissão: exame de constitucionalidade, legalidade, juridicidade e técnica legislativa.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_da_comissao_de_legislacao_pl_62.2025_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_da_comissao_de_legislacao_pl_62.2025_1.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 062/2025, de autoria do Poder Executivo Municipal, institui o Plano de Carreira dos Servidores Públicos Municipais de Rio Negro/PR, substituindo integralmente o Projeto de Lei nº 021/2025, após revisão técnica conduzida pelo Executivo e pela Secretaria de Administração</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_da_comissao_de_legislacao_pl_63.2025_1.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_da_comissao_de_legislacao_pl_63.2025_1.docx.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei nº 63/2025, de iniciativa do Poder Executivo Municipal, que altera o Anexo I da Lei Municipal nº 3.353, de 4 de abril de 2024, com o objetivo de atualizar o Plano de Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Rio Negro – RPPS, com base no Relatório Atuarial nº 062/2025, tendo como data focal 31 de dezembro de 2024. O projeto também revoga a Lei Municipal nº 3.394, de 2024, mantendo os demais dispositivos da legislação previdenciária municipal inalterados.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_comissao_pl68_2025_e_emenda_corrigida_final.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_comissao_pl68_2025_e_emenda_corrigida_final.docx_1.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, a Comissão de Legislação, Justiça e Redação opina pelo PROSSEGUIMENTO do Projeto de Lei nº 68/2025, com a aprovação da Emenda Modificativa de Redação que promove as correções indicadas.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_da_comissao_de_legislacao_pl_65.2025_2.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_da_comissao_de_legislacao_pl_65.2025_2.docx.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, a Comissão de Legislação, Justiça e Redação entende que o Projeto de Lei nº 65/2025 é juridicamente regular e compatível com o ordenamento vigente, devendo prosseguir em sua tramitação, com a aprovação das emendas de redação, adequação técnica e supressão apresentadas no Projeto de Emenda anexo.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3228/parecer_comissao_legislacao_pl44_2025_atualizado.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3228/parecer_comissao_legislacao_pl44_2025_atualizado.docx.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, e considerando que o Projeto de Lei nº 44/2025, com as emendas apresentadas após diálogo institucional com a Secretaria Municipal de Saúde, atende aos requisitos de constitucionalidade, legalidade, juridicidade, regimentalidade e técnica legislativa, voto pelo prosseguimento da tramitação da matéria, com inclusão das referidas emendas.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_da_comissao_de_legislacao_pl_61.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_da_comissao_de_legislacao_pl_61.2025.docx.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, a Comissão de Legislação, Justiça e Redação manifesta-se pelo prosseguimento do Projeto de Lei nº 61/2025, com a apresentação das emendas modificativas indispensáveis em anexo, as quais corrigem as imprecisões formais identificadas, mantendo íntegro o mérito e a finalidade da proposição.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação – CLJR, no exercício das atribuições regimentais, procede à análise conjunta dos Projetos de Lei nº 73/2025, 74/2025 e 75/2025, todos de iniciativa do Poder Executivo, interligados e dependentes entre si por integrarem o ciclo orçamentário municipal._x000D_
 2. SÍNTESE_x000D_
 PL 73/2025 – Altera os anexos do PPA 2022–2025, ajustando metas e ações para o exercício de 2025._x000D_
 PL 74/2025 – Altera os anexos da LDO 2025, compatibilizando prioridades e metas às alterações do PPA._x000D_
 PL 75/2025 – Abre Crédito Adicional Especial no valor de R$ 3.369.139,19, com recursos provenientes de anulação de dotações, superávit financeiro e excesso de arrecadação._x000D_
 3. ANÁLISE JURÍDICA E REGIMENTAL_x000D_
 3.1 Competência e iniciativa_x000D_
 As matérias são de iniciativa privativa do Poder Executivo, conforme a Constituição Federal, Constituição Estadual e Lei Orgânica Municipal. A iniciativa é formalmente legítima._x000D_
 3.2 Constitucionalidade e legalidade_x000D_
 Os projetos atendem ao art. 165 da Constituição Federal, à Lei 4.320/1964, à Lei de Responsabilidade Fiscal e demais normas pertinentes. Há compatibilidade entre PPA, LDO e crédito especial._x000D_
 3.3 Técnica legislativa_x000D_
 Os projetos observam a LC 95/1998, com redação clara, estrutura formal adequada e anexos compatíveis com seus dispositivos._x000D_
 3.4 Vinculação entre os três projetos_x000D_
 Os PLs 73, 74 e 75/2025 são interdependentes e devem ser votados sequencialmente: PPA → LDO → Crédito Especial, respeitando o ciclo orçamentário._x000D_
 4. CONCLUSÃO_x000D_
 A Comissão opina pelo PROSSEGUIMENTO dos Projetos de Lei nº 73/2025, 74/2025 e 75/2025, inexistindo vícios formais, materiais ou regimentais que impeçam sua tramitação.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>Projetos de Lei nº 66/2025 e nº 67/2025_x000D_
 1. IDENTIFICAÇÃO DA MATÉRIA_x000D_
 Os Projetos de Lei nº 66/2025 e nº 67/2025, ambos de iniciativa do Poder Executivo, tratam da Concessão de Direito Real de Uso com Encargos (CDRU) referente a lotes urbanos de propriedade do Município de Rio Negro, destinados à instalação de empreendimentos empresariais com vistas ao desenvolvimento econômico local._x000D_
 2. ANÁLISE DA COMPETÊNCIA E DA LEGALIDADE_x000D_
 As concessões de imóveis públicos dependem de autorização legislativa, conforme art. 30, I e II, da Constituição Federal e art. 23, X, da Lei Orgânica Municipal. Os projetos analisados limitam-se a autorizar o Poder Executivo, preservando a separação entre funções legislativas e administrativas._x000D_
 3. ADEQUAÇÃO À LEI Nº 14.133/2021_x000D_
 O art. 76 da Lei 14.133/2021 exige interesse público justificado, avaliação prévia, autorização legislativa, licitação e cláusula de reversão, todos corretamente previstos nas proposições. Os projetos indicam concorrência pública, encargos vinculados à geração de empregos, cronograma de obras, fiscalização permanente e inalienabilidade._x000D_
 4. TÉCNICA LEGISLATIVA_x000D_
 As proposições apresentam técnica adequada, coerência interna, descrição precisa dos imóveis, clareza redacional e compatibilidade com o ordenamento jurídico, sem vícios de forma ou conteúdo._x000D_
 5. CONCLUSÃO DO RELATOR_x000D_
 Os Projetos de Lei nº 66/2025 e 67/2025 atendem às exigências constitucionais, à Lei Orgânica Municipal e à Lei 14.133/2021, possuindo interesse público devidamente justificado. Opina-se pelo PROSSEGUIMENTO._x000D_
 6. DELIBERAÇÃO DA COMISSÃO_x000D_
 A Comissão acompanha o voto do Relator e manifesta-se pelo PROSSEGUIMENTO dos Projetos de Lei nº 66/2025 e nº 67/2025.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3287/parecer_da_comissao_de_legislacao_pl_58.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3287/parecer_da_comissao_de_legislacao_pl_58.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Pelo exposto, opino pelo PROSSEGUIMENTO do Projeto de Lei nº 58/2025._x000D_
 12. DELIBERAÇÃO DA COMISSÃO_x000D_
 A Comissão acompanha o voto do Relator e manifesta-se pelo PROSSEGUIMENTO do Projeto de Lei nº 58/2025._x000D_
 Sala das Comissões da Câmara Municipal de Rio Negro, 28 de novembro de 2025.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3288/parecer_da_comissao_de_legislacao_pl_59.2025.docx_1_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3288/parecer_da_comissao_de_legislacao_pl_59.2025.docx_1_1.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação conclui que o Projeto de Lei nº 59/2025 é constitucional, legal, juridicamente adequado e tecnicamente estruturado, não contendo vícios que impeçam sua tramitação. No entanto, recomenda-se a aprovação das emendas apresentadas ao final deste parecer, como medidas obrigatórias para assegurar plena conformidade com a LRF, Lei 4.320/1964 e Recomendação Adm. nº 002/2025-GPGMPC._x000D_
 Assim, o parecer é pelo PROSSEGUIMENTO do Projeto de Lei nº 59/2025, com a aprovação das emendas propostas.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cljr_com_emenda_pl60_2025.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cljr_com_emenda_pl60_2025.docx_2.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação manifesta-se pelo PROSSEGUIMENTO do Projeto de Lei nº 60/2025, condicionado à aprovação da Emenda apresentada a seguir para anexação das emendas parlamentares individuais.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3334/parecer_da_comissao_de_legislacao_pl_77_78_79.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3334/parecer_da_comissao_de_legislacao_pl_77_78_79.2025.docx.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação – CLJR, no exercício das atribuições previstas nos arts. 49, 50, 56 e 162 do Regimento Interno (Resolução n.º 004/2022), analisou os Projetos de Lei n.º 77/2025, 78/2025 e 79/2025, encaminhados pelo Chefe do Poder Executivo Municipal._x000D_
 _x000D_
 (...)_x000D_
 _x000D_
 IX – CONCLUSÃO_x000D_
 A Comissão de Legislação, Justiça e Redação – CLJR conclui que os Projetos de Lei n.º 77/2025, 78/2025 e 79/2025:_x000D_
 - não apresentam vícios formais ou materiais;_x000D_
 - não apresentam ilegalidades;_x000D_
 - não apresentam inconstitucionalidades;_x000D_
 - observam a técnica legislativa necessária._x000D_
 Assim, a Comissão OPINA PELO PROSSEGUIMENTO das proposições.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3336/parecer_da_comissao_de_legislacao_plc_34.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3336/parecer_da_comissao_de_legislacao_plc_34.2025.docx.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 Projetos de Lei Complementar nº 3 de 2025 e nº 4 de 2025_x000D_
 Data: 10 de dezembro de 2025_x000D_
 _x000D_
 1. JUSTIFICATIVA DO PARECER CONJUNTO_x000D_
 Os projetos tratam de atualização monetária de tributos municipais pelo mesmo índice e período, não havendo majoração tributária. A análise de constitucionalidade, legalidade, juridicidade, técnica legislativa e redação é essencialmente comum. Assim, a Comissão emite parecer conjunto._x000D_
  (...)_x000D_
 _x000D_
 4. CONCLUSÃO DA COMISSÃO_x000D_
 Os Projetos de Lei Complementar nº 3 de 2025 e nº 4 de 2025 são:_x000D_
 – constitucionais;_x000D_
 – legais;_x000D_
 – juridicamente adequados;_x000D_
 – tecnicamente corretos;_x000D_
 – compatíveis com a Lei Orgânica Municipal, com o Regimento Interno e com o Código Tributário Municipal._x000D_
 PARECER: Pelo PROSSEGUIMENTO dos Projetos de Lei Complementar nº 3 de 2025 e nº 4 de 2025.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3050/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n.o_127_2025.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3050/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n.o_127_2025.docx_2.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 Processo: Parecer Prévio TCE-PR n.º 127/2025 (Proc. 188174/24)_x000D_
 Assunto: Prestação de contas do ex-Prefeito James Karson Valério – Exercício 2023</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 062/2025, de iniciativa do Poder Executivo Municipal, tem por objeto instituir o Plano de Carreira dos Servidores Públicos Municipais de Rio Negro/PR, substituindo integralmente o Projeto de Lei nº 021/2025. Encaminhado a esta Comissão de Finanças e Orçamento, compete-lhe examinar os aspectos financeiros, orçamentários e fiscais da proposição, conforme dispõe o art. 53, inciso II, do Regimento Interno da Câmara Municipal de Rio Negro.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 63/2025, de iniciativa do Poder Executivo Municipal, tem por finalidade atualizar o Plano de Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social do Município de Rio Negro (RPPS), alterando o Anexo I da Lei Municipal nº 3.353, de 4 de abril de 2024, em conformidade com o Relatório Atuarial nº 062/2025 (data focal 31/12/2024), revogando a Lei Municipal nº 3.394/2024. A proposta visa ajustar os valores de aportes extraordinários e o período de amortização, com o objetivo de restabelecer o equilíbrio financeiro e atuarial do regime previdenciário municipal.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cfo_loa_2026_recomendacao002.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cfo_loa_2026_recomendacao002.docx_1.pdf</t>
   </si>
   <si>
     <t>4. CONCLUSÃO DA COMISSÃO_x000D_
 _x000D_
 A Comissão delibera:_x000D_
 I – Pelo PROSSEGUIMENTO CONDICIONADO do Projeto de Lei nº 60/2025 somente após a realização das diligências obrigatórias ao Poder Executivo._x000D_
 II – Diligências ao Executivo:_x000D_
 1. Encaminhar a relação nominal e cronológica dos precatórios;_x000D_
 2. Apresentar dotação destacada e suficiente para RPVs;_x000D_
 3. Apresentar parecer técnico da Secretaria da Fazenda demonstrando suficiência das dotações;_x000D_
 4. Retificar os anexos da LOA;_x000D_
 5. Incluir cláusulas legais de vinculação, transparência e prestação de contas._x000D_
 III – Suspender a tramitação legislativa até a total realização das diligências._x000D_
 É o parecer.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3278/parecer__16_comissao_de_financa_e_orcamento_pl_73_74_75.2025_1.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3278/parecer__16_comissao_de_financa_e_orcamento_pl_73_74_75.2025_1.docx_1.pdf</t>
   </si>
   <si>
     <t>Projetos de Lei nº 73/2025, 74/2025 e 75/2025_x000D_
 Data: 25/11/2025_x000D_
 _x000D_
 Presidente: Geovane de Lima_x000D_
 Relatora: Isabel Cristina Grossl_x000D_
 _x000D_
 1. IDENTIFICAÇÃO_x000D_
 A Comissão de Finanças e Orçamento – CFO, no uso de suas atribuições regimentais, emite o presente parecer sobre os Projetos de Lei nº 73/2025, 74/2025 e 75/2025, todos de iniciativa do Poder Executivo Municipal, que tratam da alteração do PPA, da LDO e da abertura de Crédito Adicional Especial._x000D_
 2. SÍNTESE DOS PROJETOS_x000D_
 PL 73/2025 – Ajusta e atualiza ações e metas do PPA 2022–2025._x000D_
 PL 74/2025 – Compatibiliza as metas e prioridades da LDO 2025 conforme o PPA revisado._x000D_
 PL 75/2025 – Autoriza crédito adicional especial de R$ 3.369.139,19 com fontes lastreadas em superávit financeiro, excesso de arrecadação e anulação de dotações._x000D_
 3. FUNDAMENTAÇÃO NORMATIVA MINUCIOSA_x000D_
 A CFO fundamenta este parecer nos seguintes dispositivos legais e princípios:_x000D_
 3.1 Constituição Federal – Sistema de Planejamento_x000D_
 O conjunto PPA–LDO–LOA compõe a estrutura de planejamento público prevista no art. 165 da CF. A ordem lógica e obrigatória do ciclo orçamentário é respeitada pelos projetos._x000D_
 3.2 Lei 4.320/1964_x000D_
 O crédito especial previsto no PL 75/2025 cumpre o art. 43 da Lei 4.320/1964, que exige indicação prévia das fontes de custeio. As fontes listadas (superávit financeiro, excesso de arrecadação e anulação) são compatíveis e tecnicamente corretas._x000D_
 3.3 Lei de Responsabilidade Fiscal (LRF)_x000D_
 Os projetos analisados não configuram despesa obrigatória continuada, não criam impacto fiscal permanente e respeitam os princípios da responsabilidade na gestão financeira, conforme os arts. 4º, 5º, 16 e 17 da LRF._x000D_
 3.4 Lei Orgânica do Município_x000D_
 Os projetos encontram-se adequados às determinações da Lei Orgânica quanto à iniciativa, compatibilidade e regime de urgência._x000D_
 3.5 Técnica Legislativa – LC nº 95/1998_x000D_
 Os textos atendem à técnica legislativa exigida pela LC nº 95/1998, sem vícios formais ou materiais._x000D_
 4. ANÁLISE FINANCEIRA, ORÇAMENTÁRIA E FISCAL DETALHADA_x000D_
 4.1 Compatibilidade entre PPA, LDO e LOA_x000D_
 Os projetos demonstram plena compatibilidade entre PPA, LDO e LOA. O crédito especial somente pode ser executado após a adequação das metas e ações do PPA e da LDO._x000D_
 4.2 Regularidade das Fontes de Recursos_x000D_
 – Superávit financeiro: R$ 439.169,71  _x000D_
 – Excesso de arrecadação: R$ 2.905.000,00  _x000D_
 – Anulação de dotações: R$ 24.969,48  _x000D_
 Todas as fontes são legítimas e regularmente apresentadas._x000D_
 4.3 Impacto Fiscal_x000D_
 Os projetos não violam limites legais, não criam riscos ao equilíbrio fiscal e não comprometem a saúde financeira do Município._x000D_
 4.4 Urgência_x000D_
 O regime de urgência é justificado pela necessidade de execução imediata de convênios e pela impossibilidade de atraso na abertura das dotações._x000D_
 5. CONCLUSÃO_x000D_
 A Comissão de Finanças e Orçamento conclui que os Projetos de Lei nº 73/2025, 74/2025 e 75/2025 são legais, legítimos, compatíveis e fiscalmente adequados._x000D_
 OPINA-SE PELO PROSSEGUIMENTO dos Projetos de Lei nº 73/2025, 74/2025 e 75/2025.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3279/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n._317_2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3279/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n._317_2025.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 I. Identificação_x000D_
 Processo: Parecer Prévio TCE-PR n.º 317/2025 (Proc. 164074/24), trânsito em julgado em 03/11/2025._x000D_
 Assunto: Prestação de contas do ex-Prefeito James Karson Valério – Exercício 2024_x000D_
 Município: Rio Negro/PR                                     Data:  25 de novembro de 2025_x000D_
 _x000D_
 II. Competência e objeto_x000D_
 Em 16 de outubro de 2025 a Primeira Câmara do TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, emitiu Parecer Prévio pela REGULARIDADE das contas do senhor JAMES KARSON VALERIO, na qualidade de prefeito do MUNICÍPIO DE RIO NEGRO, relativas ao exercício de 2024_x000D_
 Nos termos do art. 31 da Constituição Federal, do art. 66 II da Lei Orgânica municipal e do art. 54 II “c” do Regimento Interno da Câmara, cumpre à Comissão de Finanças e Orçamento (CFO) examinar o mérito financeiro-orçamentário, patrimonial e fiscal do Parecer Prévio e emitir voto ao Plenário._x000D_
 _x000D_
 III. Constatações essenciais do Parecer Prévio_x000D_
 Educação (MDE): aplicação de 25,97% da receita de impostos – acima do mínimo constitucional de 25 %._x000D_
 FUNDEB: destinação de 77,78% % dos recursos à remuneração de profissionais da educação (meta ≥ 70 %)._x000D_
 Percentual de recursos transferidos pelo Fundeb que foram utilizados no exercício 100 - (3 ÷ 1) 98,29% (meta ≥ 90,0%)_x000D_
 Saúde (ASPS): aplicação de 30,54% da mesma base de receitas – mais que o dobro do piso de 15 %._x000D_
 MUNICÍPIO DE RIO NEGRO alcançou resultado financeiro acumulado positivo cumpriu os artigos 1º, § 1º, da LRF e 48, alínea b, da Lei Federal n.º 4.320/64_x000D_
 Despesa total com pessoal: 40,47 % da Receita Corrente Líquida, portanto abaixo do limite de 54 %._x000D_
 Resultado orçamentário:  disponibilidade líquida positiva para os grupos de recursos vinculados e não vinculados em 30/04, assim como ao final do exercício financeiro analisado, em 31/12._x000D_
 Dívida consolidada líquida: posição credora de -24,77 % da RCL, muito aquém do teto legal de 120 %._x000D_
 Regime Próprio de Previdência: aportes atuariais previstos e pagos na íntegra (R$ 3.641.417,44)._x000D_
 O Tribunal não identificou descumprimento de limites da Lei de Responsabilidade Fiscal nem dano ao erário. As observações constantes referem-se apenas a aspectos formais, sem repercussão financeira relevante._x000D_
 _x000D_
 IV. Análise da CFO segundo suas competências_x000D_
 Legalidade e legitimidade – Todas as exigências constitucionais (arts. 212 e 198 CF) e legais (LRF e Lei 14.113/2020) foram cumpridas; inexiste ato ilegal ou ilegítimo que comprometa a prestação de contas._x000D_
 Equilíbrio fiscal – O leve déficit registrado não comprometeu a liquidez, já que o superávit financeiro positivo supera com folga o desequilíbrio orçamentário momentâneo._x000D_
 Gestão da dívida – A dívida consolidada líquida está em posição credora, demonstrando solvência._x000D_
 Responsabilidade previdenciária – O cumprimento integral dos aportes confirma a sustentabilidade atuarial do RPPS._x000D_
 Natureza das ocorrências formais – As inconsistências apontadas pelo Tribunal são classificadas como ressalvas de caráter formal, sem prejuízo ao erário nem reincidência de exercício anterior; não configuram motivo para rejeição._x000D_
 _x000D_
 V. Voto da Comissão_x000D_
 Diante do perfeito atendimento aos limites constitucionais, da boa saúde fiscal e patrimonial do Município e da ausência de irregularidades materiais, esta Comissão de Finanças e Orçamento manifesta-se pelo PROSSEGUIMENTO do processo, recomendando ao Plenário que mantenha integralmente o Parecer Prévio n.º 3177/2025 do TCE-PR e JULGUE REGULARES as contas do exercício de 2024 do ex-Prefeito James Karson Valério._x000D_
 Conforme o art. 31 § 2.º da Constituição, eventual sentido contrário exigiria decisão de dois terços dos vereadores, fundada em irregularidade grave — hipótese não verificada._x000D_
 _x000D_
 _x000D_
 VI. Encaminhamentos propostos_x000D_
 Aprovar as contas de 2024, acolhendo o Parecer Prévio._x000D_
 Dar ciência ao Executivo das observações formais para que sejam sanadas conforme o Plano de Ação apresentado ao Tribunal._x000D_
 Remeter cópia deste parecer à Controladoria Interna e à Secretaria de Finanças para acompanhamento das recomendações técnicas do TCE-PR._x000D_
 Rio Negro, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3297/parecer_comissao_de_financa_e_orcamento_pl_58.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3297/parecer_comissao_de_financa_e_orcamento_pl_58.2025.docx.pdf</t>
   </si>
   <si>
     <t>OPINO PELO PROSSEGUIMENTO do Projeto de Lei nº 58/2025, que institui o Plano Plurianual do Município de Rio Negro para o quadriênio 2026–2029, por não se constatarem óbices de ordem financeira, orçamentária ou fiscal à sua tramitação._x000D_
 5. DELIBERAÇÃO DA COMISSÃO_x000D_
 A Comissão de Finanças e Orçamento, em reunião realizada nesta data, após discussão, decidiu, por unanimidade, acompanhar o voto da Relatora, manifestando-se pelo PROSSEGUIMENTO do Projeto de Lei nº 58/2025.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3298/parecer_comissao_de_financa_e_orcamento_pl_59.2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3298/parecer_comissao_de_financa_e_orcamento_pl_59.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER_x000D_
 A Comissão de Finanças e Orçamento manifesta-se pelo PROSSEGUIMENTO do Projeto de Lei nº 59/2025 – LDO 2026, condicionando o prosseguimento à aprovação das três emendas indispensáveis apresentadas pela Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3299/parecer_comissao_de_financa_e_orcamento_pl_60.2025__-_ok.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3299/parecer_comissao_de_financa_e_orcamento_pl_60.2025__-_ok.docx_2.pdf</t>
   </si>
   <si>
     <t>PARECER_x000D_
 A Comissão de Finanças e Orçamento manifesta-se pelo PROSSEGUIMENTO do Projeto de Lei nº 59/2025 – LDO 2026, condicionando o prosseguimento à aprovação das três emendas indispensáveis apresentadas pela Comissão de Legislação, Justiça e Redação._x000D_
 Sala das Comissões da Câmara Municipal de Rio Negro, 02 de dezembro de 2025.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3335/parecer_comissao_de_financa_e_orcamento_pl_77_78_79.2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3335/parecer_comissao_de_financa_e_orcamento_pl_77_78_79.2025.docx.pdf</t>
   </si>
   <si>
     <t>Projetos de Lei n.º 77/2025, 78/2025 e 79/2025_x000D_
 Data: 11 de dezembro de 2025_x000D_
 A Comissão de Finanças e Orçamento – CFO da Câmara Municipal de Rio Negro/PR, no exercício das atribuições conferidas pela Lei Orgânica do Município e pela Resolução n.º 004/2022 (Regimento Interno), emite o presente parecer sobre os Projetos de Lei n.º 77/2025, 78/2025 e 79/2025, de iniciativa do Chefe do Poder Executivo Municipal._x000D_
  (....)_x000D_
 IV – CONCLUSÃO_x000D_
 As proposições:_x000D_
 - guardam compatibilidade com o PPA, LDO e LOA;_x000D_
 - utilizam fontes de recurso previstas em lei;_x000D_
 - não apresentam vícios de responsabilidade fiscal na fase legislativa;_x000D_
 - não criam despesa sem cobertura._x000D_
 Assim, a Comissão de Finanças e Orçamento – CFO OPINA PELO PROSSEGUIMENTO dos Projetos de Lei n.º 77/2025, 78/2025 e 79/2025.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>P.Com</t>
   </si>
   <si>
     <t>Pauta Comissão Legislação, Justiça e Redação.</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cljr_15-09.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cljr_15-09.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3300/emenda_001.2025_-_neusa.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3300/emenda_001.2025_-_neusa.pdf</t>
   </si>
   <si>
     <t>01 - FINALIDADE: Aquisição de ambulância._x000D_
 VALOR: R$ 274.572,87</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3301/emenda_002.2025_-_isabel.docx_1.pdf</t>
-[...25 lines deleted...]
-VALOR: R$ 5.000,00</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3301/emenda_002.2025_-_isabel.pdf</t>
+  </si>
+  <si>
+    <t>01-FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Manter e ampliar o Programa de Castração Animal para cães e gatos	 R$ 25.000,00 _x000D_
+03 - FINALIDADE: Aquisição de vacinas e medicamentos para cães e gatos.	 R$ 5.000,00 _x000D_
+04 - FINALIDADE: Consulta veterinária para cães e gatos.	 R$ 5.000,00 _x000D_
+05 - FINALIDADE: Subvenção Social destinado a APAE – ASSOCIAÇÃO DE AMIGOS DOS EXCEPCIONAIS	 R$ 10.000,00 _x000D_
+06 - FINALIDADE: Subvenção Social destinado a ARPDE – ASSOCIAÇÃO RIO-NEGRENSE DA PESSOA COM DEFICIÊNCIA	 R$ 20.000,00 _x000D_
+07 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER	 R$ 22.286,44 _x000D_
+08 - FINALIDADE: SAÚDE – Ampliar o programa de atendimento ao fornecimento de óculos	 R$ 10.000,00 _x000D_
+09 - FINALIDADE: SAÚDE – Ampliar o programa de fornecimento de alimentação enteral e demais suprimentos para curativos e atendimento a pessoas acamadas em domicílio.	 R$ 10.000,00 _x000D_
+10 - FINALIDADE: SAÚDE – TEA, Aquisição de equ</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3302/emenda_003.2025_-_joao.docx.pdf</t>
-[...17 lines deleted...]
-VALOR: R$ R$ 17.286,44</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3302/emenda_003.2025_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Aquisição de Equipamentos para Unidade Básica de Saúde Alziro Alves, localizada no Bairro Roseira.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER	 R$ 20.000,00 _x000D_
+03 - FINALIDADE: Ampliação e Reforma da Unidade de Apoio Campina dos Andrades	 R$ 97.286,44 _x000D_
+04 - FINALIDADE: Aquisição de manilhas/ tubos de concreto para uso em geral pela secretária.	 R$ 20.000,00</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3303/emenda_004.2025_-_luiz_felipe_stafin.docx.pdf</t>
-[...15 lines deleted...]
-VALOR: R$ 7.500,00</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3303/emenda_004.2025_-_luiz_felipe_1.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: ESF Vereador Luiz Milcheski (Posto de saúde Lageado) - Aquisição de equipamentos.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Escola Municipal Duque de Caxias - Melhorias na estrutura física da Escola	 R$ 50.000,00 _x000D_
+03 - FINALIDADE: CMEI Alceu Antônio Swarowski - Adequação no telhado. 	 R$ 25.000,00 _x000D_
+04 - FINALIDADE: Escola Rural Municipal Paulino Valério - Aquisição de equipamentos	 R$ 22.286,44 _x000D_
+05 - FINALIDADE: Melhorias na infraestrutura no Bairro Lageado dos Vieiras.	 R$ 25.000,00 _x000D_
+06 - FINALIDADE: Subvenção Social destinado a APAE-Associação de Pais e Amigos dos Excepcionais de Rio Negro.	 R$ 7.500,00 _x000D_
+07 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER.	 R$ 7.500,00</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3304/emenda_005.2025_-_geovane.docx_1.pdf</t>
-[...17 lines deleted...]
-VALOR: R$ 10.000,00</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3304/emenda_005.2025_-_geovane.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Escola Municipal João da Silva Machado - Construção de uma rampa de acessibilidade.	 R$ 77.286,43 _x000D_
+03 - FINALIDADE: Melhorias na estrutura física - Estádio Municipal Ervino Metzger	 R$ 20.000,00 _x000D_
+04 - FINALIDADE: Subvenção Social destinado a APAE-Associação de Pais e Amigos dos Excepcionais de Rio Negro.	 R$ 15.000,00 _x000D_
+05 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER.	 R$ 15.000,00 _x000D_
+06 - FINALIDADE: Subvenção Social destinado a ARPDE – ASSOCIAÇÃO RIO-NEGRENSE DA PESSOA COM DEFICIÊNCIA	 R$ 10.000,00</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3305/emenda_006.2025_-_francisco_veiga.docx_1.pdf</t>
-[...5 lines deleted...]
-VALOR: R$ 137.286,44</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3305/emenda_006.2025_-_francisco_veiga.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Melhorias na estrutura física da Escola - Escola Municipal Eraldo Germano Plautz.	 R$ 137.286,44</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3306/emenda_007.2025_-_maria_celia.docx.pdf</t>
-[...7 lines deleted...]
-VALOR: R$ 24.572,87</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3306/emenda_007.2025_-_maria.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Ampliação e Reforma da Unidade de Apoio Campina dos Andrades	 R$ 200.000,00 _x000D_
+02 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER	 R$ 50.000,00 _x000D_
+03 - FINALIDADE: Melhorias na infraestrutura no Bairro Seminário	 R$ 24.572,87</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3307/emenda_008.2025_-_odair.docx_1.pdf</t>
-[...17 lines deleted...]
-VALOR: R$ 12.428,81</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3307/emenda_008.2025_-_odair.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus.	 R$ 137.286,44 _x000D_
+02 - FINALIDADE: Melhorias na estrutura física da Escola - CMEI VEREADOR AGOSTINHO PAIZANI FILHO	 R$ 30.000,00 _x000D_
+03 - FINALIDADE: Aquisição de equipamentos para Escola - CMEI VEREADOR AGOSTINHO PAIZANI FILHO.	 R$ 30.000,00 _x000D_
+04 - FINALIDADE:Melhorias na estrutura da escola - Escola Municipal Venceslau Muniz.	 R$ 35.000,00 _x000D_
+05 - FINALIDADE: Subvenção Social destinado a APAE-Associação de Pais e Amigos dos Excepcionais.	 R$ 17.428,81 _x000D_
+06 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER	 R$ 12.428,81 _x000D_
+07 - FINALIDADE: Subvenção Social destinado a ARPDE - Associação Rionegrense da Pessoa com Deficiência	 R$ 12.428,81</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3308/emenda_009.2024_-_colaco.docx.pdf</t>
-[...21 lines deleted...]
-VALOR: R$ 5.000,00</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3308/emenda_009.2024_-_colaco.pdf</t>
+  </si>
+  <si>
+    <t>01 - FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus.	 R$ 100.000,00 _x000D_
+02 - FINALIDADE: Aquisição de equipamentos - USB Irajá Martins - Vila Militar	 R$ 37.286,43 _x000D_
+03 - FINALIDADE: Manter o Programa Turismo Rural para idosos, desenvolvido pela Secretaria de Assistência Social em conjunto com o Conselho Municipal do Idoso. R$ 50.000,00 _x000D_
+04 - FINALIDADE: Melhorias na infraestrutura no Bairro Vila Paraíso e Vila Militar.  R$ 25.000,00 _x000D_
+05 - FINALIDADE: Manter e ampliar o Programa de Castração Animal para cães e gatos R$ 27.286,44 _x000D_
+06 - FINALIDADE: Suplementar o valor da Subvenção Social destinado a APAE-Associação de Pais e Amigos dos Excepcionais de Rio Negro. R$ 10.000,00 _x000D_
+07 - FINALIDADE: Construção e revitalização de calçadas em frente APAE-Associação de Pais e Amigos dos Excepcionais de Rio Negro. R$ 5.000,00 _x000D_
+08 - FINALIDADE: Revitalização do canteiro circular (rotatória) localizado no encontro das ruas Saturnino Olinto com a Rua Vicente Machado, conhecida como</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3309/_emenda_010.2025_-_landivo.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3309/_emenda_010.2025_-_landivo.docx_2.pdf</t>
   </si>
   <si>
     <t>01 - FINALIDADE: Adequação e aprimoramento da infraestrutura da ESF Vereador Luiz Milcheski (Posto de Saúde Lageado), com aplicação de 30% dos recursos na aquisição de equipamentos de informática e mobiliários e 70% na execução de serviços de reforma, manutenção predial e pintura._x000D_
 VALOR: R$ 137.286,44_x000D_
 02 - FINALIDADE: Revitalização da infraestrutura da Escola Municipal Duque de Caxias, incluindo recuperação das paredes externas, pintura do muro, substituição do toldo e adequação do piso na área dos banheiros._x000D_
 VALOR: R$ 100.000,00_x000D_
 03 - FINALIDADE: Aquisição de depósito em aço galvanizado (container/ecoponto) para o CMEI Alceu Antônio Swarovski._x000D_
 VALOR: R$ 18.643,22_x000D_
 04 - FINALIDADE: Escola Rural Municipal Paulino Valério_x000D_
 VALOR: R$ 18.643,22</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3310/emenda_011.2025_-_milene.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3310/emenda_011.2025_-_milene.pdf</t>
   </si>
   <si>
     <t>01 - FINALIDADE: Subvenção Social destinado à Sociedade Hospital Bom Jesus._x000D_
-VALOR: R$ 137.286,44_x000D_
-[...9 lines deleted...]
-VALOR: R$ 25.000,00_x000D_
+02 - FINALIDADE: Melhorias na estrutura física da escola - Escola Municipal Venceslau Muniz._x000D_
+03 - FINALIDADE: Subvenção Social destinado a ARPDE – ASSOCIAÇÃO RIO-NEGRENSE DA PESSOA COM DEFICIÊNCIA_x000D_
+04 - FINALIDADE: Aquisição de pré-moldado para ampliação do Centro de Referência da Vila São Judas Tadeu._x000D_
+05 - FINALIDADE: Aquisição de uniformes para atletas. - Equipe de Futebol Feminina SMEL_x000D_
+06 - FINALIDADE: Aquisição de material de consumo. - Abrigo institucional Professora Jane Sabino Ferreira._x000D_
 07 - FINALIDADE: Subvenção Social destinado a RFCC – REDE FEMININA DE COMBATE AO CÂNCER_x000D_
-VALOR: R$ 17.286,43_x000D_
 08 - FINALIDADE: Subvenção Social destinado a APAE-Associação de Pais e Amigos dos Excepcionais._x000D_
-VALOR: R$ 25.000,00</t>
+09 - FINALIDADE: Prestação de serviços de terceiros - Pessoa Jurídica. - Abrigo institucional Professora Jane Sabino Ferreira.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>I – Comissão de Legislação, Justiça e Redação; _x000D_
 _x000D_
 Isabel_x000D_
 Geovane_x000D_
 Élcio Jose Colaço_x000D_
 _x000D_
 II – Comissão de Finanças e Orçamento; _x000D_
 Felipe_x000D_
 Isabel_x000D_
 Geovane_x000D_
 _x000D_
 III – Comissão de Obras e Serviços Públicos; _x000D_
 _x000D_
 Colaço_x000D_
@@ -10001,506 +9937,506 @@
 Milene_x000D_
 Neusa _x000D_
 _x000D_
 V – Comissão de Agricultura, Indústria e Comércio._x000D_
 Felipe_x000D_
 Chiquinho Veiga_x000D_
 Maria Célia</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Requerimento Verbal em sessão de pedido de Regime de Urgência do Projeto de Lei 51/2025. Manifestação favorável dos Vereadores e aprovado por unânimidade._x000D_
 https://www.youtube.com/watch?v=2OglvC5hBio</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3186/req._118-2025_pedido_de_urgencia_plei_65.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3186/req._118-2025_pedido_de_urgencia_plei_65.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  do projeto de lei nº 65/2025.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3202/req._125-2025_pedido_de_urgencia_plei_68.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3202/req._125-2025_pedido_de_urgencia_plei_68.docx_1.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência do projeto de lei nº 68/2025.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3326/req._139-2025_-_pedido_de_urgencia_plc_03_2025_s.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3326/req._139-2025_-_pedido_de_urgencia_plc_03_2025_s.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei complementar nº 03/2025 e 04/2025.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3330/req._140-2025_pedido_de_urgencia_pleis_77-78_e_79.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3330/req._140-2025_pedido_de_urgencia_pleis_77-78_e_79.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei nº 77-78 e 79/2025.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>ACP</t>
   </si>
   <si>
     <t>Atas das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/ata_reuniao_comissao_justica_redacao_pl_4-5-6-7-8-2025.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/ata_reuniao_comissao_justica_redacao_pl_4-5-6-7-8-2025.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião da Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2745/ata__19-05-2025_comissao_legislacao_justica_e_redacao_27-28-29-30-31-32.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2745/ata__19-05-2025_comissao_legislacao_justica_e_redacao_27-28-29-30-31-32.pdf</t>
   </si>
   <si>
     <t>Aos dezenove dias do mês de maio do ano de dois mil e vinte e cinco, as 9:00 h, reuniram-se na sala de reuniões da Câmara de Vereadores, sita no prédio sede da Câmara, na Rua Dr. Vicente Machado, 148, centro, Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, Élcio Josué Colaço e Isabel Cristina Grossl, para tratarem dos seguintes assuntos: Análise dos Projetos de Lei a seguir relacionados: Projeto de Lei nº 27/2025, dispõe sobre a concessão de reposição inflacionária sobre a remuneração de todos os Servidores Públicos Municipais Efetivos e Comissionados, Ativos, Conselheiros Tutelares, Inativos e Pensionistas do Município de Rio Negro; Projeto de Lei nº 28/2025, que dispõe sobre a concessão de reposição inflacionária sobre os subsídios dos Agentes Políticos do Poder Executivo do Município de Rio Negro/PR; Projeto de Lei nº 29/2025, que dispõe sobre a reposição inflacionária do Piso Salarial Municipal dos servidores públicos do Município de Rio Negro/PR; Projeto de Lei nº 30/2025, que dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro/PR; Projeto de Lei nº 31/2025, que concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro/PR;  Projeto de Lei nº 32/2025, que fixa o valor do auxílio-alimentação concedido aos servidores da Câmara Municipal de Rio Negro/PR</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2756/ata__20-05-2025_comissao__financas_e_orcamento__27-28-29-30-31-32_ok_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2756/ata__20-05-2025_comissao__financas_e_orcamento__27-28-29-30-31-32_ok_1.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2758/ata__22-05-2025_comissao_de_financas_e_orcamento__pls_31_e_33.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2758/ata__22-05-2025_comissao_de_financas_e_orcamento__pls_31_e_33.pdf</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2759/ata__22-05-2025_comissao_legislacao_justica_e_redacao_pl_33.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2759/ata__22-05-2025_comissao_legislacao_justica_e_redacao_pl_33.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2802/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2802/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_1.pdf</t>
   </si>
   <si>
     <t>Análise dos seguintes Projetos: Projeto de Lei nº 25/2025, de autoria do Poder Executivo, que altera o Anexo da Lei nº 2.550/2015 para redefinir o cargo de Cuidador(a) Social, fixando jornada de 40 h semanais em escala 24 × 72 e atualizando requisitos e lotação; Projeto de Lei nº 26/2025,_x000D_
 de autoria do Poder Executivo, que altera a ementa e o artigo 4º da Lei nº 699/1992, redefinindo a destinação de área desapropriada para fins de utilidade pública, e Projeto de Lei nº 34/2025 – Repristinação da Lei Municipal nº 2.405/2014 - Assunto: Auxílio-moradia para médicos do Programa_x000D_
 Mais Médicos.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2822/ata_cljr.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2822/ata_cljr.pdf</t>
   </si>
   <si>
     <t>Ata da Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2824/ata__10-06-2025_comissao_de_financas_e_orcamento__pls_36-37-38-39.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2824/ata__10-06-2025_comissao_de_financas_e_orcamento__pls_36-37-38-39.pdf</t>
   </si>
   <si>
     <t>Aos dez dias do mês de junho do ano de dois mil e vinte e cinco, as 17:00 h, reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara, na Rua Dr. Vicente Machado, 148, centro, Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, Luiz Felipe Stafin para tratarem dos seguintes assuntos: Análise do Projeto de Lei nº: n.º 36/2025, 37/2025, 38/2025 e 39/2025, onde PL 36/2025 Atualiza o “Resumo Metas das Ações” do PPA 2022‑2025, PL 37/2025 – Replica a atualização nos Anexos I e II da LDO 2025, PL 38/2025 – Abre Crédito Adicional Especial de R$ 2.500.000,00 para a ação 2.055‑Iluminação Pública/PPP, mediante cancelamento na ação 1.018‑Rede Elétrica (fonte COSIP) e PL 39/2025 – Abre Crédito Adicional Suplementar de R$ 2.262.000,00, distribuídos em: R$ 2.222.000,00 à ação 1.010 (Centro de Eventos – SECTUR) e R$ 40.000,00 à ação 2.068 (Distribuição gratuita de água – SAS), utilizando superávit financeiro de R$ 62.288,00 e excesso de arrecadação de convênio (R$ 2.199.712,00)., onde a Comissão de Finanças e Orçamento manifesta-se favoravelmente aos Projetos de Lei n.º 36/2025, 37/2025, 38/2025 e 39/2025, sendo que ficou comprovado a adequação orçamentário‑financeira, a compatibilidade com PPA/LDO/LOA e a observância da LRF e da Lei 4.320/1964, esta Comissão de_x000D_
 Finanças e Orçamento manifesta‑se PELO PROSSEGUIMENTO dos Projetos de Lei n.º 36/2025, 37/2025, 38/2025 e 39/2025, sem necessidade de emendas e declara que os referidos projetos estão aptos para votação. Nada mais a tratar foi encerrada a presente reunião da qual eu Geovane de Lima lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais membros desta comissão.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2835/ata__12-05-2025_comissao_legislacao_justica_e_redacao_pls_21_23_e_24_e_emenda_03.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2835/ata__12-05-2025_comissao_legislacao_justica_e_redacao_pls_21_23_e_24_e_emenda_03.docx.pdf</t>
   </si>
   <si>
     <t>Ata reunião CLJR análise PLei 21</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_reuniao_para_analise_pl_21-25_servidores.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_reuniao_para_analise_pl_21-25_servidores.pdf</t>
   </si>
   <si>
     <t>Ata reunião análise PLei 21, CLJR e servidores</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_reuniao_analise_29-5-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_reuniao_analise_29-5-25.pdf</t>
   </si>
   <si>
     <t>Ata reunião da CLJR com participação do Sr. Felipe Peters</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_da_cljr.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_da_cljr.pdf</t>
   </si>
   <si>
     <t>Ata da CLJR</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência  Social</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2860/ata_cesas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2860/ata_cesas.pdf</t>
   </si>
   <si>
     <t>Ata da CESAS</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2861/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2861/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_2.pdf</t>
   </si>
   <si>
     <t>Ata CLJR</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2883/ata_comissao_financas_e_orcamento.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2883/ata_comissao_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Ata reunião da Comissão de Finanças e Orçamento, 01-07-2025.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2963/ata_cfo.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2963/ata_cfo.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião da Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2969/ata_cljr.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2969/ata_cljr.pdf</t>
   </si>
   <si>
     <t>Ata Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2978/_ata_comissao_ljr_11-08-2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2978/_ata_comissao_ljr_11-08-2025.docx.pdf</t>
   </si>
   <si>
     <t>Diante da constitucionalidade, legalidade, boa técnica e méritos administrativos identificados, esta Comissão emite PARECER FAVORÁVEL ao prosseguimento e aprovação dos referidos projetos, com emenda para o projeto n.º nº 42/2025, e sem necessidade de emendas os demais projetos, encaminhando os de nºs 45,46,47,e 48 a Comissão de Finanças.  Na sequência foi encerrada a presente reunião da qual eu, Isabel Cristina Grossl, lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2980/ata_cfo__14-08-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2980/ata_cfo__14-08-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Aos quatorze dias de agosto do ano de dois mil e vinte e cinco, as 10:00, reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara, na Rua Dr. Vicente Machado, 148, centro, Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, Isabel Cristina Grossl e Luiz Felipe Stafin, para análise dos Projeto de Lei nº 45, 46, 47 e 48/2025, que altera o Plano Plurianual 2022-2025 (PL nº 45/2025), altera a Lei de Diretrizes Orçamentárias 2025 (PL nº 46/2025), dispõe sobre a abertura de crédito adicional especial (PL nº 47/2025) e sobre a abertura de crédito adicional suplementar (PL nº 48/2025). Para fins de votação com maior conhecimento das alterações orçamentária propostas esta comissão decidiu solicitar ao executivo que esclareça os seguintes pontos: _x000D_
 No PL n.º 047 – Abertura de Crédito Adicional Especial, no valor de R$ 25.000,00 para a Secretaria da Educação participar do  Consórcio Intermunicipal de Educação e Ensino do Paraná, qual o objeto do consórcio e quais vantagens o município terá em fazer parte do Consórcio. Na mesma situação qual a Operação de Crédito que foi cancelada para utilização dos recursos referentes a Juros Sobre a Dívida do Contrato; E qual contrato será cancelado o pagamento de Juros de uma operação de Crédito que foi realizada. No cancelamento do valor  de R$ 27.307,00 Cancelamento total ou parcial de Outros Serviços de Terceiros de Pessoa Jurídica, de qual serviço que se refere. No PL 048 – Crédito Adicional Suplementar - 07 – Secretaria Municipal da Cultura e Turismo – SECTUR Verificamos que em uma das ações a rubrica orçamentária indicada refere-se a Material de Consumo:  R$ 40.000,00  e a justificativa refere-se a reforma do telhado da Biblioteca, gostaríamos de mais detalhes sobre como será realizada a reforma e se de fato está coerente a suplementação em material de consumo. Em análise abrangente de todas as ações, gostaríamos que nos seja encaminhado para análise dos projetos de lei e alterações orçamentárias venham acompanhados de planilhas indicando o valor total  e o saldo referente ao Excesso de Arrecadação e   Superavit,  para que possamos analisar com mais segurança as ações pretendidas pelo executivo. Com relação ao empréstimo no Valor de 2.000.000,00, como está o nível de endividamento do Município, antes desta operação e  como ficará após a aprovação desta operação. Retomaremos a continuidade dos trabalhos assim que respondidos os questionamentos pelo executivo. Nada mais a tratar foi encerrada a presente reunião  da qual eu Geovane de Lima lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais membros desta comissão</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2987/ata_reuniao_comissao_ljr.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2987/ata_reuniao_comissao_ljr.pdf</t>
   </si>
   <si>
     <t>Aos 18(dezoito) dias do mês do ano de 2025 (dois mil e vinte e cinco), às 9:00 h,(nove) reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara Municipal, na Rua Dr. Vicente Machado, 148, centro, nesta cidade de Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, Élcio Josué Colaço e Isabel Cristina Grossl para tratarem dos seguintes assuntos: Análise dos seguintes Projetos de Lei: Projeto de Lei nº 44/2025 – Dispõe sobre a divulgação das listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública do Município de Rio Negro/PR e estabelece mecanismos de notificação ativa aos pacientes. Na discussão e análise deste projeto surgiram alguns questionamentos entre os membros da comissão do que se achou mais acautelado  solicitar reunião com a  Secretária da Saúde e equipe  para em conjunto  com os vereadores proponentes verificar na prática a viabilidade do mesmo. E com relação ao Projeto de Lei nº 49/2025 – que Declara a fumicultura como atividade de relevante interesse econômico, social e cultural no Município de Rio Negro/PR,  esta comissão após analisar os documentos instrutores e considerando que o mesmo atende aos requisitos de constitucionalidade, legalidade, juridicidade, regimentalidade e técnica legislativa, emite PARECER FAVORÁVEL ao prosseguimento e aprovação do referido projeto sem necessidade de emendas. Na sequência foi encerrada a presente reunião da qual eu, Isabel Cristina Grossl, lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>Aos dezoito dias do mês de agosto do ano de dois mil e vinte e cinco, às 10h30min, reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara, na Rua Dr. Vicente Machado, 148, centro, Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, e Isabel Cristina Grossl, para tratarem dos seguintes assuntos: Análise dos Projetos de Lei nºs 45, 46, 47 e 48/2025, de Autoria do Prefeito com os seguintes objetos:_x000D_
 Altera o Plano Plurianual 2022-2025 (PL nº 45/2025), altera a Lei de Diretrizes Orçamentárias 2025 (PL nº 46/2025), dispõe sobre a abertura de crédito adicional especial (PL nº 47/2025) e sobre a abertura de crédito adicional suplementar (PL nº 48/2025). _x000D_
 (...)_x000D_
 Após análise conjunta com a Assessoria Contábil desta Câmara esta comissão considera que os esclarecimentos prestados suprem as_x000D_
 dúvidas levantadas na primeira reunião. Em ato contínuo conclui-se que os processos estão em conformidade com a legislação vigente, com as normas orçamentárias e com os objetivos do governo municipal.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3034/ata_ljr_01-09-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3034/ata_ljr_01-09-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Análise do seguinte projeto: Projeto de Lei nº 50/2025 – que autoriza o Município de Rio Negro a participar do Consórcio Intermunicipal de Educação e_x000D_
 Ensino do Paraná – CIEDEPAR, com ratificação do Protocolo de Intenções, previsão orçamentária e disciplina da execução financeira. O Projeto de Lei em análise objetiva autorizar o Poder Executivo a formalizar a adesão do Município de Rio Negro ao Consórcio Intermunicipal de Educação e Ensino do Paraná – CIEDEPAR. Para tanto, ratifica o Protocolo de Intenções firmado em vinte e seis de março de dois mil e vinte e quatro, define a forma de contribuição financeira por meio de contrato de rateio e estabelece diretrizes para a execução orçamentária. O projeto atende à exigência de lei específica, ratificando o Protocolo de Intenções e possibilitando a integração do Município ao CIEDEPAR. Os objetivos do consórcio, que envolvem apoio técnico, capacitação, assessoramento em obras educacionais e monitoramento de políticas públicas, são compatíveis com a competência comum dos Municípios em matéria de educação, nos termos do artigo 23, inciso V, e artigo 211, § 2º, da Constituição Federal, bem como do artigo 11 da Lei nº 9.394, de 1996. Em análise do referido processo surgiram alguns questionamentos, do que solicitamos ao Departamento Legislativo desta casa que faça registro no sistema encaminhando as mesmas ao executivo para elucidação das mesmas antes do prosseguimento dos trâmites regimentais. Quais_x000D_
 sejam:_x000D_
 1. Como foi atribuído o valor para as contribuições?_x000D_
 2. Qual a forma de reequilíbrio econômico-financeiro que será atribuída as contribuições?_x000D_
 3. Como vai ser estabelecida a contribuição financeira que se dará nos termos do contrato de rateio, haverá limite máximo anual definido na lei orçamentária?_x000D_
 4. E por fim, na justificativa está mencionado que os funcionários/servidores serão contratados por concurso público. Na dissolução do consórcio quem ficará com o ônus destes servidores concursados?_x000D_
 Após a resposta dos referidos questionamentos se dará prosseguimento aos tramites regimentais</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3049/_ata_cfo_prestacao_de_contas_1.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3049/_ata_cfo_prestacao_de_contas_1.docx.pdf</t>
   </si>
   <si>
     <t>Prestação de contas do ex-Prefeito James Karson Valério – Exercício 2023, diante o Parecer Prévio TCE-PR n.º 127/2025 (Proc. 188174/24), disponível no Sistema de Apoio ao Legislativo - SAPL em:_x000D_
 https://sapl.rionegro.pr.leg.br/docadm/368</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3053/ata_ljr_08-09-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3053/ata_ljr_08-09-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Aos oito dias do mês de setembro do ano de dois mil e vinte e cinco, às 9:00 h,(nove) reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara Municipal, na Rua Dr. Vicente Machado, 148, centro, nesta cidade de Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, Isabel Cristina Grossl e Josias Tomaz da Silva, para tratarem dos seguintes assuntos: Análise do Projeto de Lei nº 51/2025 – Trata-se de Projeto de Lei de iniciativa do Poder Executivo Municipal que propõe a alteração do Anexo I da Lei nº 1.150/1999, o qual dispõe sobre o Quadro Geral de Cargos da Prefeitura de Rio Negro, ampliando o número de vagas em diversos cargos efetivos, especialmente nas áreas de Saúde e Educação, além de revogar o Anexo I da Lei nº 3.352/2024. Segundo a exposição de motivos apresentada, a medida busca adequar o quadro funcional às demandas do serviço público, garantir a continuidade de políticas públicas essenciais e possibilitar a substituição gradativa de vínculos temporários por servidores efetivos, em consonância com a Constituição Federal e com os princípios da eficiência e continuidade da administração pública. O referido projeto cumpre os requisitos legais quanto sua constitucionalidade, legalidade e juridicidade e técnica legislativa, diante do exposto conforme consta do parecer verifica-se que o Projeto de Lei é constitucional, legal e adequado sob o ponto de vista técnico-legislativo, não havendo óbices à sua tramitação, podendo seguir aos trâmites regimentais. Na sequência foi encerrada a presente reunião da qual eu, Isabel Cristina Grossl, lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3077/ata_reuniao_cljr_15-09.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3077/ata_reuniao_cljr_15-09.pdf</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3082/ata_da_reuniao_da_comissao_especial.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3082/ata_da_reuniao_da_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Ata da Comissão Especial</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3096/ata_ljr_25_-09-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3096/ata_ljr_25_-09-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Análise do seguinte projeto: Projeto de Lei nº 52/2025 – que objetiva ratificar o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios consorciados, com vistas à constituição e adequação do Consórcio Intergestores Paraná Saúde – CIPS como consórcio público de direito público, em conformidade com a Lei Federal nº 11.107/2005 e o Decreto nº 6.017/2007.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3136/_ata_ljr_06_-10-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3136/_ata_ljr_06_-10-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Análise dos seguintes Projetos: a) Projeto de Lei nº 53/2025, de iniciativa do Poder Executivo Municipal, que propõe acrescentar o art. 32-A à Lei_x000D_
 Municipal nº 1.254, de 13 de setembro de 2001, para instituir o recenseamento previdenciário periódico e obrigatório dos segurados do Regime Próprio de Previdência Social – RPPS; b) Projeto de Lei nº 54/2025 – Altera o Plano Plurianual (Lei nº 3.180/2021); c) Projeto de Lei nº 55/2025 –_x000D_
 Altera a Lei de Diretrizes Orçamentárias 2025 (Lei nº 3.385/2024); d) Projeto de Lei nº 56/2025 –Autoriza a abertura de crédito adicional especial de R$ 1.705.830,04; e) Projeto de Lei nº 57/2025– Autoriza a abertura de crédito adicional suplementar de R$ 3.325.352,22, vinculado ao Convênio_x000D_
 SEAB nº 342/2025, destinado à aquisição de maquinário agrícola.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3148/ata_cfo_07-10-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3148/ata_cfo_07-10-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Aos sete dias do mês de outubro do ano de dois mil e vinte e cinco, às 16h00min, reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara, na Rua Dr. Vicente Machado, 148, centro, Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima, e Isabel Cristina Grossl, para tratarem dos seguintes assuntos: a) Projeto de Lei  nº 54/2025 – Altera o Plano Plurianual (Lei nº 3.180/2021); b) Projeto de Lei  nº 55/2025 – Altera a Lei de Diretrizes Orçamentárias 2025 (Lei nº 3.385/2024); c)  Projeto de Lei  nº 56/2025 – Autoriza a abertura de crédito adicional especial de R$ 1.705.830,04; d) Projeto de Lei  nº 57/2025 – Autoriza a abertura de crédito adicional suplementar de R$ 3.325.352,22, vinculado ao Convênio SEAB nº 342/2025, destinado à aquisição de maquinário agrícola. Os referidos processos  foram analisados e após análise conjunta com a Assessoria Contábil desta Câmara, conclui-se que os processos estão em conformidade com a legislação vigente, com as normas orçamentárias e com os objetivos do governo municipal. Nada mais a tratar foi encerrada a presente sessão da qual eu Isabel Cristina Grossl lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais membros desta comissão.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3167/ata_c_l_j_r_-_13-10-2025__pls_021-062-044.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3167/ata_c_l_j_r_-_13-10-2025__pls_021-062-044.pdf</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3179/ata_c_l_j_r_-_reuniao_dia_20-10-2025__pl_62.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3179/ata_c_l_j_r_-_reuniao_dia_20-10-2025__pl_62.docx.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DO PROJETO DE LEI 062/2025 QUE DISPÕE SOBRE O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3207/ata_c_l_j_r_-_reuniao_dia_28-10-2025__pl_62_e_63__ok.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3207/ata_c_l_j_r_-_reuniao_dia_28-10-2025__pl_62_e_63__ok.pdf</t>
   </si>
   <si>
     <t>Aos vinte e oito dias do mês de outubro do ano de dois mil e vinte e cinco, às treze horas e trinta minutos, reuniram-se no Prédio da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R Vereadora Isabel Cristina Grossl – Presidente e o Vereador Geovane de Lima membro – relator, para receberem, lerem e discutirem os documentos relativos aos processos mencionados no preâmbulo, do que se registra o seguinte: Com relação ao PL N.º 063/2025 QUE ALTERA O ANEXO I DA LEI MUNICIPAL Nº 3.353, DE 4 DE ABRIL DE 2024, esta comissão conforme parecer exarado e por entender que a matéria está em conformidade com os princípios constitucionais, legais e regimentais que regem o processo legislativo municipal decide pelo prosseguimento do processo com encaminhamento a Comissão de Finanças. Com relação ao PL n.º 062/2025 QUE DISPÕE SOBRE O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS, após a análise das reuniões realizadas, dos documentos recebidos e das manifestações formais das entidades representativas, esta Comissão de Legislação, Justiça e Redação entende que o Projeto de Lei nº 062/2025 apresenta regularidade jurídica, constitucional e técnica, encontrando-se apto a prosseguir em sua tramitação legislativa, conforme parecer anexo ao Processo.  Nada mais a tratar eu Isabel Cristina Grossl lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO PARA ANÁLISE DO PROJETO DE LEI 062/2025 QUE DISPÕE SOBRE O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DO PROJETO DE LEI 063/2025 QUE ALTERA O ANEXO I DA LEI MUNICIPAL Nº 3.353, DE 4 DE ABRIL DE 2024, COM O OBJETIVO DE ATUALIZAR O PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE RIO NEGRO – RPPS.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3215/ata_cljr.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3215/ata_cljr.pdf</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3225/ata_c_l_j_r_-_reuniao_dia_03-11-2025__pl_4465_e_68.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3225/ata_c_l_j_r_-_reuniao_dia_03-11-2025__pl_4465_e_68.docx.pdf</t>
   </si>
   <si>
     <t>Aos três dias do mês de novembro do ano de dois mil e vinte e cinco, às nove  horas   reuniram-se no Prédio da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R Vereadora Isabel Cristina Grossl – Presidente, o Vereador Geovane de Lima membro – relator, e o Vereador Élcio Josué Colaço - Membro, para receberem, lerem e discutirem os documentos relativos aos processos mencionados no preâmbulo, do que se registra o seguinte:  PROJETO DE LEI N.º 044/2025 – Dispõe sobre a divulgação das listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública do Município. _x000D_
 é juridicamente regular e compatível com o ordenamento vigente, devendo prosseguir em sua tramitação com o encaminhamento para a Comissão de Educação, Saúde e Assistência Social - CESAS, com a aprovação das emendas de redação e adequação técnica  apresentadas no Projeto de Emenda anexo ao projeto. PROJETO DE LEI Nº 65/2025 – Institui o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA e dá outras providências. - Foram identificados ajustes pontuais de técnica legislativa e adequação terminológica, sem alteração do mérito as quais foram apontadas para edição de emenda. A Comissão de Legislação, Justiça e Redação entende que o Projeto de Lei nº 65/2025 é juridicamente regular e compatível com o ordenamento vigente, devendo prosseguir em sua tramitação, com a aprovação das emendas de redação, adequação técnica e supressão apresentadas no Projeto de Emenda anexo ao projeto. Projeto de Lei nº 68/2025 – Assunto: Alteração da Lei nº 1.346/2003, que dispõe sobre a estrutura básica do Poder Executivo Municipal. - Foram identificados ajustes pontuais de técnica legislativa e adequação terminológica, sem alteração do mérito as quais foram apontadas para edição de emenda. _x000D_
 Diante do exposto, a Comissão de Legislação, Justiça e Redação opina pelo PROSSEGUIMENTO dos Projeto de Lei nº 44, 65 e 68/2025, com a aprovação de Emendas Modificativas  conforme minutas anexas aos projetos . Nada mais a tratar eu Isabel Cristina Grossl lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3233/ata_da_cesas.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3233/ata_da_cesas.pdf</t>
   </si>
   <si>
     <t>Ata da Comissão de Educação, Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3245/ata_ljr_17-11-2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3245/ata_ljr_17-11-2025.docx.pdf</t>
   </si>
   <si>
     <t>Aos 17 (dezessete) dias do mês 11 (de novembro) do ano de 2025 (dois mil e vinte e cinco), às 9:00 h,(nove) reuniram-se na sala de reuniões da Câmara de Vereadores, sita no Prédio sede da Câmara Municipal, na Rua Dr. Vicente Machado, 148, centro, nesta cidade de Rio Negro – Paraná, estando presentes os Vereadores Geovane de Lima e Élcio Josue Colaço para tratar do seguinte assunto: Análise do Projeto de Lei nº 61/2025 que Institui o Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD._x000D_
 Diante da constitucionalidade, legalidade, técnica legislativa e redação, decorreu a seguinte análise: O texto encontra-se, em regra, redigido de forma adequada e em conformidade com os princípios da legalidade e da boa técnica legislativa. No entanto, a Comissão identificou duas correções indispensáveis, de natureza meramente formal, que devem ser promovidas por emenda modificativa, sem alteração de mérito:_x000D_
 1. No art. 2º, inciso VII, há referência incorreta à Lei Federal nº 13.416/2015, que não existe, devendo ser substituída por Lei Federal nº 13.146/2015 (Lei Brasileira de Inclusão da Pessoa com Deficiência); 2. No art. 2º, inciso VIII, menciona-se “doações deduzidas do Imposto de Renda”, hipótese não amparada por legislação federal para fundos municipais dessa natureza. Recomenda-se condicionar a aplicação à existência de legislação federal específica que autorize a dedução. Desta forma a Comissão emite PARECER FAVORÁVEL ao prosseguimento e aprovação mediante as emendas propostas. Na sequência foi encerrada a presente reunião da qual eu, Geovane de Lima, lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelo relator. _x000D_
 Rio Negro, Estado do Paraná, 17 de novembro de 2025</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3257/ata_cfo_loa_2026_recomendacao002.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3257/ata_cfo_loa_2026_recomendacao002.docx_2.pdf</t>
   </si>
   <si>
     <t>Aos dezoito dias do mês de novembro de 2025, às 17h00, reuniram-se os membros da Comissão de Finanças e Orçamento da Câmara Municipal de Rio Negro/PR, composta por Geovane de Lima (Presidente), Isabel Cristina Grossl (Relatora) e Luiz Felipe Stafin (Membro), para análise específica do Projeto de Lei nº 60/2025, que estima receita e fixa despesa do Município para o exercício financeiro de 2026, exclusivamente à luz da Recomendação Administrativa nº 002/2025-GPGMPC, expedida pelo Ministério Público de Contas do Estado do Paraná.1. Abertura dos Trabalhos: O Presidente da Comissão, vereador Geovane de Lima, declarou iniciados os trabalhos, esclarecendo que a reunião tem por finalidade examinar se a Proposta da LOA 2026 cumpre integralmente os requisitos estabelecidos pela Recomendação Administrativa nº 002/2025-GPGMPC, especialmente no que tange à previsão orçamentária para precatórios e Requisições de Pequeno Valor – RPV, bem como deliberar sobre as diligências necessárias antes do prosseguimento da tramitação legislativa. 2. Relatório da Relatora : A vereadora Isabel Cristina Grossl apresentou o parecer jurídico emitido pela Assessoria Jurídica desta Casa, que concluiu pela existência de omissões materiais, tais como: ausência de relação nominal e cronológica dos precatórios; ausência de comprovação da suficiência das dotações; ausência de dotação específica para RPVs; ausência de parecer técnico da Fazenda; ausência de certidões; e ausência de cláusulas legais de transparência, vinculação e controle. O parecer opinou pela suspensão da tramitação legislativa até o atendimento integral das diligências. 3. Deliberação da Comissão: Após discussão, a Comissão deliberou por unanimidade: I – Reconhecer as omissões e irregularidades apontadas no parecer jurídico; II – Determinar a expedição de diligência ao Chefe do Poder Executivo, solicitando:    1. Correção dos anexos da LOA com dotação específica e suficiente para precatórios e RPVs;   2. Envio da relação nominal e cronológica dos precatórios;   3. Apresentação de parecer técnico da Secretaria Municipal da Fazenda;4.Encaminhamento das certidões exigidas pela Recomendação nº 002/2025-GPGMPC;  5. Inclusão de cláusulas legais de transparência, vinculação dos anexos e prestação de contas periódicas. III – Suspender a tramitação legislativa do Projeto de Lei nº 60/2025 até o cumprimento integral das diligências. IV - Informações detalhadas com referência à previsão de repasse do Poder Executivo para a Sociedade Hospital Bom Jesus, se será através de subvenção social ou diretamente na função saúde, ressalta-se que não se trata das EPI - Emendas Parlamentares Individuais. 4. Encerramento. Nada mais havendo a tratar, o Presidente encerrou a reunião às 18h05. Para constar, lavrou-se a presente ata. Rio Negro/PR, 18 de novembro de 2025.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>Aos vinte e quatro dias do mês de novembro do ano de dois mil e vinte e cinco, às nove horas reuniram-se no Prédio da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R Vereadora Isabel Cristina Grossl – Presidente, o Vereador Geovane de Lima membro – relator, e o Vereador Élcio Josué Colaço – Membro, para receberem, lerem e discutirem os documentos relativos aos processos mencionados no preâmbulo, do que se registra o seguinte: Os Projetos de Lei nº 66/2025 e nº 67/2025, tratam da Concessão de Direito Real de Uso com Encargos (CDRU) referente a lotes urbanos de propriedade do Município de Rio Negro, destinados à instalação de empreendimentos empresariais com vistas ao desenvolvimento econômico local.As concessões de imóveis públicos dependem de autorização legislativa, conforme art. 30, I e II, da Constituição Federal e art. 23, X, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3277/ata__57_cfo-_reuniao_dia_25-11-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3277/ata__57_cfo-_reuniao_dia_25-11-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO _x000D_
 _x000D_
 _x000D_
 ANÁLISE DOS PROJETOS DE nº 73/2025, 74/2025 e 75/2025 que  dispõe sobre alterações nos Anexos de que tratam os artigos 1º e 2º da Lei nº 3.180, de 09 de dezembro de 2021, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2022 a 2025; Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025; Dispõe sobre abertura de crédito adicional especial; e análise do Parecer Prévio TCE-PR n.º 317/2025 (Proc. 164074/24)._x000D_
  _x000D_
 _x000D_
 Aos vinte e cinco dias do mês de novembro do ano de dois mil e vinte e cinco, às quinze horas, reuniram-se no Prédio da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão Finanças e Orçamento – C F O, Vereador Geovane de Lima – Presidente e a Vereadora Isabel Cristina Grossl, relatora, para análise dos Projetos de lei acima descritos e do Parecer prévio 317 do TCE-PR. Após análise A Comissão de Finanças e Orçamento conclui que os Projetos de Lei nº 73/2025, 74/2025 e 75/2025 são legais, legítimos, compatíveis e fiscalmente adequados, opinando PELO PROSSEGUIMENTO para votação. Sobre o parecer prévio 317 do TCE-PR após análise a comissão aprovou as contas de 2024, acolhendo o Parecer Prévio. Nada mais a tratar eu Geovane de Lima lavrei a presente ata que após lida e achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3294/ata_cfo-_reuniao_dia_01-12-2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3294/ata_cfo-_reuniao_dia_01-12-2025.docx.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DOS PROJETOS DE LEI  N.s 058/2025, 059/2025 e 060/2025 ._x000D_
 _x000D_
 Ao primeiro dia do mês de dezembro do ano de dois mil e vinte e cinco, às treze horas e trinta minutos, reuniram-se na sede da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R Vereadora Isabel Cristina Grossl – Presidente e Vereadores Geovane de Lima e Élcio Josué Colaço – Membros para analisarem os projetos a seguir relacionados: Projeto de Lei nº 58/2025, que institui o Plano Plurianual do Município de Rio Negro para o período de 2026 a 2029, contendo diretrizes, objetivos, metas, programas, ações e demonstrativos financeiros essenciais ao planejamento governamental. Projeto de Lei nº 59/2025 que define as Diretrizes Orçamentárias para o exercício financeiro de 2026 (LDO 2026).o mesmo é constitucional, legal, juridicamente adequado e tecnicamente estruturado, não contendo vícios que impeçam sua tramitação. No entanto, apresenta-se emendas como medidas obrigatórias para assegurar plena conformidade com a LRF, Lei 4.320/1964 e Recomendação Adm. nº 002/2025-GPGMPC;  Projeto de Lei nº 60/2025, que estima a receita e fixa a despesa do Município de Rio Negro para o exercício financeiro de 2026. Esta comissão se manifesta pelo PROSSEGUIMENTO dos Projetos de Lei nº 58, 59 e 60/2025, com as emendas sugeridas no parecer. Nada mais havendo a tratar foi encerrada a presente reunião da qual, foi redigida a presente ata, que lida e achada conforme vai assinada pelos presentes.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3331/ata_cfo-_reuniao_dia_08-12-2025.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3331/ata_cfo-_reuniao_dia_08-12-2025.docx.pdf</t>
   </si>
   <si>
     <t>Aos oito dias do mês de dezembro de dois mil e vinte e cinco dias, às 11h 05min, reuniram-se no Prédio da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148,  Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão Finanças e  Orçamento – C F O, Vereador Geovane de Lima – Presidente, a Vereadora Isabel Cristina  Grossl, relatora e on line pelo Google Meet (https://meet.google.com/ppv-twmg-qjm) o _x000D_
 Vereador Luiz Felipe Stafin, membro, para análise de emenda ao Projeto de lei acima descrito. Após análise a Comissão de Finanças e Orçamento conclui que a emenda é legal, legítima, compatível e fiscalmente adequada, opinando PELO PROSSEGUIMENTO para votação. Nada mais a tratar eu Geovane de Lima lavrei a presente ata que após lida e  achada conforme vai assinada por mim e pelos demais presentes.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3333/ata_reuniao_cesas_09-12-25.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3333/ata_reuniao_cesas_09-12-25.pdf</t>
   </si>
   <si>
     <t>Ata da reunião da CESAS, do dia 09 Dez. 2025.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3337/ata_c_l_j_r_-_reuniao_dia_11-12-2025.docx_2.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3337/ata_c_l_j_r_-_reuniao_dia_11-12-2025.docx_2.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DOS PROJETOS DE LEI  N.s 077/2025, 078/2025 e 079/2025  E PROJETOS DE LEI COMPLEMENTAR 03/2025 E 04/2025._x000D_
 _x000D_
 Aos onze dias do mês de dezembro do ano de dois mil e vinte e cinco, às dezesseis horas, reuniram-se na sede da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R - Vereadores Geovane de Lima e Élcio Josué Colaço – Membros para analisarem os projetos a seguir relacionados:1) PL n.º 77/2025: altera anexos do PPA 2022–2025;2) PL n.º 78/2025: altera os Anexos I e II da LDO 2025; 3)PL n.º 79/2025: autoriza crédito adicional suplementar na LOA 2025, no valor de R$ 25.554.242,7; 4) Projeto de Lei Complementar nº 3 de 2025, Autoriza o Executivo municipal a atualizar o valor venal dos imóveis do município para lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU - 2026 ; 5 )Projeto de Lei Complementar nº 4 de 2025, Altera o anexo IV, da Lei Municipal nº 1139, de 24 de dezembro de 1998, que instituiu o Código Tributário do Município de Rio Negro. Os processos são constitucionais, legais e estão juridicamente adequados e tecnicamente estruturados, não contendo vícios que impeçam sua tramitação, conforme parecer elaborado. Esta comissão se manifesta pelo PROSSEGUIMENTO dos Projetos de Lei nº 77, 78 e 79/2025 e os Projetos de Lei Complementar 3 e 4 de 2025. Nada mais havendo a tratar foi encerrada a presente reunião da qual, foi redigida a presente ata, que lida e achada conforme vai assinada pelos presentes.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3338/_ata_cfo-_reuniao_dia_11-12-2025.docx_1.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3338/_ata_cfo-_reuniao_dia_11-12-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO PARA ANÁLISE DOS PROJETOS DE LEI  N.s 077/2025, 078/2025 e 079/2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 Aos onze dias do mês de dezembro do ano de dois mil e vinte e cinco, às dezesseis horas e trinta minutos, reuniram-se na sede da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Finanças e Orçamento – CFO - Vereadores Geovane de Lima e Luiz Felipe Stafin – Presidente e Membro para analisarem os projetos a seguir relacionados:1) PL n.º 77/2025: altera anexos do PPA 2022–2025;2) PL n.º 78/2025: altera os Anexos I e II da LDO 2025; 3)PL n.º 79/2025: autoriza crédito adicional suplementar na LOA 2025, no valor de R$ 25.554.242,7. Os projetos de lei guardam compatibilidade com o PPA, LDO e LOA, utilizam fontes de recurso previstas em lei,  não apresentam vícios de responsabilidade fiscal na fase legislativa, não cria despesas sem cobertura, opinando PELO PROSSEGUIMENTO dos Projetos de Lei nº 77, 78 e 79/2025 para votação, conforme parecer elaborado. Nada mais havendo a tratar foi encerrada a presente reunião da qual, foi redigida a presente ata, que lida e achada conforme vai assinada pelos presentes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -10811,66 +10747,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_decreto_legislativo_no_01_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_decreto_legislativo_n_02_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/pd_28801_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/pd_29016_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_altera_ppa.pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/p_lei_iniciativa__neusa_heuko_swarowski-projeto_de_resgate_historico_a_historia_de_rio_negro_atraves_de_seus_bairros_e_localidades_.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/_p_lei_11_2025-_transparencia_obras_publicas._iniciativa_vereador_geovane_de_lima_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/pl_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/plei_13_substituido.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/_p_lei_14.2025-_cria_o_banco_de_ideias_na_camara_municipal_de_rio_negro_e_da_outras_providencias_iniciativa_vereador_odair_pereira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/p_lei_152025-_ficha_limpa._iniciativa_vereador_geovane_de_lima_.docx_3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/p_lei_16.2025._ppa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plei_17.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/p_lei_18._2025.abertura_de_credito_adicional_especial._saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/p_lei_19.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/p_lei_20_._doacao_imovel_._delegacia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2687/pl_altera_estrutura_-_p_lei_22.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_carga_horaria._p_lei_23.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2694/pl_24_.2025maio_laranja.docx_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2709/p_lei_altercao_lei_2550-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2715/pl_alt._lei_699_de_23-06-92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2732/plo_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2734/pl_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2735/pl_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2736/pl_reposicao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2737/pl_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2739/pl_reposicao_vereadores.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2777/plei_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2778/pl_35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2781/pl_36_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2782/pl_37_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2783/pl_38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_39_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_honorarios_de_sucumbencia._porcurador_geral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2892/p_lei_iniciativa_vereadora__maria_celia_conte_-_emenda_-_utilidade_publica__casa__resgate.docx_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2895/p_lei.__refis_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2920/p_lei_xxx2025-_divulgacao_das_listagens_de_pacientes_que_aguardam_por_consultas_com_medicos_especialistas_exames_e_cirurgias_na_rede_publica_do_municipio_de_rio_negro_estado_do_parana_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2934/p_lei_ppa._agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2938/p_lei_ldo._agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2939/p_lei._abertura_de_credito_adicional_especial.agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2940/p_lei._dispoe_sobre_abertura_de_credito_suplementar._agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2954/p_lei_xxx.2025-_fulmicultura.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2988/plei_consorcio_de_educacao_._ciedpar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/plo_51.2025_alteracao_da_lei_1150.1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_ordinaria_no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_no_53_de_2025_._altera_a_lei_municipal_no_1.254_de_13_de_setembro_de_2001..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3109/p_lei_54-_ppa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3110/pl_55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3111/p_lei_56-_credito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3112/pl_57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3114/plo_58.2025.dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3118/pl_61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_substitutivo_ao_projeto_de_lei_no._0212025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3168/pl_64_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3184/pl_66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3185/pl_67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3201/p_lo_63.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3212/pl_69-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3213/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_71_associacao_moradores_sao_jose.docx_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3243/_p_lei_72._iniciativa_vereador__-_utilidade_publica__associacao_saude_plena.docx.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3251/alteracao_ppa_._nov.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3252/pl_justificativa_e_oficio_ru.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3253/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3311/p_lei_76.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3327/plei_._ppa_._77.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3328/plei_ldo_78.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3329/pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3332/plei_80.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/pd_29021_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3199/plc_02.2025._sistema_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3324/plc_3.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3325/plc_4.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/resolucao_01.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/resolucao__02.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/pd_29020_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3019/_mocao_repudio_.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento._01-25_informacoes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento._02-25_informacoes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/requerimento._03-25_informacoes_sanepar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_04.2025_._vereador_geovane_de_lima._podemos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_05-25_informacoes_assinado_-_geovane_de_lima.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_06-_2025_._obras_ginasio_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/requerimento_07_._francisco_veiga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_08-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_09-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_10.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/req._11-25_informacoes_do_hbj_dos_atendimentos_em_2024_sus_unimed_e_particular.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/req._12-25_viabilidade_de_impl_delegacia_da_mulher.docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/requerimento_13-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/req._14-25_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/req._15-25_conselhos.pdf.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/req.17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/req._018-25_votos_de_louvor-bernardo_kraj.docx_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/req._19-_2025_votos_de_louvor-casa_de_resgatedocx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/req._21-25_relatorio_ouvidoria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_22-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/requerimento_23_led_vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/req._2425_-_pedido_de_urgencia_kit_orcamentario.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/req._25-25_vaga_de_estacionamento_clinica_endocolo.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/req._26-25_-_pedido_de_urgencia_plo_doacao.docx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_27_-_retirada_da_pauta_pl_11-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/requerimento_28-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/req._29-25_informacoes_rodoviaria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2680/req._30-_2025_votos_de_louvor-polo_unopar_rio_negro_prdocx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2681/req._31-25_informacoes_obra_ponte_lencol.docx_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2701/req._32_convite_secretario_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2706/req._33-25._solicitacao_de_informacoes_sobre_o_sistema_fotovoltaico.docx_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2722/req._34_-_informacao_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2730/req._35-25_urgencia_pls_26_-_27_-_28_-_29_-_30_-_31.pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2719/req._36-25_solicitando_a_secretaria_da_saude_informacoes_aparelhos_de_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2750/req._39-25_mocao_de_aplauso_aos_alunos_da_escola_municipal_de_educacao_especial_tia_apolonia.docx_3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2742/req._40-25_informacoes_sanepar_sobre_retirada_de_hidrante.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2770/req._41-25_votos_de_louvor-cecm_presidente_caetano_munhoz_da_rocha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2772/req._42-25_informacoes_-_covid.docx.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2779/req._43-25_-_pedido_de_urgencia_plo_34.docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2780/req._44-25_-_pedido_de_urgencia_plo_34.docx.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2785/req._45-25_-_pedido_de_urgencia_plei_36_37_38_e_39.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2803/req._46-25_votos_de_louvor-atletas_corrida_de_rua.docx_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2797/req._47-25_solicita_afastamento_de_trinta_dias_de_suas_funcoes.docx.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2798/req._48-25._solicita_ao_executivo_municipal_e_a_secretaria_de_educacao_informacoes_referentes_a_implementacao_da_lei_federal_no_14.681_de_18_de_setembro_de_2023_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2799/req._49-25_solicita_informacoes_sobre_acidente_ocorrido_na_obra_do_posto_de_saude_do_lageado_dos_vieiras_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2801/req._50-25_informacoes_escola_bairro_alto.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2816/requerimento_51-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/req._52-25_solicita_informacoes_detalhadas_sobre_a_implantacao_estruturacao_e_funcionamento_do_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba_instituido_pela_lei_m.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2809/req._53-25_concessao_de_votos_de_louvor_e_congratulacoes_a_empresa_brunnquell_equipamentos_agricolas_e_fumageira_pelos_seus_10_anos_de_atuacao_em_rio_negro.docx_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2818/req._54-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/req._55-25_-_pedido_de_urgencia_plei_40.docx_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2823/req._56-25_solicitacao_de_manifestacao_sobre_a_impossibilidade_de_emissao_de_guia_do_itr_em_razao_de_ferias_de_servidor..docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2833/req._57-25_votos_de_louvor-kuka_veiculos.docx_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2842/req._58-25_votos_barao_de_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2843/req._59-25_informacoes_rua_alaor_antunes_do_livramento_-_mig_linde_agm.docx.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2846/req._60-25_informacoes_-castramovel.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2858/req_61.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2862/req_62.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2863/req._63-25_votos_budokan.docx_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2867/req._64.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2868/req._65.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2871/_req._66-25_informacoes_-equipe_ubs.docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2873/req._67.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2874/req._68-25_requer_o_encaminhamento_de_oficio_a_copel_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2882/req._69-25_requer_o_encaminhamento_de_oficio_a_autopista_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2905/req._70-25_-_pedido_de_urgencia_plei_41_.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2898/req._71.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2899/req.72.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2903/req.73.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2904/req._74-25_-_pedido_de_urgencia_plei_43.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2906/req.75.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2907/req.76.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2936/req._77-25_votos_de_louvor-sensei_drojildo_e_atletas_de_karate.docx_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2937/req._78-25_votos_colegio_est._ana_schelbauer_braz_de_oliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2948/req._80-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_a_auto_pista_lombadas_no_trevo_da_norte_fios.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2951/req._81-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2961/req._82-25_convocacao_do_coordenador_do_cmu.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2962/req._83-25_oficio_antt.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2981/req._084-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2992/req._85-25_-_pedido_de_urgencia_plei_50.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2994/req._86-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_ao_executivo_municipal_informacoes_detalhadas_sobre_o_funcionamento_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3006/req._87-25_solicitacao_afastamento_licenca_medica.docx.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3023/req._88-25_votos_schumacher.docx_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3024/req._89-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3025/req._90-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3029/req.91-2025-medicamentos_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3030/req_92.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3033/req._93-2025-limpa_fossa.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3039/req._94-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3044/req._95.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3051/req._96.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3055/req._97.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3073/req._98-2025_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3074/req._99.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3079/req._100-25_-_pedido_de_urgencia_plei_52.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3080/req._101.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3084/req._102.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3085/req._103.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3093/req._104.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3094/req._105.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3106/req.106-2025._coleta_e_separacao_de_reciclaveis_nas_escolas_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3107/req._107.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3108/req._108.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3113/req._109-2025_-_pedido_de_urgencia_pleis_54-55-56_e_57.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3131/req._110-25_votos_de_louvor_-_heloisa_fernanda_kuhl_strack.docx.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3135/req._111-2025_votos_de_louvor_-_marli_comochina.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3141/req._112-25_solicita_informacoes_sobre_pam.docx.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3152/req._113-2025_votos_de_louvor_-_jornao_o_regional.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3164/req._114.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3158/req._115-2025_votos_de_louvor_-_jessica_aparecida_cachoroski__mae_atipica__1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3166/req._116-2025_solicita_informacoes_detalhadas_documentos_dos_professores_contratados_pelo_regime_pss.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3174/req._117-2025_votos_de_louvor_-_sonho_meu_meu.docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3187/req._119-2025_solicita_informacoes_detalhadas_revitalizacao_da_praca_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3189/_req.120-25_solicitacao_afastamento_licenca_medica_milene.docx.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3190/req._121-2025_votos_de_louvor_-_programa_jovem_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3191/req.122-2025_informacoes_escola_integral_lageado_dos_vieiras.docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3192/req.123.2025_votos_de_louvor_-_itaipu.docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3193/req.123.2025_votos_de_louvor_-_itaipu.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3205/req._126-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3218/req._128-2025_votos_de_louvor_-_jair_valdemar_e_gerci..docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3237/req._129-2025_centro_de_convivencia_henrique_witt.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3238/req._130-2025_-_frota.docx.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3248/req._131-2025_-__votos_de_louvor_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3254/req._132-2025_pedido_de_urgencia_pleis_73-74_e_75.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3264/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3274/req._134-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3282/req._135.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3285/req._136-2025_repasses_federais_da_atencao_primaria_a_saude_.docx.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3312/req._137-2025_pedido_de_urgencia_pl_76.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3313/req._138-25__aneel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3083/parecer_da_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3147/parecer_comissao_de_financa_e_orcamento_pl__54_55_56_e_57_2025_07-10-2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_da_comissao_de_legislacao_pr_54_55_56_57.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_da_comissao_de_legislacao_pl_53.2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3339/mensagem_de_veto_parcial_001.2025_ao_pl_060.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind._01-25_deslizamento_pirambeira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind._002-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind._03_lombas_para_roseira.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/ind._04_asfalto_desvio_de_praca_de_pedagio_-_roseira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/ind._005-2025_abastecimento_agua_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_07-25.pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_08-25.pdf.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind._10-25_dedetizacao_e_implementacao_bocas_de_lobo_inteligente.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind._011-2025_cronograma_de_atuacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind._012-2025_agua_encanada_nos_queimados.docx.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind._013-2025_pavimentacao_henrique_lazarini_ulysses_k._moraes_e_wigand.docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/ind._14-25_of_parabenizando_padre_walmir.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._015-2025_patrolamento_e_empedramento_estrada_campina_bonita.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/ind._016-25_estacionamento_exclusivo_tea.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ind._017-25_levantamento_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/ind._018-25_ampliacao_atendimento_gestantes_em_mafra_sc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind._019-25_construcao_quadra_na_academia_ao_ar_livre.docx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/ind._20-25_van_exclusiva_pacientes_de_radioterapia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/ind._21-25_construcao_box_feira_do_protudor_e_outros.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/ind._022-25_melhorias_anti_po_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_023-2025_rocada_ruas_lageado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind._024-2025_estudo_sobre_alteracao_plano_diretor_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind._025-25_solicitacao_de__instalacao_de_agua_encanada_na_localidade_da_campina_dos_martins.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_26-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/ind_27-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/ind_28-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/ind._029-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_030-25_asfalto_rua_francisco_ranquel.docx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_031-25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_32-25_alimentacao_para_criancas_com_restricao_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._033-25_manutencao_rua_alfredo_ricardo_koster.docx.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_034-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_035-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_36-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_37-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_38-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_39-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._40-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._41-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/ind_42-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_43-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_44-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_45-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_46-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind._47-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind._48-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind._49-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_50-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_51-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_52-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_55-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_56-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind._57-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_58-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind._060_patrolamento_empedramento_retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind._061-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind._062-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind._63-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind._064-25_.docx.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind._65-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind._066_patrolamento_e_empedramento_da_rua_dirce_marta_strinzinger.docx_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind._67-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind._068-25_bancos_no_posto_saude_iraja_martins.docx_ass.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind._069_alargamento_lajotamento_e_calcadas_vicente_maia.docx.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind._070_parque_infantil_e_academia_na_campina_dos_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind._071_contratacao_de_dentista_posto_de_saude_ayres_hirt_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind._72-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind._73-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind._74-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind._75-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind.76-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/ind.77-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/ind.78-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind._079-2025_criacao_de_plano_de_uso_e_ocupacao_de_areas_fluviais_e_implantacao_de_parque_fluvial_no_rio_negro.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_80-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_81-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/ind._82-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/ind._83-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/ind._84-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/ind._85-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/ind.86_veiga.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/ind._87.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind._88_iluminacao_publica_retiro_bonito.docx_1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind._89-25_refazimento_da_rua_ignacio_schelbauer.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/ind._90-25_melhorias_e_pavimentacao_rua_tiete.docx.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/ind._91-25_rua_valdemar_schimidtz.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/ind._92-25_reitera_ind._006_24_passagem_elevada_na_rua_vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/ind._93-25_reitera_ind._016_24_centro_dia_do_idoso.docx.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind._094_2025._implantacao_de_dm_rua_maximiano_pfeffer.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/ind._095-2025_solicitacao_de_readequacao_de_sentidos_de_ruas_centro.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind._096-2025_solicitacao_de_implantacao_de_faixa_de_conflito_nas_ruas_principais.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind._97-25_bueiro_em_frente_propriedade_evandro_jose_palhano_e_antonio_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/_ind._98-25_bueiro_na_estrada_velha_da_lapa_propriedade_sr_celso_raduski.docx_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/ind._99-25_empedramento_e_patrolamento_na_estrada_que_da_acesso__a_propriedade_do_senhor_algacir_haide.docx_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_100-2025_solicitacao__implantacao_de_ponto_de_onibus_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind._101-25_sinalizacao_revitalizacao_do_centro_historico_cidade.docx_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind._102-2025_instalacao_de_lombada_em_frente_a_escola_mun._eraldo_germano_plautz2c.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind._103-2025_elaboracao_de_projeto_para_asfaltamento_da_rua_miguel_grein.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind._104-2025_solicitacao_de_banheiros_unidade_de_saude_luiz_milchevski.docx.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind._105-2025_extensao_da_rede_de_iluminacao_publica_na_rua_ervino_ernesto_brunnquell.docx.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_106-2025_solicitacao_manutencao_de_bueiros_e_estrada_familia_batista_implantacao_de_ponto_de_onibus_.docx.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind._107-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind._108-25_abertura_de_ubs_-_cunhupa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/ind._109-2025estacionamento_rotativo_correios.docx_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind._110-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/ind.111-25.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/ind.112._cascalho_avicultor._lei_3271.2023._retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/ind._113-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/ind._114-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/ind._115-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/ind._116-25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/ind._117-25_reparos_arthur_caeser.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind._118-25.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind._119-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind._120-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind._121-2025_melhorias_informacoes_coleta_de_lixo_no_site_pmrn.docx_4.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/ind._122-2025_recolocacao_das_lixeiras_na_saida_da_ponte_metalica.docx_5.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/ind._123-2025_regravacao_do_hino_da_cidade.docx_4.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/ind._124-2025_manutencao_bueiro.docx.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/ind._125-2025_inst.de_lampada_poste_-_casa_maria_erli.docx.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind._126-2025_recapeamento_trecho_maximiano_pfeffer.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/ind._128-25_abertura_nova_ubs.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/ind._129-25_manutencao_asfalto_pirambeira.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind.130.ponto_de_embarque_de_passageiros_roseira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind.131.__extensao_da_rede_de_micro_sistema_de_agua._retiro_bonito.docx_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind._132-25_estacionamento_ubs_jorge_hirt.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind._133-25_substituicao_ag._comunitaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind.134-25_manutencao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/ind._135-25_material_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind.136-25_empresa_vig._nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/ind.137-25_rocada_rua_frei_eraldo_maria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/_ind._1382025_reabertura_ubs_-_lageado_dos_cordeiros.docx_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/_ind._1392025_implantacao_ubs_-_areia_fina.docx_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/ind._140_2025._solicitar_mais_um_psicologo_para_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_141-2025_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/ind_142-2025_solicitacao_de_apoio_ao_esporte_associacao_areia_finalocal.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/ind._143-2025r._francisco_rankel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind._144-25_limpeza_da_creche_tia_fani.docx_1.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind._145-25_construcao_de_galeria_na_baixada_do_detran.docx_1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/ind.147-25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/ind.148-25.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/ind._149-25.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/ind.150-25.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/ind.151-25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/ind._152-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind._153-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/ind.154-25.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/ind._155-2025_lombada_na_rua_afonso_nemtwig_-_documentos_google_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/ind._156-25_aparelho_calistebia_para_pracas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.157-25.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind.158.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind.159.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind.160.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/ind.161.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/ind.162.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/ind._16325_melhorias_na_rede_eletrica_interior.docx_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/ind._164.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/ind._165-25_solicitacao_de_envio_de_oficio_ao_dnit_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/ind._166-25_solicitacao_de_instalacao_de_camera_no_trevo_da_norte_fios.docx_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind.167.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/ind.168.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/ind.169.2025._buraco_na_rua_.docx.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind._170-25_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind._171-25_estudos_para_realizar_sessoes_de_radio_e_quimio_no_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind._172-25_faixas_elevadas_em_torno_da_escola_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind._173.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind._174-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/ind._175-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind._176.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_177-2025_instalacao_de_lombada_ou_redutor_de_velocidade_na_rua_luiz_nepell.docx_1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/ind._178-25_redimensionar_bueiros_na_rua_fausto_pererira.docx_2.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/ind._179-25_abertura_de_rua_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/ind._180-25_isencao_iptu_portadores_doenca_grave.docx_2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/ind._181-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/ind._182-25_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/ind._183-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/ind_184-25_fundo_pessoa_deficiente.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind._185.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/ind._186-2025._corte_pinheiro_escola_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/ind._187.2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2658/ind._188-25_continuacao_do_asfalto_sitio_dos_valerios.docx_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/ind._189-25_manutencao_dos_pontos_de_onibus_fazendinha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._190-25_manutencao_brinquedos_parque_caixa_dagua_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._191-25_colocacao_de_placas_indicativas_de_pontos_importantes_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._192-25_recuo_na_rua_lauro_porto_lopes.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._193-25_acoes_com_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._194-2025._vaga_estacionamento_especial.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._195-25_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._196-25_coleta_de_remedios_vencidos.docx.pdf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._197_calcadas_petit_pavet.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._198-25_lombadas_capela_santa_terezinha.docx.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2676/ind._199-25_colocacao_de_lixeiras_na_capela_do_laranjal.docx.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2677/ind._200-25_equipamentos_em_pracas_e_areas_de_lazer_para_pessoas_com_deficiencia_e_ou_mobilidade_reduzida.docx_2.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2678/ind._201-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2679/ind._202_2025._implantacao_de_faixa_rua_dr._vicente_machado.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2682/ind._203-25_reforma_muros_ubs_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2683/ind._204-25_alargamento_e_sinalizacao_estrada_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2684/ind._205-2025_uso_de_epi.docx_-.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2685/ind._206-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2686/ind._207-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2691/ind.__208.2025__inspecao_ponte_rodrigo_ajace.docx_1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2692/ind.__209.2025_._oficio_ao_estado_3a_ponte_docx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2693/ind_210-2025_reuniao_secr_da_educacao_com_municipio_de_pien.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2695/ind._211_2025._relocacao_de_ponto_de_onibus.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2696/ind._212-25_refazimento_comunicacao_visual_placas_nucleo_prevencao_de_violencia.docx_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2697/ind._213-25_patrolamento_e_empedramento_na_estrada_acesso_valdevino_veiga_tereza_e_aldemar_haide.docx.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2698/ind._214-25_empedramento_na_granja_do_sr_mauricio_localidade_maitaca.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2699/ind._215-25_manutencao_nas_lampadas_dos_postes_nas_ruas_cristia_buch_e_artur_cesar.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2700/ind._216-25_estacionamento_em_um_lado_da_rua_prof._mirtes_ferreira.docx.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2702/ind._217-25_fiscalizacao_fios_caidos.docx_2.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2703/ind._218-25_instalacao_parque_infantil_na_localidade_da_fazendinha_ii.docx_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2704/ind._219-25_recapeamento_da_rua_que_da_acesso_a_vila_sao_judas_tadeu.docx_1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2707/ind._220-2025._solicitacao_de_estudo_para_melhorias_viarias_na_rua_boleslau_paluch_2.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2710/ind._221-2025_pavimentacao_e_calcadas_rua_dr.elymar_v.linsingen.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2711/ind._222-2025_cascalho_avicultor._lei__3271.2023._jaime_veiga.docx.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2712/ind._223-25_cascalho_sr_leonardo_novak_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2713/ind._224-25_tachoes_nas_ruas_severo_de_almeida_antonio_j._correa_e_miguel_grein.docx.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2714/ind._225-25_reforma_e_manutencao_de_equipamentos_ubs_antonio_bossi.docx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2717/ind._226-25_realocacao_e_a_pintura_de_outra_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2718/_ind._227-2025._solicitacao_de_vistoria_estrada__da_lapa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2720/ind._228_oficio_dep.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2721/ind._229-25_solicitacao_de_estudos_para_viabilizacao_da.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2723/ind._230-2025_pintura_das_lombadas_lageado_dos_vieiras.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2724/ind._231-2025_instalacao_de_telas_de_protecao_atras_das_traves.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2725/ind._232-2025_instalacao_de_lombada_campo_sao_jose_f.c.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2726/ind._233-25_instalacao_academia_ao_ar_livre_e_parque_infantil_na_localidade_lageado_das_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2727/ind._234-25_destinacao_do_centro_da_juventude_no_bairro_volta_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2728/ind._235-25_frente_de_conscientizacao_coleta_seletiva_de_lixo_associacoes_e_escolas.docx.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2729/ind._236-25_realocacao_ponto_de_onibus_rua_jose_eduardo_hening_quase_esquina_com_a_rua_jacob_fuchs_.docx.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2741/ind._237-25_instalacao_de_sinalizacao_na_bifurcacao_das_ruas_rua_jose_jaime_ruthes_sentido_roseira_rua_ervino_paulo_weinschultz_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2743/ind._238-25_placas_de_identificacao_das_localidades_no_interior.docx_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2744/ind._239-2025_instalacao_de_lixeiras.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2746/ind._240-25_estudos_de_viabilidade_e_criacoa_de_projeto_para_construcao_de_uma_ponte_na_estrada_que_liga_cunhupa_ao_retiro_bonito.docx.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2747/ind._241-25_rocada_e_arrumacao_da_calcada_otto_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2748/ind._242.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2749/ind._243-25_realocacao_da_placa_publicitaria__que_hoje_esta_localizada_as_margens_da_br_116_proximo__do_rio_passa_tres_e_do_frigorifico_primaz_para_a_real_divisa__dos_municipios__de.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2751/ind._244-2025_estudo_implantacao_de_lombada_col.caetano.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2752/ind._245-2025._recapeamento_asfaltico_das_ruas_henrique_stalke_e_fausto_pereira_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2753/ind._246-25_destinacao_de_absorventes_para_rede_publica_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_247-2025_servicos_publicos.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2760/ind._248-2025._limpeza_bueiro_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2761/ind._249-2025._limpeza_manut_constr_calcada_rua_governador_moises_lupion_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2762/ind._250-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2763/ind._251-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_252-2025_ponte_ovelhas.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2765/ind._253-2025_instalacao_ponto_de_onubus_lencol.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2766/ind._254-2025_vistoria_tecnica_portal_vila_rural.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2767/ind._255-25_manutencao_rua_professor_jose_gribosio.docx_-_documentos_google_2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2768/ind._256-25_abertura_prolongamento_da_rua_otavio_ribas_da_cruz.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2769/ind._257-2025._pavimentacao_rua_miguel_valerio_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2771/ind._258-25_manutencao_rua_henrique_stalk.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2773/ind._259-25_restauracao_geral_do_portal_alemao_bucovino_e_do_cruzeiro_bucovino_.docx.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2774/ind._260-25_sacos_de_rafia_da_coleta_seletiva.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2775/ind._261-25_manutencao_rua_fausto_pereira.docx.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2776/ind._262-25_manutencao_rua_dirce_marta_stritzinger.docx.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2788/ind._263-25_manutencao_na_rua_severo_de_almeida_esquina_com_a_carlos_weill.docx_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2789/ind._264-25_manutencao_na_ubs_iraja_martins.docx_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2790/ind._265_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/ind._266_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/ind._267-2025_cascalho_avicultor._lei__3271.2023._mario_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2793/ind._268-2025_cascalho_avicultor._lei__3271.2023._berenici_m._kubiak_luciano.docx.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2794/ind._269-2025_extencao_da_rede_eletrica_vila_rural.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2795/ind._270-2025_calcada_na_rua_jacob_augusto_ritzmann.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2796/ind._271-25_ciclo_faixa_na_r_boleslau_paluch.docx_2.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2800/ind._272-2025._relocacao_de_postes_e_rede_eletrica_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2804/ind._273-25_manutencao_na_rua_dr_pacheco.docx.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2805/ind._274-25_manutencao_na_estrada_do_sitio_dos_hirt_bom_retiro_estrada_que_liga_na_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2806/ind._275_patrolamentoestrada_ovelhas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2807/ind._276-2025_cascalho_avicultor._lei__3271.2023._mauricio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2808/ind._277-25_instalacao_de_lixeiras_externas_na_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/ind._278-2025._extencao_de_rede_eletrica_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/ind._279-2025._solicitacao_de_manutencao_do_monumento_em_homenagem_a_max_wolf_filho_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/ind._280-2025._solicitacao_de_limpeza_das_manilhas_do_arroio_da_viuva_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/ind._281-2025_tubulacao_rua_jacob_augusto_ritzmann_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/ind._282-2025_alargamento_da_ponte.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/ind._283-25_solicita__criacao_de_uma_linha_de_onibus_ligando_o_lageado_a_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2825/ind._285-2025_cascalho_avicultor._lei__3271.2023._claudio_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2826/ind._286-2025_cascalho_avicultor._lei__3271.2023._maurilio_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2827/ind._287-25_implantacao_de_lombadas_na_rua_severo_de_almeida.docx_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2828/ind._288-2025_melhorias_na_rua_boleslau_paluch.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_289-2025..pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2830/ind._290-2025_24m3_cascalho_pra_sr_claudio_kazatt.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2831/ind._291.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2832/ind._292.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2838/ind._293.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2839/ind._294.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2840/ind._295-25_manutencao_na_ponte_do_passa_tres_acesso_a_prefeitura.docx.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2841/ind._296-25_manutencao_pontos_de_onibus_do_bairro_seminario.docx_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2844/ind._297.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2845/ind._298.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2847/ind._299-25_manilhamento_empedramento_e_alargamento_da_rua_palmira_becker_no_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2848/ind._300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2849/ind._301-2025_manutencao_da_estrada_leonor_claudio.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2850/ind._302-2025_manutencao_da_estrada_familia_fagundes.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2851/ind._303-2025._solicitacao_de_limpeza_terreno_notificacao_ao_proprietario_na_rua_isauro_ruthes_vila_sao_judas_tadeu_2_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2852/ind._304-2025_manutencao_da_estrada_acesso_a_wd_moveis_ltda.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2853/ind._305-2025_lombada_retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2854/ind._306-2025_iluminacao_na_academia_ar_livre.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2855/ind._307-25_manutencao_nas_bocas_de_lobo_da_rua_xv_de_novembro_em_frente_ao_numero_1221.docx.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2856/ind._308.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2857/ind._309-25.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2864/ind._310-2025_cascalho_lei__3271.2023._jorge.docx_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2865/ind._311-2025_cascalho_lei__3271.2023._sebastiao_kmiecik.docx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2866/ind._312.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2869/ind._313-2025._solicitacao_patrolamento_e_empedramento_acesso_tatiana_maria_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2870/ind._314-2025._solicitacao_patrolamento_e_empedramento_estrada_laranjal_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2872/ind._315.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2876/ind._317_poco_artesiano_sitio_dos_hirt.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2877/ind._318-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2878/ind._319-2025_patrolamento_cunhpa.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2879/ind._320-2025_patrolamento_acesso_josimar.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2880/ind._321-2025_atendimento_sub-prefeitura.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2881/ind._322.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_323-2025_patrolamento_estrada_professora_ramira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_324-2025_patrolamento_estrada_ovande_hirth.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2888/ind._325.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2889/ind._326-25_limpeza_de_terreno_na_rua_ludovico_schuster.docx_3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2890/ind.327.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2891/ind._328.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2893/ind._329-2025_40m_pedra_jose_elias_portela_cunhpa.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2894/ind.330.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2896/ind._331-2025_oficio_deputado_felipe_franscischini.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2897/ind._332-25_manutencao_na_rua_capitao_joao_bley_esquina_com_as_ruas_xv_de_novembro_e_dr_vicente_machadoxv_de_novembro_em_frente_ao_numero_1221.docx.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2900/ind._333-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2901/ind._334-25_manilhamento_empedramento_e_alargamento_da_rua_maria_de_lourdes_teixeira_da_cruz_no_bairro_alto..docx_1.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2902/ind._335-25_adequacao_com_tartarugas_na_rotatoria_da_rua_barao_do_rio_branco.docx.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2908/ind._336.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2909/ind._337-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2910/ind._338.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2911/ind._339-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2912/ind._340-2025_patrolamento_estrada_roseira_linha_velha.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2913/ind._341.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2914/ind._342.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2915/ind343.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2916/ind.344.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2917/ind._345-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2918/ind._346-2025_cascalho_eliane_aparecida_zielinski_fazendinha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2919/ind._347-25_seguranca_guarda_no_centro_da_juventude_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_348-2025.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2941/ind._349-2025_lixeira_coletiva_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2943/ind._350-2025_reparos_na_rua_luduvico_schuster_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2944/ind._351-2025_patrolamento_e_empedramento_na_rua_vitorio_lazarino.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2945/ind._352-2025._pedra_para_sra._terezinha_alvez_dos_santos_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2946/ind._353-2025._estudo_de_implantacao_de_lombada_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2947/ind._354-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2949/ind._355.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2950/ind._356.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2952/ind._357-25_reparos_e_manutencao_nas_rotatorias_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2953/ind._358-25_implantacao_de_teatro_nas_escolas_publicas.docx.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2955/ind._359-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2956/ind._360-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2957/ind._361-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2958/ind._362-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2959/ind._363-2025_estudo_de_estacionamento_rotativo.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2960/ind._364-2025._atendimento_a_gestantes_de_alta_complexidade_na_maternidade_de_mafra_sc.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2964/ind._365-25_indicacao_de_nome_de_rua_para_adriano_andrigo_pires.docx.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2965/ind._366-25_construcao_de_parque_esportivo_no_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2966/ind._367-25_indicacao_de_lajotar_o_subidao_dos_queimados.docx.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2967/_ind._368-25._construcao__de_um_parquinho__para_pet_.docx.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2968/ind._369.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2970/ind._370-25_realizacao_de_feiras_para_demonstracao_de_produtos_fabricado_em_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2971/ind._371-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2972/ind._372-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2973/ind._373-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2974/ind._374-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2975/ind._375-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2976/ind._376-25_solicita__aquisicao_de_camionete_com_plataforma_elevada_e_curso_de_nr_35_aos_servidores.docx_2.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2979/ind._377-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2982/ind._378-25_manilhamento_e_limpeza_terreno_na_rua_kalil_gemael.docx.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2983/ind._379-25_revitalizacaoiluminacao_cercamento_e_instalacao_de_academia_ao_ar_livre_e_parque_infantil_no_terreno_da_esquina_das_ruas_othon_ferraz_com_joao_teodoro.docx.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2984/ind._380-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2985/ind._0381-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2986/ind._382-2025_1.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_383-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_384-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2993/ind._0385-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2995/ind._386-25_solicita_vistoria_tecnica_na_rua_afonso_nentwig_para_averiguar_risco_estrutural_em_postes_de_energia_eletrica_apos_rebaixamento_da_via_durante_obra_de_pavimentacao..docx.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2996/ind._387-25_manutencao_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz_na_localidade_da_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2997/ind._388-2025_1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2998/ind._389-25_manutencao_no_elevador_d_camara.docx.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._390-25_inclusao_no_programa_de_pavimentacao_a_rua_jose_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._391-25_inclusao_no_programa_de_pavimentacao_a_rua_dorival_tomaz.docx.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3002/ind._392-2025_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3003/ind._393-2025_1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._394-25_solicita_pl_que_autorize_o_municipio_fazer_o_parcelamento_de_debitos_tributarios_e_nao_tributarios_inscritos_ou_nao_em_divida_ativa.docx.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._395-25_manutencao_no_banheiro_da_praca_do_portal_de_entrada_da_cidade_em_frente_a_afubra.docx.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3007/ind._396.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._397-2025_cascalho_aroldo_weber.docx.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._398-2025_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._399-2025_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._400-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3013/ind._401-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3014/ind._402-25_criacao_de_remansos_refugios_em_estradas_vicinais_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._403.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._404-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3017/ind._405-20251.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3020/ind._406-25_nomear_a_praca_na_esquina_das_ruas_othon_ferraz_com_joao_teodoro_com_o_nome_everton_rodrigues_bastos.docx.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3021/ind._407-25_manutencao_na_rua_cel_joaquim_teixeira_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3022/ind._408-25_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._409.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3027/ind._410-25_manutencao_nos_terrenos_do_entorno_do_memorial_de_luxemburgo.docx.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3028/ind._411_2025_1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3031/ind._412_2025_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3032/ind._413_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_414-2025_implantacao_lombada.docx.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3037/_ind_415-2025_empedramento_rua_expedicionario_manoel_elias_portela_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_416-2025_lombada_elevada_com_faixa_de_pedestres_na_esquina_da_avenida__francisco_xavier_da_silva_e_na_rua_cel._nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3040/ind._417.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3041/ind._418.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3042/ind._419-25_informacao_sobre_o_imovel_na_rua_barao_do_rio_branco_no_518.docx.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3043/ind._420-25_continuacao_das_obras_de_calcada_e_lombadas_na_juvenal_ferreira_pinto_reitera.docx.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3045/ind_421.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3046/ind._422-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3047/ind._423-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3052/ind._424-25_instalacao_de_lixeira_sitio_dos_valerio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3058/ind._425.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3059/ind._426-25_solicita_a_manutencao_na_placa_que_indica_as_localidades_barra_grande_e_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3060/ind._427-25_reitacao_manutencao_rua_alfredo_ricardo_koster.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3061/ind._428-25_acordo_de_cooperacao_do_municipio_com_a_apae.docx.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3062/ind._429-25_solicita_lombada_na_rua_ignacio_scheubauer_principalmente_com_a_travessa_zigmundo_faszankno_bairro_passo_do_valo._.docx.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_430-2025_estudo_abertura_turma_uab..docx.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3064/ind._431-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3065/ind._432-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3066/ind._433-25_solicita_envio_de_oficio_para_dep._est._flavia_francischini_solicitando1_km_de_alfalto__continuacao_da_pavimentacao_ate_vicente_maia.docx.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3067/ind._434.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_435._2025_estudos_para_regularizacao_fundiaria.docx.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3069/ind._436-25_asfalto_gracita_costa_cordeiro.docx_2.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3070/ind._437.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3071/ind._438-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3072/ind._439.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3075/ind._440-25_solicita__colocacao_de_bebedouros_nas_pracas_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3081/ind._441-2025._inclusao_do_pam_na_rota_da_patrulha_municipal_com_enfase_no_periodo_noturno..pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3086/ind._442-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3087/ind._443-25_solicitacao_ao_municipio_que_construa_um_barracao_na_campina_dos_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3088/ind._444-25_solicita_a_instalacao_de_luzes_com_cores_de_campanha_em_predios_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3089/ind._445-25_reitera_o_pedido_de_carteirinha_para_portadores_de_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_446.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3091/ind._447.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3092/ind._448.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3095/ind._449-25_solicitando_oficio_para_o_dep_alexandre_curi-combinado.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3099/_ind_450-2025_solicitacao_de_guard_rail..docx_1.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3100/ind._451-2025_lombada_em_frente_ao_posto_m7.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3101/ind._452.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3102/ind._453-2025_patrolamento_estrada_secundaria_sitio_dos_valerios.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3103/ind._454-2025_estudo_implantacao_de_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3104/ind._455.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3105/ind._456-2025._revisao_plano_de_manejo_parque_ecoturistico.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3120/ind._457-25_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3121/ind._458-25_solicitando_a_recolocacao_dos_brinquedos_na_praca_ao_lado_da_caixa_dagua_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3122/ind._459-25_solicita_ao_executivo_hidroginastica_para_portadores_de_fibromialgia_e_outro_pacientes_que_necessitem.docx.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3125/ind._460-25_solicita_ao_executivo_apresentacoes_natalinas_no_bairro_bom_jesus.docx.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3126/ind._461-25_solicita__corte_de_pinheiro_na_beira_da_estrada_da_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3127/ind._462-25_solicita__visita_tecnica_da_sanepar_na_rua_ervino_paulo_weinschuster.docx.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3128/ind._463-25_solicita__colocacao_de_lombadas_na_rua_ervino_paulo_weinschuster_na_localidade_da_roseira_.docx.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3129/ind._464.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3130/ind._465.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3132/ind._466-2025_manutencao_cobertura_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3133/ind._467-2025_patrolamento_estrada_retiro_bonito.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3134/ind._468-2025_patrolamento_acesso_secundario_sitio_dos_valerios.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3139/ind._469-2025._manutencao_calcadas_estadio_municipal_ervino_metzger.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3140/ind._470-2025._faixa_elevada_av_general_plinio_tourinho.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3142/ind._471.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3143/ind._472.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3144/ind.473.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3145/ind._474-2025_protocolar_intencao_junto_a_cohapar.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3150/ind._475-2025_jardim_do_sentido_1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3151/ind._476-25_solicita_envio_de_oficio_ao_simepar.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3153/ind._477.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3154/ind._478.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3155/ind._479-2025_manutencao_iluminacao_retiro_bonito.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3156/ind._480-25_solicita__manutencao_nas_floreiras_muros_e_pintura_de_vagas_estacionamento_na_saida_ponte_metalica.docx.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3157/ind._481-25_solicita__ao_executivo_que_envie_oficio_ao_secretario_da_agricultura_do_pr_sr_marcio_nunes.docx.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3159/ind._482-25_solicita_estudos_para_revisao_plano_de_carreira_dos_professores.docx.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3160/ind._483-25_reiterar_o_pedido_de_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3161/ind._484-25_solicita_ao_executivo_poda_ou_abate_do_pinheiro_na_rua_joao_vieira_ribas_no_496.docx.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3162/ind._485-25_reitera_pedido_de_academia_ao_ar_livre_na_comunidade_do_laranjal.docx.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3163/ind._486-25_manutencao_na_estrada_da_fazendinha_i_acostamento_e_passeio_e_colocacao_de_pedras_na_entrada_das_propriedades.docx.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3165/ind._487.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3169/ind._488.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3170/ind._489-25_solicita_ao_executivo_a_relocacao_da_santa_mae_rainha_e_tres_vezes_admiravel_de_schoenstatt.docx.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3171/ind._490-25_solicita_ao_executivo_a_revogacao_do_decreto_148-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3172/ind._491-25_solicita_ao_executivo_a_formulacao_de_um_projeto_de_lei_onde_os_profissionais_da_educacao_possam_usufruir__da_merenda_escolar.docx.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3173/ind._492-25__inclusao_de_novas_areas_no_planejamento_de_expansao_da_rede_de_saneamento_basico_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3175/ind._493-2025_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3176/ind._494-25_solicita__continuidade_na_abertura_da_rua_marta_kreibch_lauer_.docx.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3177/ind._495-2025_manutencao_rua_bairro_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3178/ind._496-2025_encaminhar_oficio_ao_deputado_estadual_thiago_buhrer.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3180/ind._497-25__manutencao_bueiro_na_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3181/ind._498-2025._contratar_profissional_para_conduzir_os_exercicios_na_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3182/ind._499.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3188/ind._500-25__implantacao_de_lombadas_na_rua_alfonso_nentwig.docx.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3194/ind._501.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3195/ind._502-25_reitera_as_indicacoes_06_2024_e_92_2025_lombada_na_vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3196/ind._503-25_solicita_lombada_na_rua_thomaz_becker.docx_1.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3197/ind._504-25_solicita_empedramento_e_patrolamento_no_lageado_dos_cordeiros.docx_1.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3198/ind._505-25_solicita__abate_de_pinheiros_no_abrigo_de_caes_sao_francisco..docx_1.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3200/ind._506-25__continuacao_do_asfalto_na_rua_alfonso_nentwig.docx.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3203/ind._507-2025_manutencao_na_estrada_da_comunicade_do_lencol.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3204/ind._508-2025_manutencao_subida_da_rua_do_paulinho.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3216/ind._509-2025_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3217/ind._510-25__canalizacao_na_rua_da_volta_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3219/ind._511.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3220/ind._512.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3221/ind._513.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3222/ind._514-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3223/ind._515-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3224/ind._516-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3231/ind._517-2025._empedramento_estrada_da_barra_grande_1.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3234/ind._518.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3235/ind._519-25__solicita_pavimentacao_no_trecho_restante_da_rua_joao_alfredo_kuhl.docx.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3236/ind._520-25__melhorias_na_rua_paulo_schafhauser_baiirro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3240/ind._521.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3241/ind._522_2025._manut_estr_geral_campina_bonita.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3242/ind._523_2025._manut_estr_roseira.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3244/ind._524-2025_patrolamento_rua_arnoldo_bley.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3246/ind._525-2025_patrolamento_estrada_do_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3247/ind._526-2025._planejamento_sinalizacao_e_comunicacao_das_intervencoes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3255/ind._527.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3258/ind._528-25__melhorias_na_praca_da_rua_antonio_hening_parque_infantil_e_campo_de_futebol.docx.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3259/ind._529-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3260/ind._530-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3261/ind._531_2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3262/ind._532-2025..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3265/ind._533-25__manutencao_do_ponto_de_onibus_da_rua_antonio_hening_esquina_com_a_antonio_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3266/ind._534-25__mudanca_do_ponto_de_onibus_da_rua_teodoro_bagio_e_colocacao_ponto_de_onibus_na_rua_markus_anton_fendel.docx.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3267/ind._535-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3268/ind._536-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3269/ind._537.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3270/ind._538.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3271/ind._539.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3272/ind._540.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3273/ind._541.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3281/ind._542.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3283/ind._543.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3284/ind._544.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3296/_ind._545-2025._reparo_ginasio_escola_municipal_celson_catalan.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3314/ind._546-25_solicita_lombada_na_rua_antonio_marques.docx.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3315/ind._547-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3316/ind._548-2025_1.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3317/ind._549-25_solicita__ao_executivo_poda_das_arvores_na_creche_lenir_rodrigues.docx.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3318/ind._550-25_solicita__ao_executivo_poda_das_arvores_no_viaduto_da_rua_jacob_fuchs..docx.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3319/ind._551-25_solicita__ao_executivo_maior_atencao_e_cuidado_no_patrolamento_das_estradas_do_interior_passo_do_valo.docx.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3320/ind._552-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3321/ind._553-2025_1.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3323/ind._554_2025_1.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2689/emenda_ao_projeto_11.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2690/emendas_ao_projeto_lei_15_2025.1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2708/projeto_de_emenda_ao_projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2731/proposta_emenda_4_lei_15_2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2787/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2977/emenda_modificativa_projeto_de_lei__42.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3057/emenda_aditiva_p_lei_51.2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3146/emenda_modificativa_projeto_de_lei__53.2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3229/emenda_9_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3230/emenda_10_pl68_2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_emenda_pl_44_2025_1_1.docx.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3250/emenda_12__pl_61.2025.docx_-_documentos_google_3.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3290/emenda_13.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3291/emenda_14.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3292/emenda_15.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_16_de_2025._p_lei_60_de_2025_2.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_emenda_justificativa_hospital_bom_jesus.docx_2.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3054/parecer_da_comissao_de_legislacao_pl_51.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3056/parecer_da_comissao_de_legislacao_pl_50.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3097/parecer_da_comissao_de_legislacao_pl_52.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_da_comissao_de_legislacao_pl_62.2025_1.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_da_comissao_de_legislacao_pl_63.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_comissao_pl68_2025_e_emenda_corrigida_final.docx_1.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_da_comissao_de_legislacao_pl_65.2025_2.docx.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3228/parecer_comissao_legislacao_pl44_2025_atualizado.docx.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_da_comissao_de_legislacao_pl_61.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3287/parecer_da_comissao_de_legislacao_pl_58.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3288/parecer_da_comissao_de_legislacao_pl_59.2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cljr_com_emenda_pl60_2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3334/parecer_da_comissao_de_legislacao_pl_77_78_79.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3336/parecer_da_comissao_de_legislacao_plc_34.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3050/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n.o_127_2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cfo_loa_2026_recomendacao002.docx_1.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3278/parecer__16_comissao_de_financa_e_orcamento_pl_73_74_75.2025_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3279/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n._317_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3297/parecer_comissao_de_financa_e_orcamento_pl_58.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3298/parecer_comissao_de_financa_e_orcamento_pl_59.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3299/parecer_comissao_de_financa_e_orcamento_pl_60.2025__-_ok.docx_2.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3335/parecer_comissao_de_financa_e_orcamento_pl_77_78_79.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cljr_15-09.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3300/emenda_001.2025_-_neusa.docx_2.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3301/emenda_002.2025_-_isabel.docx_1.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3302/emenda_003.2025_-_joao.docx.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3303/emenda_004.2025_-_luiz_felipe_stafin.docx.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3304/emenda_005.2025_-_geovane.docx_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3305/emenda_006.2025_-_francisco_veiga.docx_1.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3306/emenda_007.2025_-_maria_celia.docx.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3307/emenda_008.2025_-_odair.docx_1.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3308/emenda_009.2024_-_colaco.docx.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3309/_emenda_010.2025_-_landivo.docx_2.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3310/emenda_011.2025_-_milene.docx.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3186/req._118-2025_pedido_de_urgencia_plei_65.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3202/req._125-2025_pedido_de_urgencia_plei_68.docx_1.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3326/req._139-2025_-_pedido_de_urgencia_plc_03_2025_s.docx.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3330/req._140-2025_pedido_de_urgencia_pleis_77-78_e_79.docx.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/ata_reuniao_comissao_justica_redacao_pl_4-5-6-7-8-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2745/ata__19-05-2025_comissao_legislacao_justica_e_redacao_27-28-29-30-31-32.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2756/ata__20-05-2025_comissao__financas_e_orcamento__27-28-29-30-31-32_ok_1.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2758/ata__22-05-2025_comissao_de_financas_e_orcamento__pls_31_e_33.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2759/ata__22-05-2025_comissao_legislacao_justica_e_redacao_pl_33.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2802/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_1.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2822/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2824/ata__10-06-2025_comissao_de_financas_e_orcamento__pls_36-37-38-39.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2835/ata__12-05-2025_comissao_legislacao_justica_e_redacao_pls_21_23_e_24_e_emenda_03.docx.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_reuniao_para_analise_pl_21-25_servidores.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_reuniao_analise_29-5-25.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_da_cljr.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2860/ata_cesas.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2861/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_2.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2883/ata_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2963/ata_cfo.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2969/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2978/_ata_comissao_ljr_11-08-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2980/ata_cfo__14-08-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2987/ata_reuniao_comissao_ljr.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3034/ata_ljr_01-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3049/_ata_cfo_prestacao_de_contas_1.docx.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3053/ata_ljr_08-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3077/ata_reuniao_cljr_15-09.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3082/ata_da_reuniao_da_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3096/ata_ljr_25_-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3136/_ata_ljr_06_-10-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3148/ata_cfo_07-10-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3167/ata_c_l_j_r_-_13-10-2025__pls_021-062-044.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3179/ata_c_l_j_r_-_reuniao_dia_20-10-2025__pl_62.docx.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3207/ata_c_l_j_r_-_reuniao_dia_28-10-2025__pl_62_e_63__ok.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3215/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3225/ata_c_l_j_r_-_reuniao_dia_03-11-2025__pl_4465_e_68.docx.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3233/ata_da_cesas.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3245/ata_ljr_17-11-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3257/ata_cfo_loa_2026_recomendacao002.docx_2.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3277/ata__57_cfo-_reuniao_dia_25-11-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3294/ata_cfo-_reuniao_dia_01-12-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3331/ata_cfo-_reuniao_dia_08-12-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3333/ata_reuniao_cesas_09-12-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3337/ata_c_l_j_r_-_reuniao_dia_11-12-2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3338/_ata_cfo-_reuniao_dia_11-12-2025.docx_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_decreto_legislativo_no_01_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_decreto_legislativo_n_02_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/pd_28801_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/pd_29016_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_altera_ppa.pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/p_lei_iniciativa__neusa_heuko_swarowski-projeto_de_resgate_historico_a_historia_de_rio_negro_atraves_de_seus_bairros_e_localidades_.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/_p_lei_11_2025-_transparencia_obras_publicas._iniciativa_vereador_geovane_de_lima_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/pl_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/plei_13_substituido.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/_p_lei_14.2025-_cria_o_banco_de_ideias_na_camara_municipal_de_rio_negro_e_da_outras_providencias_iniciativa_vereador_odair_pereira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/p_lei_152025-_ficha_limpa._iniciativa_vereador_geovane_de_lima_.docx_3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/p_lei_16.2025._ppa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plei_17.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/p_lei_18._2025.abertura_de_credito_adicional_especial._saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/p_lei_19.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/p_lei_20_._doacao_imovel_._delegacia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2687/pl_altera_estrutura_-_p_lei_22.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_carga_horaria._p_lei_23.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2694/pl_24_.2025maio_laranja.docx_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2709/p_lei_altercao_lei_2550-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2715/pl_alt._lei_699_de_23-06-92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2732/plo_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2734/pl_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2735/pl_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2736/pl_reposicao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2737/pl_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2739/pl_reposicao_vereadores.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2777/plei_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2778/pl_35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2781/pl_36_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2782/pl_37_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2783/pl_38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_39_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_honorarios_de_sucumbencia._porcurador_geral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2892/p_lei_iniciativa_vereadora__maria_celia_conte_-_emenda_-_utilidade_publica__casa__resgate.docx_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2895/p_lei.__refis_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2920/p_lei_xxx2025-_divulgacao_das_listagens_de_pacientes_que_aguardam_por_consultas_com_medicos_especialistas_exames_e_cirurgias_na_rede_publica_do_municipio_de_rio_negro_estado_do_parana_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2934/p_lei_ppa._agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2938/p_lei_ldo._agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2939/p_lei._abertura_de_credito_adicional_especial.agosto.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2940/p_lei._dispoe_sobre_abertura_de_credito_suplementar._agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2954/p_lei_xxx.2025-_fulmicultura.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2988/plei_consorcio_de_educacao_._ciedpar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/plo_51.2025_alteracao_da_lei_1150.1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_ordinaria_no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_no_53_de_2025_._altera_a_lei_municipal_no_1.254_de_13_de_setembro_de_2001..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3109/p_lei_54-_ppa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3110/pl_55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3111/p_lei_56-_credito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3112/pl_57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3114/plo_58.2025.dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3118/pl_61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_substitutivo_ao_projeto_de_lei_no._0212025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3168/pl_64_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3184/pl_66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3185/pl_67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3201/p_lo_63.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3212/pl_69-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3213/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_71_associacao_moradores_sao_jose.docx_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3243/pl_72-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3251/alteracao_ppa_._nov.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3252/pl_justificativa_e_oficio_ru.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3253/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3311/p_lei_76.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3327/plei_._ppa_._77.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3328/plei_ldo_78.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3329/pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3332/plei_80.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/pd_29021_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3199/plc_02.2025._sistema_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3324/plc_3.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3325/plc_4.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/resolucao_01.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/resolucao__02.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/pd_29020_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3019/_mocao_repudio_.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento._01-25_informacoes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento._02-25_informacoes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/requerimento._03-25_informacoes_sanepar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_04.2025_._vereador_geovane_de_lima._podemos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_05-25_informacoes_assinado_-_geovane_de_lima.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_06-_2025_._obras_ginasio_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/requerimento_07_._francisco_veiga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_08-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_09-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_10.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/req._11-25_informacoes_do_hbj_dos_atendimentos_em_2024_sus_unimed_e_particular.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/req._12-25_viabilidade_de_impl_delegacia_da_mulher.docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/requerimento_13-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/req._14-25_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/req._15-25_conselhos.pdf.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/req.17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/req._018-25_votos_de_louvor-bernardo_kraj.docx_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/req._19-_2025_votos_de_louvor-casa_de_resgatedocx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/req._21-25_relatorio_ouvidoria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_22-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/requerimento_23_led_vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/req._2425_-_pedido_de_urgencia_kit_orcamentario.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/req._25-25_vaga_de_estacionamento_clinica_endocolo.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/req._26-25_-_pedido_de_urgencia_plo_doacao.docx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_27_-_retirada_da_pauta_pl_11-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/requerimento_28-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/req._29-25_informacoes_rodoviaria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2680/req._30-_2025_votos_de_louvor-polo_unopar_rio_negro_prdocx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2681/req._31-25_informacoes_obra_ponte_lencol.docx_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2701/req._32_convite_secretario_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2706/req._33-25._solicitacao_de_informacoes_sobre_o_sistema_fotovoltaico.docx_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2722/req._34_-_informacao_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2730/req._35-25_urgencia_pls_26_-_27_-_28_-_29_-_30_-_31.pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2719/req._36-25_solicitando_a_secretaria_da_saude_informacoes_aparelhos_de_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2750/req._39-25_mocao_de_aplauso_aos_alunos_da_escola_municipal_de_educacao_especial_tia_apolonia.docx_3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2742/req._40-25_informacoes_sanepar_sobre_retirada_de_hidrante.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2770/req._41-25_votos_de_louvor-cecm_presidente_caetano_munhoz_da_rocha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2772/req._42-25_informacoes_-_covid.docx.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2779/req._43-25_-_pedido_de_urgencia_plo_34.docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2780/req._44-25_-_pedido_de_urgencia_plo_34.docx.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2785/req._45-25_-_pedido_de_urgencia_plei_36_37_38_e_39.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2803/req._46-25_votos_de_louvor-atletas_corrida_de_rua.docx_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2797/req._47-25_solicita_afastamento_de_trinta_dias_de_suas_funcoes.docx.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2798/req._48-25._solicita_ao_executivo_municipal_e_a_secretaria_de_educacao_informacoes_referentes_a_implementacao_da_lei_federal_no_14.681_de_18_de_setembro_de_2023_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2799/req._49-25_solicita_informacoes_sobre_acidente_ocorrido_na_obra_do_posto_de_saude_do_lageado_dos_vieiras_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2801/req._50-25_informacoes_escola_bairro_alto.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2816/requerimento_51-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/req._52-25_solicita_informacoes_detalhadas_sobre_a_implantacao_estruturacao_e_funcionamento_do_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba_instituido_pela_lei_m.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2809/req._53-25_concessao_de_votos_de_louvor_e_congratulacoes_a_empresa_brunnquell_equipamentos_agricolas_e_fumageira_pelos_seus_10_anos_de_atuacao_em_rio_negro.docx_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2818/req._54-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/req._55-25_-_pedido_de_urgencia_plei_40.docx_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2823/req._56-25_solicitacao_de_manifestacao_sobre_a_impossibilidade_de_emissao_de_guia_do_itr_em_razao_de_ferias_de_servidor..docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2833/req._57-25_votos_de_louvor-kuka_veiculos.docx_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2842/req._58-25_votos_barao_de_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2843/req._59-25_informacoes_rua_alaor_antunes_do_livramento_-_mig_linde_agm.docx.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2846/req._60-25_informacoes_-castramovel.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2858/req_61.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2862/req_62.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2863/req._63-25_votos_budokan.docx_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2867/req._64.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2868/req._65.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2871/_req._66-25_informacoes_-equipe_ubs.docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2873/req._67.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2874/req._68-25_requer_o_encaminhamento_de_oficio_a_copel_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2882/req._69-25_requer_o_encaminhamento_de_oficio_a_autopista_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2905/req._70-25_-_pedido_de_urgencia_plei_41_.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2898/req._71.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2899/req.72.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2903/req.73.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2904/req._74-25_-_pedido_de_urgencia_plei_43.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2906/req.75.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2907/req.76.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2936/req._77-25_votos_de_louvor-sensei_drojildo_e_atletas_de_karate.docx_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2937/req._78-25_votos_colegio_est._ana_schelbauer_braz_de_oliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2948/req._80-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_a_auto_pista_lombadas_no_trevo_da_norte_fios.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2951/req._81-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2961/req._82-25_convocacao_do_coordenador_do_cmu.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2962/req._83-25_oficio_antt.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2981/req._084-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2992/req._85-25_-_pedido_de_urgencia_plei_50.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2994/req._86-25_requer_a_mesa_diretora_o_encaminhamento_de_oficio_ao_executivo_municipal_informacoes_detalhadas_sobre_o_funcionamento_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3006/req._87-25_solicitacao_afastamento_licenca_medica.docx.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3023/req._88-25_votos_schumacher.docx_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3024/req._89-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3025/req._90-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3029/req.91-2025-medicamentos_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3030/req_92.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3033/req._93-2025-limpa_fossa.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3039/req._94-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3044/req._95.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3051/req._96.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3055/req._97.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3073/req._98-2025_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3074/req._99.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3079/req._100-25_-_pedido_de_urgencia_plei_52.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3080/req._101.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3084/req._102.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3085/req._103.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3093/req._104.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3094/req._105.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3106/req.106-2025._coleta_e_separacao_de_reciclaveis_nas_escolas_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3107/req._107.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3108/req._108.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3113/req._109-2025_-_pedido_de_urgencia_pleis_54-55-56_e_57.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3131/req._110-25_votos_de_louvor_-_heloisa_fernanda_kuhl_strack.docx.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3135/req._111-2025_votos_de_louvor_-_marli_comochina.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3141/req._112-25_solicita_informacoes_sobre_pam.docx.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3152/req._113-2025_votos_de_louvor_-_jornao_o_regional.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3164/req._114.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3158/req._115-2025_votos_de_louvor_-_jessica_aparecida_cachoroski__mae_atipica__1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3166/req._116-2025_solicita_informacoes_detalhadas_documentos_dos_professores_contratados_pelo_regime_pss.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3174/req._117-2025_votos_de_louvor_-_sonho_meu_meu.docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3187/req._119-2025_solicita_informacoes_detalhadas_revitalizacao_da_praca_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3189/_req.120-25_solicitacao_afastamento_licenca_medica_milene.docx.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3190/req._121-2025_votos_de_louvor_-_programa_jovem_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3191/req.122-2025_informacoes_escola_integral_lageado_dos_vieiras.docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3192/req._123.2025_votos_de_louvor_-associacao_de_pais_e_professores.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3193/req._124.2025_votos_de_louvor_-_cooperativaitaipu.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3205/req._126-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3218/req._128-2025_votos_de_louvor_-_jair_valdemar_e_gerci..docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3237/req._129-2025_centro_de_convivencia_henrique_witt.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3238/req._130-2025_-_frota.docx.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3248/req._131-2025_-__votos_de_louvor_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3254/req._132-2025_pedido_de_urgencia_pleis_73-74_e_75.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3264/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3274/req._134-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3282/req._135.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3285/req._136-2025_repasses_federais_da_atencao_primaria_a_saude_.docx.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3312/req._137-2025_pedido_de_urgencia_pl_76.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3313/req._138-25__aneel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3083/parecer_da_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3147/parecer_comissao_de_financa_e_orcamento_pl__54_55_56_e_57_2025_07-10-2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_da_comissao_de_legislacao_pr_54_55_56_57.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_da_comissao_de_legislacao_pl_53.2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3390/veto_da_pl_09.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3339/mensagem_de_veto_parcial_001.2025_ao_pl_060.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind._01-25_deslizamento_pirambeira.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind._002-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind._03_lombas_para_roseira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/ind._04_asfalto_desvio_de_praca_de_pedagio_-_roseira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/ind._005-2025_abastecimento_agua_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_07-25.pdf.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_08-25.pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind._10-25_dedetizacao_e_implementacao_bocas_de_lobo_inteligente.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind._011-2025_cronograma_de_atuacao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind._012-2025_agua_encanada_nos_queimados.docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind._013-2025_pavimentacao_henrique_lazarini_ulysses_k._moraes_e_wigand.docx.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/ind._14-25_of_parabenizando_padre_walmir.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._015-2025_patrolamento_e_empedramento_estrada_campina_bonita.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/ind._016-25_estacionamento_exclusivo_tea.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ind._017-25_levantamento_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/ind._018-25_ampliacao_atendimento_gestantes_em_mafra_sc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind._019-25_construcao_quadra_na_academia_ao_ar_livre.docx.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/ind._20-25_van_exclusiva_pacientes_de_radioterapia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/ind._21-25_construcao_box_feira_do_protudor_e_outros.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/ind._022-25_melhorias_anti_po_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_023-2025_rocada_ruas_lageado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind._024-2025_estudo_sobre_alteracao_plano_diretor_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind._025-25_solicitacao_de__instalacao_de_agua_encanada_na_localidade_da_campina_dos_martins.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_26-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/ind_27-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/ind_28-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/ind._029-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_030-25_asfalto_rua_francisco_ranquel.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_031-25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_32-25_alimentacao_para_criancas_com_restricao_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._033-25_manutencao_rua_alfredo_ricardo_koster.docx.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_034-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_035-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_36-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_37-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_38-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_39-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._40-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._41-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/ind_42-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_43-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_44-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_45-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_46-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind._47-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind._48-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind._49-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_50-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_51-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_52-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_55-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_56-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind._57-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_58-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind._060_patrolamento_empedramento_retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind._061-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind._062-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind._63-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind._064-25_.docx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind._65-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind._066_patrolamento_e_empedramento_da_rua_dirce_marta_strinzinger.docx_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind._67-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind._068-25_bancos_no_posto_saude_iraja_martins.docx_ass.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind._069_alargamento_lajotamento_e_calcadas_vicente_maia.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind._070_parque_infantil_e_academia_na_campina_dos_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind._071_contratacao_de_dentista_posto_de_saude_ayres_hirt_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind._72-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind._73-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind._74-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind._75-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind.76-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/ind.77-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/ind.78-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind._079-2025_criacao_de_plano_de_uso_e_ocupacao_de_areas_fluviais_e_implantacao_de_parque_fluvial_no_rio_negro.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_80-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_81-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/ind._82-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/ind._83-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/ind._84-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/ind._85-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/ind.86_veiga.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/ind._87.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind._88_iluminacao_publica_retiro_bonito.docx_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind._89-25_refazimento_da_rua_ignacio_schelbauer.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/ind._90-25_melhorias_e_pavimentacao_rua_tiete.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/ind._91-25_rua_valdemar_schimidtz.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/ind._92-25_reitera_ind._006_24_passagem_elevada_na_rua_vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/ind._93-25_reitera_ind._016_24_centro_dia_do_idoso.docx.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind._094_2025._implantacao_de_dm_rua_maximiano_pfeffer.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/ind._095-2025_solicitacao_de_readequacao_de_sentidos_de_ruas_centro.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind._096-2025_solicitacao_de_implantacao_de_faixa_de_conflito_nas_ruas_principais.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind._97-25_bueiro_em_frente_propriedade_evandro_jose_palhano_e_antonio_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/_ind._98-25_bueiro_na_estrada_velha_da_lapa_propriedade_sr_celso_raduski.docx_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/ind._99-25_empedramento_e_patrolamento_na_estrada_que_da_acesso__a_propriedade_do_senhor_algacir_haide.docx_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_100-2025_solicitacao__implantacao_de_ponto_de_onibus_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind._101-25_sinalizacao_revitalizacao_do_centro_historico_cidade.docx_1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind._102-2025_instalacao_de_lombada_em_frente_a_escola_mun._eraldo_germano_plautz2c.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind._103-2025_elaboracao_de_projeto_para_asfaltamento_da_rua_miguel_grein.docx_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind._104-2025_solicitacao_de_banheiros_unidade_de_saude_luiz_milchevski.docx.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind._105-2025_extensao_da_rede_de_iluminacao_publica_na_rua_ervino_ernesto_brunnquell.docx.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_106-2025_solicitacao_manutencao_de_bueiros_e_estrada_familia_batista_implantacao_de_ponto_de_onibus_.docx.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind._107-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind._108-25_abertura_de_ubs_-_cunhupa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/ind._109-2025estacionamento_rotativo_correios.docx_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind._110-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/ind.111-25.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/ind.112._cascalho_avicultor._lei_3271.2023._retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/ind._113-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/ind._114-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/ind._115-25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/ind._116-25.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/ind._117-25_reparos_arthur_caeser.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind._118-25.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind._119-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind._120-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind._121-2025_melhorias_informacoes_coleta_de_lixo_no_site_pmrn.docx_4.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/ind._122-2025_recolocacao_das_lixeiras_na_saida_da_ponte_metalica.docx_5.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/ind._123-2025_regravacao_do_hino_da_cidade.docx_4.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/ind._124-2025_manutencao_bueiro.docx.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/ind._125-2025_inst.de_lampada_poste_-_casa_maria_erli.docx.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind._126-2025_recapeamento_trecho_maximiano_pfeffer.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/ind._128-25_abertura_nova_ubs.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/ind._129-25_manutencao_asfalto_pirambeira.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind.130.ponto_de_embarque_de_passageiros_roseira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind.131.__extensao_da_rede_de_micro_sistema_de_agua._retiro_bonito.docx_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind._132-25_estacionamento_ubs_jorge_hirt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind._133-25_substituicao_ag._comunitaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind.134-25_manutencao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/ind._135-25_material_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind.136-25_empresa_vig._nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/ind.137-25_rocada_rua_frei_eraldo_maria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/_ind._1382025_reabertura_ubs_-_lageado_dos_cordeiros.docx_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/_ind._1392025_implantacao_ubs_-_areia_fina.docx_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/ind._140_2025._solicitar_mais_um_psicologo_para_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_141-2025_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/ind_142-2025_solicitacao_de_apoio_ao_esporte_associacao_areia_finalocal.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/ind._143-2025r._francisco_rankel.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind._144-25_limpeza_da_creche_tia_fani.docx_1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind._145-25_construcao_de_galeria_na_baixada_do_detran.docx_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/ind.147-25.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/ind.148-25.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/ind._149-25.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/ind.150-25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/ind.151-25.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/ind._152-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind._153-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/ind.154-25.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/ind._155-2025_lombada_na_rua_afonso_nemtwig_-_documentos_google_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/ind._156-25_aparelho_calistebia_para_pracas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.157-25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind.158.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind.159.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind.160.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/ind.161.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/ind.162.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/ind._16325_melhorias_na_rede_eletrica_interior.docx_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/ind._164.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/ind._165-25_solicitacao_de_envio_de_oficio_ao_dnit_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/ind._166-25_solicitacao_de_instalacao_de_camera_no_trevo_da_norte_fios.docx_2.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind.167.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/ind.168.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/ind.169.2025._buraco_na_rua_.docx.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind._170-25_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind._171-25_estudos_para_realizar_sessoes_de_radio_e_quimio_no_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind._172-25_faixas_elevadas_em_torno_da_escola_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind._173.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind._174-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/ind._175-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind._176.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_177-2025_instalacao_de_lombada_ou_redutor_de_velocidade_na_rua_luiz_nepell.docx_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/ind._178-25_redimensionar_bueiros_na_rua_fausto_pererira.docx_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/ind._179-25_abertura_de_rua_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/ind._180-25_isencao_iptu_portadores_doenca_grave.docx_2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/ind._181-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/ind._182-25_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/ind._183-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/ind_184-25_fundo_pessoa_deficiente.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind._185.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/ind._186-2025._corte_pinheiro_escola_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/ind._187.2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2658/ind._188-25_continuacao_do_asfalto_sitio_dos_valerios.docx_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/ind._189-25_manutencao_dos_pontos_de_onibus_fazendinha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._190-25_manutencao_brinquedos_parque_caixa_dagua_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._191-25_colocacao_de_placas_indicativas_de_pontos_importantes_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._192-25_recuo_na_rua_lauro_porto_lopes.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._193-25_acoes_com_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._194-2025._vaga_estacionamento_especial.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._195-25_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._196-25_coleta_de_remedios_vencidos.docx.pdf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._197_calcadas_petit_pavet.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._198-25_lombadas_capela_santa_terezinha.docx.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2676/ind._199-25_colocacao_de_lixeiras_na_capela_do_laranjal.docx.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2677/ind._200-25_equipamentos_em_pracas_e_areas_de_lazer_para_pessoas_com_deficiencia_e_ou_mobilidade_reduzida.docx_2.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2678/ind._201-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2679/ind._202_2025._implantacao_de_faixa_rua_dr._vicente_machado.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2682/ind._203-25_reforma_muros_ubs_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2683/ind._204-25_alargamento_e_sinalizacao_estrada_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2684/ind._205-2025_uso_de_epi.docx_-.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2685/ind._206-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2686/ind._207-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2691/ind.__208.2025__inspecao_ponte_rodrigo_ajace.docx_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2692/ind.__209.2025_._oficio_ao_estado_3a_ponte_docx.docx_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2693/ind_210-2025_reuniao_secr_da_educacao_com_municipio_de_pien.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2695/ind._211_2025._relocacao_de_ponto_de_onibus.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2696/ind._212-25_refazimento_comunicacao_visual_placas_nucleo_prevencao_de_violencia.docx_1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2697/ind._213-25_patrolamento_e_empedramento_na_estrada_acesso_valdevino_veiga_tereza_e_aldemar_haide.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2698/ind._214-25_empedramento_na_granja_do_sr_mauricio_localidade_maitaca.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2699/ind._215-25_manutencao_nas_lampadas_dos_postes_nas_ruas_cristia_buch_e_artur_cesar.docx.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2700/ind._216-25_estacionamento_em_um_lado_da_rua_prof._mirtes_ferreira.docx.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2702/ind._217-25_fiscalizacao_fios_caidos.docx_2.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2703/ind._218-25_instalacao_parque_infantil_na_localidade_da_fazendinha_ii.docx_1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2704/ind._219-25_recapeamento_da_rua_que_da_acesso_a_vila_sao_judas_tadeu.docx_1.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2707/ind._220-2025._solicitacao_de_estudo_para_melhorias_viarias_na_rua_boleslau_paluch_2.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2710/ind._221-2025_pavimentacao_e_calcadas_rua_dr.elymar_v.linsingen.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2711/ind._222-2025_cascalho_avicultor._lei__3271.2023._jaime_veiga.docx.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2712/ind._223-25_cascalho_sr_leonardo_novak_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2713/ind._224-25_tachoes_nas_ruas_severo_de_almeida_antonio_j._correa_e_miguel_grein.docx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2714/ind._225-25_reforma_e_manutencao_de_equipamentos_ubs_antonio_bossi.docx.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2717/ind._226-25_realocacao_e_a_pintura_de_outra_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2718/_ind._227-2025._solicitacao_de_vistoria_estrada__da_lapa.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2720/ind._228_oficio_dep.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2721/ind._229-25_solicitacao_de_estudos_para_viabilizacao_da.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2723/ind._230-2025_pintura_das_lombadas_lageado_dos_vieiras.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2724/ind._231-2025_instalacao_de_telas_de_protecao_atras_das_traves.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2725/ind._232-2025_instalacao_de_lombada_campo_sao_jose_f.c.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2726/ind._233-25_instalacao_academia_ao_ar_livre_e_parque_infantil_na_localidade_lageado_das_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2727/ind._234-25_destinacao_do_centro_da_juventude_no_bairro_volta_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2728/ind._235-25_frente_de_conscientizacao_coleta_seletiva_de_lixo_associacoes_e_escolas.docx.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2729/ind._236-25_realocacao_ponto_de_onibus_rua_jose_eduardo_hening_quase_esquina_com_a_rua_jacob_fuchs_.docx.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2741/ind._237-25_instalacao_de_sinalizacao_na_bifurcacao_das_ruas_rua_jose_jaime_ruthes_sentido_roseira_rua_ervino_paulo_weinschultz_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2743/ind._238-25_placas_de_identificacao_das_localidades_no_interior.docx_1.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2744/ind._239-2025_instalacao_de_lixeiras.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2746/ind._240-25_estudos_de_viabilidade_e_criacoa_de_projeto_para_construcao_de_uma_ponte_na_estrada_que_liga_cunhupa_ao_retiro_bonito.docx.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2747/ind._241-25_rocada_e_arrumacao_da_calcada_otto_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2748/ind._242.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2749/ind._243-25_realocacao_da_placa_publicitaria__que_hoje_esta_localizada_as_margens_da_br_116_proximo__do_rio_passa_tres_e_do_frigorifico_primaz_para_a_real_divisa__dos_municipios__de.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2751/ind._244-2025_estudo_implantacao_de_lombada_col.caetano.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2752/ind._245-2025._recapeamento_asfaltico_das_ruas_henrique_stalke_e_fausto_pereira_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2753/ind._246-25_destinacao_de_absorventes_para_rede_publica_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_247-2025_servicos_publicos.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2760/ind._248-2025._limpeza_bueiro_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2761/ind._249-2025._limpeza_manut_constr_calcada_rua_governador_moises_lupion_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2762/ind._250-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2763/ind._251-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_252-2025_ponte_ovelhas.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2765/ind._253-2025_instalacao_ponto_de_onubus_lencol.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2766/ind._254-2025_vistoria_tecnica_portal_vila_rural.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2767/ind._255-25_manutencao_rua_professor_jose_gribosio.docx_-_documentos_google_2.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2768/ind._256-25_abertura_prolongamento_da_rua_otavio_ribas_da_cruz.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2769/ind._257-2025._pavimentacao_rua_miguel_valerio_-_documentos_google_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2771/ind._258-25_manutencao_rua_henrique_stalk.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2773/ind._259-25_restauracao_geral_do_portal_alemao_bucovino_e_do_cruzeiro_bucovino_.docx.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2774/ind._260-25_sacos_de_rafia_da_coleta_seletiva.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2775/ind._261-25_manutencao_rua_fausto_pereira.docx.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2776/ind._262-25_manutencao_rua_dirce_marta_stritzinger.docx.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2788/ind._263-25_manutencao_na_rua_severo_de_almeida_esquina_com_a_carlos_weill.docx_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2789/ind._264-25_manutencao_na_ubs_iraja_martins.docx_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2790/ind._265_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/ind._266_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/ind._267-2025_cascalho_avicultor._lei__3271.2023._mario_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2793/ind._268-2025_cascalho_avicultor._lei__3271.2023._berenici_m._kubiak_luciano.docx.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2794/ind._269-2025_extencao_da_rede_eletrica_vila_rural.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2795/ind._270-2025_calcada_na_rua_jacob_augusto_ritzmann.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2796/ind._271-25_ciclo_faixa_na_r_boleslau_paluch.docx_2.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2800/ind._272-2025._relocacao_de_postes_e_rede_eletrica_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2804/ind._273-25_manutencao_na_rua_dr_pacheco.docx.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2805/ind._274-25_manutencao_na_estrada_do_sitio_dos_hirt_bom_retiro_estrada_que_liga_na_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2806/ind._275_patrolamentoestrada_ovelhas.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2807/ind._276-2025_cascalho_avicultor._lei__3271.2023._mauricio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2808/ind._277-25_instalacao_de_lixeiras_externas_na_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/ind._278-2025._extencao_de_rede_eletrica_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/ind._279-2025._solicitacao_de_manutencao_do_monumento_em_homenagem_a_max_wolf_filho_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/ind._280-2025._solicitacao_de_limpeza_das_manilhas_do_arroio_da_viuva_1.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/ind._281-2025_tubulacao_rua_jacob_augusto_ritzmann_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/ind._282-2025_alargamento_da_ponte.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/ind._283-25_solicita__criacao_de_uma_linha_de_onibus_ligando_o_lageado_a_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2825/ind._285-2025_cascalho_avicultor._lei__3271.2023._claudio_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2826/ind._286-2025_cascalho_avicultor._lei__3271.2023._maurilio_ruthes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2827/ind._287-25_implantacao_de_lombadas_na_rua_severo_de_almeida.docx_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2828/ind._288-2025_melhorias_na_rua_boleslau_paluch.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_289-2025..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2830/ind._290-2025_24m3_cascalho_pra_sr_claudio_kazatt.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2831/ind._291.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2832/ind._292.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2838/ind._293.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2839/ind._294.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2840/ind._295-25_manutencao_na_ponte_do_passa_tres_acesso_a_prefeitura.docx.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2841/ind._296-25_manutencao_pontos_de_onibus_do_bairro_seminario.docx_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2844/ind._297.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2845/ind._298.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2847/ind._299-25_manilhamento_empedramento_e_alargamento_da_rua_palmira_becker_no_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2848/ind._300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2849/ind._301-2025_manutencao_da_estrada_leonor_claudio.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2850/ind._302-2025_manutencao_da_estrada_familia_fagundes.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2851/ind._303-2025._solicitacao_de_limpeza_terreno_notificacao_ao_proprietario_na_rua_isauro_ruthes_vila_sao_judas_tadeu_2_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2852/ind._304-2025_manutencao_da_estrada_acesso_a_wd_moveis_ltda.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2853/ind._305-2025_lombada_retiro_bonito.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2854/ind._306-2025_iluminacao_na_academia_ar_livre.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2855/ind._307-25_manutencao_nas_bocas_de_lobo_da_rua_xv_de_novembro_em_frente_ao_numero_1221.docx.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2856/ind._308.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2857/ind._309-25.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2864/ind._310-2025_cascalho_lei__3271.2023._jorge.docx_1.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2865/ind._311-2025_cascalho_lei__3271.2023._sebastiao_kmiecik.docx.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2866/ind._312.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2869/ind._313-2025._solicitacao_patrolamento_e_empedramento_acesso_tatiana_maria_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2870/ind._314-2025._solicitacao_patrolamento_e_empedramento_estrada_laranjal_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2872/ind._315.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2876/ind._317_poco_artesiano_sitio_dos_hirt.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2877/ind._318-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2878/ind._319-2025_patrolamento_cunhpa.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2879/ind._320-2025_patrolamento_acesso_josimar.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2880/ind._321-2025_atendimento_sub-prefeitura.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2881/ind._322.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_323-2025_patrolamento_estrada_professora_ramira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_324-2025_patrolamento_estrada_ovande_hirth.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2888/ind._325.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2889/ind._326-25_limpeza_de_terreno_na_rua_ludovico_schuster.docx_3.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2890/ind.327.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2891/ind._328.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2893/ind._329-2025_40m_pedra_jose_elias_portela_cunhpa.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2894/ind.330.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2896/ind._331-2025_oficio_deputado_felipe_franscischini.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2897/ind._332-25_manutencao_na_rua_capitao_joao_bley_esquina_com_as_ruas_xv_de_novembro_e_dr_vicente_machadoxv_de_novembro_em_frente_ao_numero_1221.docx.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2900/ind._333-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2901/ind._334-25_manilhamento_empedramento_e_alargamento_da_rua_maria_de_lourdes_teixeira_da_cruz_no_bairro_alto..docx_1.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2902/ind._335-25_adequacao_com_tartarugas_na_rotatoria_da_rua_barao_do_rio_branco.docx.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2908/ind._336.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2909/ind._337-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2910/ind._338.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2911/ind._339-2025_patrolamento_estrada_roseira.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2912/ind._340-2025_patrolamento_estrada_roseira_linha_velha.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2913/ind._341.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2914/ind._342.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2915/ind343.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2916/ind.344.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2917/ind._345-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2918/ind._346-2025_cascalho_eliane_aparecida_zielinski_fazendinha.docx_1.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2919/ind._347-25_seguranca_guarda_no_centro_da_juventude_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_348-2025.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2941/ind._349-2025_lixeira_coletiva_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2943/ind._350-2025_reparos_na_rua_luduvico_schuster_.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2944/ind._351-2025_patrolamento_e_empedramento_na_rua_vitorio_lazarino.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2945/ind._352-2025._pedra_para_sra._terezinha_alvez_dos_santos_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2946/ind._353-2025._estudo_de_implantacao_de_lombada_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2947/ind._354-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2949/ind._355.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2950/ind._356.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2952/ind._357-25_reparos_e_manutencao_nas_rotatorias_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2953/ind._358-25_implantacao_de_teatro_nas_escolas_publicas.docx.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2955/ind._359-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2956/ind._360-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2957/ind._361-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2958/ind._362-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2959/ind._363-2025_estudo_de_estacionamento_rotativo.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2960/ind._364-2025._atendimento_a_gestantes_de_alta_complexidade_na_maternidade_de_mafra_sc.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2964/ind._365-25_indicacao_de_nome_de_rua_para_adriano_andrigo_pires.docx.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2965/ind._366-25_construcao_de_parque_esportivo_no_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2966/ind._367-25_indicacao_de_lajotar_o_subidao_dos_queimados.docx.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2967/_ind._368-25._construcao__de_um_parquinho__para_pet_.docx.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2968/ind._369.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2970/ind._370-25_realizacao_de_feiras_para_demonstracao_de_produtos_fabricado_em_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2971/ind._371-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2972/ind._372-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2973/ind._373-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2974/ind._374-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2975/ind._375-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2976/ind._376-25_solicita__aquisicao_de_camionete_com_plataforma_elevada_e_curso_de_nr_35_aos_servidores.docx_2.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2979/ind._377-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2982/ind._378-25_manilhamento_e_limpeza_terreno_na_rua_kalil_gemael.docx.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2983/ind._379-25_revitalizacaoiluminacao_cercamento_e_instalacao_de_academia_ao_ar_livre_e_parque_infantil_no_terreno_da_esquina_das_ruas_othon_ferraz_com_joao_teodoro.docx.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2984/ind._380-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2985/ind._0381-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2986/ind._382-2025_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_383-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_384-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2993/ind._0385-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2995/ind._386-25_solicita_vistoria_tecnica_na_rua_afonso_nentwig_para_averiguar_risco_estrutural_em_postes_de_energia_eletrica_apos_rebaixamento_da_via_durante_obra_de_pavimentacao..docx.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2996/ind._387-25_manutencao_da_estrategia_saude_da_familia_euclides_jose_de_oliveira_braz_na_localidade_da_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2997/ind._388-2025_1.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2998/ind._389-25_manutencao_no_elevador_d_camara.docx.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._390-25_inclusao_no_programa_de_pavimentacao_a_rua_jose_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._391-25_inclusao_no_programa_de_pavimentacao_a_rua_dorival_tomaz.docx.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3002/ind._392-2025_1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3003/ind._393-2025_1.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._394-25_solicita_pl_que_autorize_o_municipio_fazer_o_parcelamento_de_debitos_tributarios_e_nao_tributarios_inscritos_ou_nao_em_divida_ativa.docx.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._395-25_manutencao_no_banheiro_da_praca_do_portal_de_entrada_da_cidade_em_frente_a_afubra.docx.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3007/ind._396.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._397-2025_cascalho_aroldo_weber.docx.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._398-2025_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._399-2025_1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._400-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3013/ind._401-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3014/ind._402-25_criacao_de_remansos_refugios_em_estradas_vicinais_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._403.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._404-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3017/ind._405-20251.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3020/ind._406-25_nomear_a_praca_na_esquina_das_ruas_othon_ferraz_com_joao_teodoro_com_o_nome_everton_rodrigues_bastos.docx.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3021/ind._407-25_manutencao_na_rua_cel_joaquim_teixeira_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3022/ind._408-25_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._409.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3027/ind._410-25_manutencao_nos_terrenos_do_entorno_do_memorial_de_luxemburgo.docx.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3028/ind._411_2025_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3031/ind._412_2025_1.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3032/ind._413_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_414-2025_implantacao_lombada.docx.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3037/_ind_415-2025_empedramento_rua_expedicionario_manoel_elias_portela_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_416-2025_lombada_elevada_com_faixa_de_pedestres_na_esquina_da_avenida__francisco_xavier_da_silva_e_na_rua_cel._nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3040/ind._417.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3041/ind._418.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3042/ind._419-25_informacao_sobre_o_imovel_na_rua_barao_do_rio_branco_no_518.docx.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3043/ind._420-25_continuacao_das_obras_de_calcada_e_lombadas_na_juvenal_ferreira_pinto_reitera.docx.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3045/ind_421.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3046/ind._422-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3047/ind._423-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3052/ind._424-25_instalacao_de_lixeira_sitio_dos_valerio.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3058/ind._425.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3059/ind._426-25_solicita_a_manutencao_na_placa_que_indica_as_localidades_barra_grande_e_fazendinha.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3060/ind._427-25_reitacao_manutencao_rua_alfredo_ricardo_koster.docx.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3061/ind._428-25_acordo_de_cooperacao_do_municipio_com_a_apae.docx.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3062/ind._429-25_solicita_lombada_na_rua_ignacio_scheubauer_principalmente_com_a_travessa_zigmundo_faszankno_bairro_passo_do_valo._.docx.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_430-2025_estudo_abertura_turma_uab..docx.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3064/ind._431-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3065/ind._432-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3066/ind._433-25_solicita_envio_de_oficio_para_dep._est._flavia_francischini_solicitando1_km_de_alfalto__continuacao_da_pavimentacao_ate_vicente_maia.docx.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3067/ind._434.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_435._2025_estudos_para_regularizacao_fundiaria.docx.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3069/ind._436-25_asfalto_gracita_costa_cordeiro.docx_2.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3070/ind._437.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3071/ind._438-25_substituicao_do_poste_em_frente_a_ubs_antonio_abdala.docx.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3072/ind._439.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3075/ind._440-25_solicita__colocacao_de_bebedouros_nas_pracas_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3081/ind._441-2025._inclusao_do_pam_na_rota_da_patrulha_municipal_com_enfase_no_periodo_noturno..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3086/ind._442-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3087/ind._443-25_solicitacao_ao_municipio_que_construa_um_barracao_na_campina_dos_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3088/ind._444-25_solicita_a_instalacao_de_luzes_com_cores_de_campanha_em_predios_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3089/ind._445-25_reitera_o_pedido_de_carteirinha_para_portadores_de_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_446.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3091/ind._447.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3092/ind._448.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3095/ind._449-25_solicitando_oficio_para_o_dep_alexandre_curi-combinado.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3099/_ind_450-2025_solicitacao_de_guard_rail..docx_1.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3100/ind._451-2025_lombada_em_frente_ao_posto_m7.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3101/ind._452.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3102/ind._453-2025_patrolamento_estrada_secundaria_sitio_dos_valerios.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3103/ind._454-2025_estudo_implantacao_de_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3104/ind._455.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3105/ind._456-2025._revisao_plano_de_manejo_parque_ecoturistico.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3120/ind._457-25_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3121/ind._458-25_solicitando_a_recolocacao_dos_brinquedos_na_praca_ao_lado_da_caixa_dagua_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3122/ind._459-25_solicita_ao_executivo_hidroginastica_para_portadores_de_fibromialgia_e_outro_pacientes_que_necessitem.docx.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3125/ind._460-25_solicita_ao_executivo_apresentacoes_natalinas_no_bairro_bom_jesus.docx.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3126/ind._461-25_solicita__corte_de_pinheiro_na_beira_da_estrada_da_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3127/ind._462-25_solicita__visita_tecnica_da_sanepar_na_rua_ervino_paulo_weinschuster.docx.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3128/ind._463-25_solicita__colocacao_de_lombadas_na_rua_ervino_paulo_weinschuster_na_localidade_da_roseira_.docx.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3129/ind._464.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3130/ind._465.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3132/ind._466-2025_manutencao_cobertura_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3133/ind._467-2025_patrolamento_estrada_retiro_bonito.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3134/ind._468-2025_patrolamento_acesso_secundario_sitio_dos_valerios.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3139/ind._469-2025._manutencao_calcadas_estadio_municipal_ervino_metzger.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3140/ind._470-2025._faixa_elevada_av_general_plinio_tourinho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3142/ind._471.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3143/ind._472.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3144/ind.473.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3145/ind._474-2025_protocolar_intencao_junto_a_cohapar.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3150/ind._475-2025_jardim_do_sentido_1.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3151/ind._476-25_solicita_envio_de_oficio_ao_simepar.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3153/ind._477.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3154/ind._478.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3155/ind._479-2025_manutencao_iluminacao_retiro_bonito.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3156/ind._480-25_solicita__manutencao_nas_floreiras_muros_e_pintura_de_vagas_estacionamento_na_saida_ponte_metalica.docx.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3157/ind._481-25_solicita__ao_executivo_que_envie_oficio_ao_secretario_da_agricultura_do_pr_sr_marcio_nunes.docx.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3159/ind._482-25_solicita_estudos_para_revisao_plano_de_carreira_dos_professores.docx.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3160/ind._483-25_reiterar_o_pedido_de_manutencao_asfaltica_na_rua_ernesto_saboia.docx.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3161/ind._484-25_solicita_ao_executivo_poda_ou_abate_do_pinheiro_na_rua_joao_vieira_ribas_no_496.docx.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3162/ind._485-25_reitera_pedido_de_academia_ao_ar_livre_na_comunidade_do_laranjal.docx.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3163/ind._486-25_manutencao_na_estrada_da_fazendinha_i_acostamento_e_passeio_e_colocacao_de_pedras_na_entrada_das_propriedades.docx.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3165/ind._487.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3169/ind._488.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3170/ind._489-25_solicita_ao_executivo_a_relocacao_da_santa_mae_rainha_e_tres_vezes_admiravel_de_schoenstatt.docx.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3171/ind._490-25_solicita_ao_executivo_a_revogacao_do_decreto_148-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3172/ind._491-25_solicita_ao_executivo_a_formulacao_de_um_projeto_de_lei_onde_os_profissionais_da_educacao_possam_usufruir__da_merenda_escolar.docx.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3173/ind._492-25__inclusao_de_novas_areas_no_planejamento_de_expansao_da_rede_de_saneamento_basico_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3175/ind._493-2025_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3176/ind._494-25_solicita__continuidade_na_abertura_da_rua_marta_kreibch_lauer_.docx.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3177/ind._495-2025_manutencao_rua_bairro_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3178/ind._496-2025_encaminhar_oficio_ao_deputado_estadual_thiago_buhrer.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3180/ind._497-25__manutencao_bueiro_na_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3181/ind._498-2025._contratar_profissional_para_conduzir_os_exercicios_na_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3182/ind._499.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3188/ind._500-25__implantacao_de_lombadas_na_rua_alfonso_nentwig.docx.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3194/ind._501.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3195/ind._502-25_reitera_as_indicacoes_06_2024_e_92_2025_lombada_na_vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3196/ind._503-25_solicita_lombada_na_rua_thomaz_becker.docx_1.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3197/ind._504-25_solicita_empedramento_e_patrolamento_no_lageado_dos_cordeiros.docx_1.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3198/ind._505-25_solicita__abate_de_pinheiros_no_abrigo_de_caes_sao_francisco..docx_1.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3200/ind._506-25__continuacao_do_asfalto_na_rua_alfonso_nentwig.docx.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3203/ind._507-2025_manutencao_na_estrada_da_comunicade_do_lencol.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3204/ind._508-2025_manutencao_subida_da_rua_do_paulinho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3216/ind._509-2025_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3217/ind._510-25__canalizacao_na_rua_da_volta_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3219/ind._511.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3220/ind._512.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3221/ind._513.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3222/ind._514-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3223/ind._515-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3224/ind._516-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3231/ind._517-2025._empedramento_estrada_da_barra_grande_1.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3234/ind._518.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3235/ind._519-25__solicita_pavimentacao_no_trecho_restante_da_rua_joao_alfredo_kuhl.docx.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3236/ind._520-25__melhorias_na_rua_paulo_schafhauser_baiirro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3240/ind._521.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3241/ind._522_2025._manut_estr_geral_campina_bonita.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3242/ind._523_2025._manut_estr_roseira.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3244/ind._524-2025_patrolamento_rua_arnoldo_bley.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3246/ind._525-2025_patrolamento_estrada_do_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3247/ind._526-2025._planejamento_sinalizacao_e_comunicacao_das_intervencoes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3255/ind._527.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3258/ind._528-25__melhorias_na_praca_da_rua_antonio_hening_parque_infantil_e_campo_de_futebol.docx.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3259/ind._529-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3260/ind._530-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3261/ind._531_2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3262/ind._532-2025..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3265/ind._533-25__manutencao_do_ponto_de_onibus_da_rua_antonio_hening_esquina_com_a_antonio_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3266/ind._534-25__mudanca_do_ponto_de_onibus_da_rua_teodoro_bagio_e_colocacao_ponto_de_onibus_na_rua_markus_anton_fendel.docx.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3267/ind._535-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3268/ind._536-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3269/ind._537.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3270/ind._538.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3271/ind._539.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3272/ind._540.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3273/ind._541.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3281/ind._542.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3283/ind._543.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3284/ind._544.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3296/_ind._545-2025._reparo_ginasio_escola_municipal_celson_catalan.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3314/ind._546-25_solicita_lombada_na_rua_antonio_marques.docx.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3315/ind._547-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3316/ind._548-2025_1.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3317/ind._549-25_solicita__ao_executivo_poda_das_arvores_na_creche_lenir_rodrigues.docx.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3318/ind._550-25_solicita__ao_executivo_poda_das_arvores_no_viaduto_da_rua_jacob_fuchs..docx.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3319/ind._551-25_solicita__ao_executivo_maior_atencao_e_cuidado_no_patrolamento_das_estradas_do_interior_passo_do_valo.docx.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3320/ind._552-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3321/ind._553-2025_1.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3323/ind._554_2025_1.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2689/emenda_ao_projeto_11.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2690/emendas_ao_projeto_lei_15_2025.1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2708/projeto_de_emenda_ao_projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2731/proposta_emenda_4_lei_15_2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2787/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2977/emenda_modificativa_projeto_de_lei__42.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3057/emenda_aditiva_p_lei_51.2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3146/emenda_modificativa_projeto_de_lei__53.2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3229/emenda_9_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3230/emenda_10_pl68_2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3232/projeto_de_emenda_pl_44_2025_1_1.docx.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3250/emenda_12__pl_61.2025.docx_-_documentos_google_3.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3290/emenda_13.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3291/emenda_14.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3292/emenda_15.2025_plo_59.2025_ass.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_16_de_2025._p_lei_60_de_2025_2.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_emenda_justificativa_hospital_bom_jesus.docx_2.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3054/parecer_da_comissao_de_legislacao_pl_51.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3056/parecer_da_comissao_de_legislacao_pl_50.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3097/parecer_da_comissao_de_legislacao_pl_52.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_da_comissao_de_legislacao_pl_62.2025_1.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_da_comissao_de_legislacao_pl_63.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_comissao_pl68_2025_e_emenda_corrigida_final.docx_1.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_da_comissao_de_legislacao_pl_65.2025_2.docx.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3228/parecer_comissao_legislacao_pl44_2025_atualizado.docx.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_da_comissao_de_legislacao_pl_61.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3287/parecer_da_comissao_de_legislacao_pl_58.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3288/parecer_da_comissao_de_legislacao_pl_59.2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cljr_com_emenda_pl60_2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3334/parecer_da_comissao_de_legislacao_pl_77_78_79.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3336/parecer_da_comissao_de_legislacao_plc_34.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3050/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n.o_127_2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cfo_loa_2026_recomendacao002.docx_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3278/parecer__16_comissao_de_financa_e_orcamento_pl_73_74_75.2025_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3279/parecer_da_comissao_de_financas_e_orcamento_parecer_previo_tce-pr_n._317_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3297/parecer_comissao_de_financa_e_orcamento_pl_58.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3298/parecer_comissao_de_financa_e_orcamento_pl_59.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3299/parecer_comissao_de_financa_e_orcamento_pl_60.2025__-_ok.docx_2.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3335/parecer_comissao_de_financa_e_orcamento_pl_77_78_79.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cljr_15-09.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3300/emenda_001.2025_-_neusa.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3301/emenda_002.2025_-_isabel.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3302/emenda_003.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3303/emenda_004.2025_-_luiz_felipe_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3304/emenda_005.2025_-_geovane.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3305/emenda_006.2025_-_francisco_veiga.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3306/emenda_007.2025_-_maria.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3307/emenda_008.2025_-_odair.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3308/emenda_009.2024_-_colaco.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3309/_emenda_010.2025_-_landivo.docx_2.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3310/emenda_011.2025_-_milene.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3186/req._118-2025_pedido_de_urgencia_plei_65.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3202/req._125-2025_pedido_de_urgencia_plei_68.docx_1.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3326/req._139-2025_-_pedido_de_urgencia_plc_03_2025_s.docx.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3330/req._140-2025_pedido_de_urgencia_pleis_77-78_e_79.docx.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/ata_reuniao_comissao_justica_redacao_pl_4-5-6-7-8-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2745/ata__19-05-2025_comissao_legislacao_justica_e_redacao_27-28-29-30-31-32.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2756/ata__20-05-2025_comissao__financas_e_orcamento__27-28-29-30-31-32_ok_1.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2758/ata__22-05-2025_comissao_de_financas_e_orcamento__pls_31_e_33.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2759/ata__22-05-2025_comissao_legislacao_justica_e_redacao_pl_33.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2802/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_1.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2822/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2824/ata__10-06-2025_comissao_de_financas_e_orcamento__pls_36-37-38-39.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2835/ata__12-05-2025_comissao_legislacao_justica_e_redacao_pls_21_23_e_24_e_emenda_03.docx.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_reuniao_para_analise_pl_21-25_servidores.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_reuniao_analise_29-5-25.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_da_cljr.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2860/ata_cesas.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2861/ata__02-06-2025_comissao_legislacao_justica_e_redacao_pls_25-26-34_6_2.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2883/ata_comissao_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2963/ata_cfo.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2969/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2978/_ata_comissao_ljr_11-08-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2980/ata_cfo__14-08-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2987/ata_reuniao_comissao_ljr.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3034/ata_ljr_01-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3049/_ata_cfo_prestacao_de_contas_1.docx.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3053/ata_ljr_08-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3077/ata_reuniao_cljr_15-09.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3082/ata_da_reuniao_da_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3096/ata_ljr_25_-09-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3136/_ata_ljr_06_-10-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3148/ata_cfo_07-10-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3167/ata_c_l_j_r_-_13-10-2025__pls_021-062-044.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3179/ata_c_l_j_r_-_reuniao_dia_20-10-2025__pl_62.docx.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3207/ata_c_l_j_r_-_reuniao_dia_28-10-2025__pl_62_e_63__ok.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3215/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3225/ata_c_l_j_r_-_reuniao_dia_03-11-2025__pl_4465_e_68.docx.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3233/ata_da_cesas.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3245/ata_ljr_17-11-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3257/ata_cfo_loa_2026_recomendacao002.docx_2.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3277/ata__57_cfo-_reuniao_dia_25-11-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3294/ata_cfo-_reuniao_dia_01-12-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3331/ata_cfo-_reuniao_dia_08-12-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3333/ata_reuniao_cesas_09-12-25.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3337/ata_c_l_j_r_-_reuniao_dia_11-12-2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3338/_ata_cfo-_reuniao_dia_11-12-2025.docx_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H881"/>
+  <dimension ref="A1:H882"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="204.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="198.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -16203,17578 +16139,17604 @@
       </c>
       <c r="G206" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H206" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>805</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>806</v>
       </c>
       <c r="D207" t="s">
         <v>361</v>
       </c>
       <c r="E207" t="s">
         <v>362</v>
       </c>
       <c r="F207" t="s">
-        <v>288</v>
+        <v>807</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H207" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D208" t="s">
         <v>361</v>
       </c>
       <c r="E208" t="s">
         <v>362</v>
       </c>
       <c r="F208" t="s">
-        <v>288</v>
+        <v>812</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="H208" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="D209" t="s">
         <v>361</v>
       </c>
       <c r="E209" t="s">
         <v>362</v>
       </c>
       <c r="F209" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H209" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D210" t="s">
         <v>361</v>
       </c>
       <c r="E210" t="s">
         <v>362</v>
       </c>
       <c r="F210" t="s">
         <v>91</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H210" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D211" t="s">
         <v>361</v>
       </c>
       <c r="E211" t="s">
         <v>362</v>
       </c>
       <c r="F211" t="s">
         <v>62</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H211" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D212" t="s">
         <v>361</v>
       </c>
       <c r="E212" t="s">
         <v>362</v>
       </c>
       <c r="F212" t="s">
         <v>62</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H212" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D213" t="s">
         <v>361</v>
       </c>
       <c r="E213" t="s">
         <v>362</v>
       </c>
       <c r="F213" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H213" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D214" t="s">
         <v>361</v>
       </c>
       <c r="E214" t="s">
         <v>362</v>
       </c>
       <c r="F214" t="s">
         <v>288</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="H214" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D215" t="s">
         <v>361</v>
       </c>
       <c r="E215" t="s">
         <v>362</v>
       </c>
       <c r="F215" t="s">
         <v>91</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="H215" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D216" t="s">
         <v>361</v>
       </c>
       <c r="E216" t="s">
         <v>362</v>
       </c>
       <c r="F216" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H216" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D217" t="s">
         <v>361</v>
       </c>
       <c r="E217" t="s">
         <v>362</v>
       </c>
       <c r="F217" t="s">
         <v>574</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H217" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D218" t="s">
         <v>361</v>
       </c>
       <c r="E218" t="s">
         <v>362</v>
       </c>
       <c r="F218" t="s">
-        <v>172</v>
+        <v>854</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="H218" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D219" t="s">
         <v>361</v>
       </c>
       <c r="E219" t="s">
         <v>362</v>
       </c>
       <c r="F219" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H219" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D220" t="s">
         <v>361</v>
       </c>
       <c r="E220" t="s">
         <v>362</v>
       </c>
       <c r="F220" t="s">
         <v>91</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="H220" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D221" t="s">
         <v>361</v>
       </c>
       <c r="E221" t="s">
         <v>362</v>
       </c>
       <c r="F221" t="s">
         <v>278</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="H221" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E222" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F222" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="H222" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>48</v>
       </c>
       <c r="D223" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E223" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F223" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="H223" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>70</v>
       </c>
       <c r="D224" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E224" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F224" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="H224" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>74</v>
       </c>
       <c r="D225" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E225" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F225" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H225" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E226" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F226" t="s">
         <v>31</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="H226" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D227" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="E227" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="F227" t="s">
-        <v>435</v>
+        <v>31</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>892</v>
       </c>
       <c r="H227" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>894</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E228" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F228" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="H228" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>334</v>
+        <v>17</v>
       </c>
       <c r="D229" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E229" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F229" t="s">
-        <v>704</v>
+        <v>401</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H229" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D230" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E230" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F230" t="s">
         <v>704</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="H230" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>375</v>
+        <v>338</v>
       </c>
       <c r="D231" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E231" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F231" t="s">
         <v>704</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H231" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>30</v>
+        <v>375</v>
       </c>
       <c r="D232" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E232" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F232" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="H232" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D233" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E233" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F233" t="s">
         <v>382</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="H233" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D234" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E234" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F234" t="s">
         <v>382</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="H234" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D235" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E235" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F235" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="H235" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D236" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E236" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F236" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="H236" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D237" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E237" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F237" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="H237" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D238" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E238" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F238" t="s">
         <v>62</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H238" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D239" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E239" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F239" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="H239" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D240" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E240" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F240" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H240" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D241" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E241" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F241" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="H241" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D242" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E242" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F242" t="s">
         <v>100</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="H242" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D243" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E243" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F243" t="s">
         <v>100</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="H243" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D244" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E244" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F244" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H244" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D245" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E245" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F245" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="H245" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>431</v>
+        <v>86</v>
       </c>
       <c r="D246" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E246" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F246" t="s">
         <v>172</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="H246" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>90</v>
+        <v>431</v>
       </c>
       <c r="D247" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E247" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F247" t="s">
         <v>172</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H247" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D248" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E248" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F248" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="H248" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D249" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E249" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F249" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H249" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D250" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E250" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F250" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="H250" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D251" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E251" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F251" t="s">
-        <v>382</v>
+        <v>62</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="H251" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D252" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E252" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F252" t="s">
         <v>382</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="H252" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D253" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E253" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F253" t="s">
         <v>382</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H253" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D254" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E254" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F254" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H254" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D255" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E255" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F255" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="H255" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D256" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E256" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F256" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="H256" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D257" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E257" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F257" t="s">
         <v>435</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="H257" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D258" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E258" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F258" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="H258" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D259" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E259" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F259" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="H259" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D260" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E260" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F260" t="s">
-        <v>991</v>
+        <v>100</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H260" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D261" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E261" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F261" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H261" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D262" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E262" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F262" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H262" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D263" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E263" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F263" t="s">
-        <v>401</v>
+        <v>1003</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="H263" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D264" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E264" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F264" t="s">
         <v>401</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H264" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D265" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E265" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F265" t="s">
-        <v>172</v>
+        <v>401</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="H265" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D266" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E266" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F266" t="s">
         <v>172</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H266" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D267" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E267" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F267" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H267" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D268" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E268" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F268" t="s">
         <v>288</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="H268" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D269" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E269" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F269" t="s">
         <v>288</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="H269" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D270" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E270" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F270" t="s">
-        <v>704</v>
+        <v>288</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="H270" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D271" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E271" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F271" t="s">
         <v>704</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="H271" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D272" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E272" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F272" t="s">
-        <v>435</v>
+        <v>704</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="H272" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D273" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E273" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F273" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="H273" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D274" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E274" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F274" t="s">
-        <v>1035</v>
+        <v>62</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H274" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D275" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E275" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F275" t="s">
-        <v>100</v>
+        <v>1040</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="H275" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D276" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E276" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F276" t="s">
         <v>100</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="H276" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D277" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E277" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F277" t="s">
         <v>100</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="H277" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D278" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E278" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F278" t="s">
-        <v>1048</v>
+        <v>100</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H278" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D279" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E279" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F279" t="s">
-        <v>1048</v>
+        <v>807</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="H279" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D280" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E280" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F280" t="s">
-        <v>288</v>
+        <v>807</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H280" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D281" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E281" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F281" t="s">
-        <v>704</v>
+        <v>288</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H281" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D282" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E282" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F282" t="s">
-        <v>457</v>
+        <v>704</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H282" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D283" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E283" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F283" t="s">
-        <v>704</v>
+        <v>457</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H283" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D284" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E284" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F284" t="s">
         <v>704</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H284" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D285" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E285" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F285" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H285" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D286" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E286" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F286" t="s">
-        <v>62</v>
+        <v>382</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H286" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D287" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E287" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F287" t="s">
         <v>62</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H287" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D288" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E288" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F288" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H288" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D289" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E289" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F289" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="H289" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D290" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E290" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F290" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H290" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D291" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E291" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F291" t="s">
         <v>382</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H291" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D292" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E292" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F292" t="s">
-        <v>461</v>
+        <v>382</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H292" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D293" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E293" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F293" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H293" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D294" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E294" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F294" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H294" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D295" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E295" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F295" t="s">
         <v>62</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H295" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D296" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E296" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F296" t="s">
         <v>62</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H296" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D297" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E297" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F297" t="s">
-        <v>401</v>
+        <v>62</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H297" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D298" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E298" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F298" t="s">
-        <v>457</v>
+        <v>401</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H298" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="D299" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E299" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F299" t="s">
-        <v>704</v>
+        <v>457</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H299" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D300" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E300" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F300" t="s">
         <v>704</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H300" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D301" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E301" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F301" t="s">
-        <v>288</v>
+        <v>704</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="H301" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D302" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E302" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F302" t="s">
         <v>288</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="H302" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D303" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E303" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F303" t="s">
         <v>288</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H303" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D304" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E304" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F304" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H304" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D305" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E305" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F305" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H305" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>624</v>
+        <v>322</v>
       </c>
       <c r="D306" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E306" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F306" t="s">
         <v>100</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H306" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="D307" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E307" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F307" t="s">
-        <v>172</v>
+        <v>100</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H307" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="D308" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E308" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F308" t="s">
         <v>172</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H308" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D309" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E309" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F309" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H309" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D310" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E310" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F310" t="s">
         <v>100</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="H310" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D311" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E311" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F311" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="H311" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="D312" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E312" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F312" t="s">
         <v>382</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H312" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D313" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E313" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F313" t="s">
         <v>382</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H313" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="D314" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E314" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F314" t="s">
-        <v>1157</v>
+        <v>382</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="H314" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1160</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="D315" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E315" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F315" t="s">
-        <v>62</v>
+        <v>1161</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="H315" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="D316" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E316" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F316" t="s">
         <v>62</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H316" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="D317" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E317" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F317" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="H317" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="D318" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E318" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F318" t="s">
         <v>435</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H318" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D319" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E319" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F319" t="s">
-        <v>704</v>
+        <v>435</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H319" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D320" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E320" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F320" t="s">
-        <v>401</v>
+        <v>704</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H320" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="D321" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E321" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F321" t="s">
         <v>401</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H321" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D322" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E322" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F322" t="s">
-        <v>172</v>
+        <v>401</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H322" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="D323" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E323" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F323" t="s">
         <v>172</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H323" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="D324" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E324" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F324" t="s">
         <v>172</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H324" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D325" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E325" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F325" t="s">
-        <v>1048</v>
+        <v>172</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H325" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="D326" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E326" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F326" t="s">
-        <v>44</v>
+        <v>807</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H326" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D327" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E327" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F327" t="s">
-        <v>1197</v>
+        <v>44</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="H327" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>1200</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="D328" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E328" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F328" t="s">
-        <v>49</v>
+        <v>1201</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="H328" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="D329" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E329" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F329" t="s">
-        <v>1048</v>
+        <v>49</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="H329" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="D330" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E330" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F330" t="s">
-        <v>288</v>
+        <v>807</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H330" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="D331" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E331" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F331" t="s">
-        <v>461</v>
+        <v>288</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H331" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="D332" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E332" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F332" t="s">
-        <v>401</v>
+        <v>461</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="H332" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="D333" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E333" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F333" t="s">
-        <v>44</v>
+        <v>401</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="H333" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="D334" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E334" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F334" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H334" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="D335" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E335" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F335" t="s">
-        <v>401</v>
+        <v>49</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H335" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="D336" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E336" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F336" t="s">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H336" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="D337" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E337" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F337" t="s">
-        <v>382</v>
+        <v>278</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="H337" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="D338" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E338" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F338" t="s">
-        <v>704</v>
+        <v>382</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="H338" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="D339" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E339" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F339" t="s">
         <v>704</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H339" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="D340" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E340" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F340" t="s">
-        <v>62</v>
+        <v>704</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="H340" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="D341" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E341" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F341" t="s">
-        <v>551</v>
+        <v>62</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H341" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="D342" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E342" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F342" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="H342" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1246</v>
+        <v>784</v>
       </c>
       <c r="D343" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E343" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F343" t="s">
         <v>435</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="H343" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1249</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>789</v>
+        <v>1250</v>
       </c>
       <c r="D344" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E344" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F344" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H344" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="D345" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E345" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F345" t="s">
         <v>288</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="H345" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="D346" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E346" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F346" t="s">
-        <v>776</v>
+        <v>288</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="H346" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="D347" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E347" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F347" t="s">
-        <v>100</v>
+        <v>776</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="H347" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="D348" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E348" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F348" t="s">
         <v>100</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="H348" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="D349" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E349" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F349" t="s">
-        <v>288</v>
+        <v>100</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="H349" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1268</v>
+        <v>811</v>
       </c>
       <c r="D350" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E350" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F350" t="s">
         <v>288</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="H350" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1271</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>814</v>
+        <v>1272</v>
       </c>
       <c r="D351" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E351" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F351" t="s">
-        <v>401</v>
+        <v>288</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="H351" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="D352" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E352" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F352" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="H352" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="D353" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E353" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F353" t="s">
         <v>435</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H353" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="D354" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E354" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F354" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H354" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="D355" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E355" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F355" t="s">
         <v>382</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="H355" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="D356" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E356" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F356" t="s">
-        <v>100</v>
+        <v>382</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="H356" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="D357" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E357" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F357" t="s">
         <v>100</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H357" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="D358" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E358" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F358" t="s">
         <v>100</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H358" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="D359" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E359" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F359" t="s">
-        <v>435</v>
+        <v>100</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="H359" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="D360" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E360" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F360" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="H360" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="D361" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E361" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F361" t="s">
         <v>62</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="H361" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="D362" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E362" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F362" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="H362" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1308</v>
+        <v>867</v>
       </c>
       <c r="D363" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E363" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F363" t="s">
         <v>44</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="H363" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1311</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>1312</v>
       </c>
       <c r="D364" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E364" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F364" t="s">
-        <v>704</v>
+        <v>44</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="H364" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1315</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>1316</v>
       </c>
       <c r="D365" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E365" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F365" t="s">
-        <v>461</v>
+        <v>704</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H365" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1319</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>1320</v>
       </c>
       <c r="D366" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E366" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F366" t="s">
         <v>461</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="H366" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1323</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>1324</v>
       </c>
       <c r="D367" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E367" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F367" t="s">
+        <v>461</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1325</v>
       </c>
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
         <v>1328</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="D368" t="s">
+        <v>895</v>
+      </c>
+      <c r="E368" t="s">
+        <v>896</v>
+      </c>
+      <c r="F368" t="s">
         <v>1329</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="H368" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1332</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>1333</v>
       </c>
       <c r="D369" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E369" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F369" t="s">
         <v>100</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="H369" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1336</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>1337</v>
       </c>
       <c r="D370" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E370" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F370" t="s">
-        <v>401</v>
+        <v>100</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="H370" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1340</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>1341</v>
       </c>
       <c r="D371" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E371" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F371" t="s">
         <v>401</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="H371" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1344</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>1345</v>
       </c>
       <c r="D372" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E372" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F372" t="s">
-        <v>759</v>
+        <v>401</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="H372" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1348</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>1349</v>
       </c>
       <c r="D373" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E373" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F373" t="s">
-        <v>435</v>
+        <v>759</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="H373" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1352</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>1353</v>
       </c>
       <c r="D374" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E374" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F374" t="s">
         <v>435</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="H374" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>1356</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>1357</v>
       </c>
       <c r="D375" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E375" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F375" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="H375" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1360</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>1361</v>
       </c>
       <c r="D376" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E376" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F376" t="s">
         <v>288</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="H376" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1364</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>1365</v>
       </c>
       <c r="D377" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E377" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F377" t="s">
+        <v>288</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1366</v>
       </c>
-      <c r="G377" s="1" t="s">
+      <c r="H377" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
         <v>1369</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="D378" t="s">
+        <v>895</v>
+      </c>
+      <c r="E378" t="s">
+        <v>896</v>
+      </c>
+      <c r="F378" t="s">
         <v>1370</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="H378" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1373</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>1374</v>
       </c>
       <c r="D379" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E379" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F379" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="H379" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1377</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>1378</v>
       </c>
       <c r="D380" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E380" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F380" t="s">
-        <v>288</v>
+        <v>100</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="H380" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1381</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>1382</v>
       </c>
       <c r="D381" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E381" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F381" t="s">
-        <v>418</v>
+        <v>288</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="H381" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1385</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>1386</v>
       </c>
       <c r="D382" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E382" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F382" t="s">
-        <v>704</v>
+        <v>418</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H382" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1389</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>1390</v>
       </c>
       <c r="D383" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E383" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F383" t="s">
-        <v>49</v>
+        <v>704</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="H383" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1393</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>1394</v>
       </c>
       <c r="D384" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E384" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F384" t="s">
-        <v>461</v>
+        <v>49</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="H384" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1397</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>1398</v>
       </c>
       <c r="D385" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E385" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F385" t="s">
-        <v>1048</v>
+        <v>461</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="H385" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1401</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>1402</v>
       </c>
       <c r="D386" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E386" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F386" t="s">
-        <v>382</v>
+        <v>807</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="H386" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>1405</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>1406</v>
       </c>
       <c r="D387" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E387" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F387" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="H387" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1409</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>1410</v>
       </c>
       <c r="D388" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E388" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F388" t="s">
+        <v>435</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1411</v>
       </c>
-      <c r="G388" s="1" t="s">
+      <c r="H388" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
         <v>1414</v>
       </c>
-      <c r="B389" t="s">
-[...2 lines deleted...]
-      <c r="C389" t="s">
+      <c r="D389" t="s">
+        <v>895</v>
+      </c>
+      <c r="E389" t="s">
+        <v>896</v>
+      </c>
+      <c r="F389" t="s">
         <v>1415</v>
-      </c>
-[...7 lines deleted...]
-        <v>776</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="H389" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1418</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>1419</v>
       </c>
       <c r="D390" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E390" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F390" t="s">
-        <v>62</v>
+        <v>776</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="H390" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1422</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>1423</v>
       </c>
       <c r="D391" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E391" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F391" t="s">
         <v>62</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="H391" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1426</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>1427</v>
       </c>
       <c r="D392" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E392" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F392" t="s">
-        <v>382</v>
+        <v>62</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="H392" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1430</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>1431</v>
       </c>
       <c r="D393" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E393" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F393" t="s">
-        <v>62</v>
+        <v>382</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="H393" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>1434</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>1435</v>
       </c>
       <c r="D394" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E394" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F394" t="s">
         <v>62</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="H394" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>1438</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>1439</v>
       </c>
       <c r="D395" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E395" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F395" t="s">
         <v>62</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="H395" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1442</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>1443</v>
       </c>
       <c r="D396" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E396" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F396" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="H396" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1446</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>1447</v>
       </c>
       <c r="D397" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E397" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F397" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="H397" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>1450</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>1451</v>
       </c>
       <c r="D398" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E398" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F398" t="s">
         <v>401</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="H398" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1454</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>1455</v>
       </c>
       <c r="D399" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E399" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F399" t="s">
-        <v>704</v>
+        <v>401</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="H399" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1458</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>1459</v>
       </c>
       <c r="D400" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E400" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F400" t="s">
-        <v>461</v>
+        <v>704</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="H400" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1462</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>1463</v>
       </c>
       <c r="D401" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E401" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F401" t="s">
-        <v>100</v>
+        <v>461</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="H401" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1466</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>1467</v>
       </c>
       <c r="D402" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E402" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F402" t="s">
         <v>100</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="H402" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1470</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>1471</v>
       </c>
       <c r="D403" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E403" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F403" t="s">
         <v>100</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="H403" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1474</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>1475</v>
       </c>
       <c r="D404" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E404" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F404" t="s">
-        <v>288</v>
+        <v>100</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="H404" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1478</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>1479</v>
       </c>
       <c r="D405" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E405" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F405" t="s">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="H405" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1482</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>1483</v>
       </c>
       <c r="D406" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E406" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F406" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="H406" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>1486</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>1487</v>
       </c>
       <c r="D407" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E407" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F407" t="s">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="H407" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>1490</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>1491</v>
       </c>
       <c r="D408" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E408" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F408" t="s">
-        <v>382</v>
+        <v>172</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="H408" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>1494</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>1495</v>
       </c>
       <c r="D409" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E409" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F409" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="H409" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>1498</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>1499</v>
       </c>
       <c r="D410" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E410" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F410" t="s">
-        <v>382</v>
+        <v>49</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="H410" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>1502</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>1503</v>
       </c>
       <c r="D411" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E411" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F411" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="H411" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>1506</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>1507</v>
       </c>
       <c r="D412" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E412" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F412" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="H412" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
         <v>1510</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>1511</v>
       </c>
       <c r="D413" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E413" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F413" t="s">
         <v>62</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="H413" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
         <v>1514</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>1515</v>
       </c>
       <c r="D414" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E414" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F414" t="s">
         <v>62</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="H414" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>1518</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>1519</v>
       </c>
       <c r="D415" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E415" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F415" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="H415" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>1522</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>1523</v>
       </c>
       <c r="D416" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E416" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F416" t="s">
         <v>172</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="H416" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>1526</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>1527</v>
       </c>
       <c r="D417" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E417" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F417" t="s">
+        <v>172</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="G417" s="1" t="s">
+      <c r="H417" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
         <v>1531</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="D418" t="s">
+        <v>895</v>
+      </c>
+      <c r="E418" t="s">
+        <v>896</v>
+      </c>
+      <c r="F418" t="s">
         <v>1532</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="H418" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>1535</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>1536</v>
       </c>
       <c r="D419" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E419" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F419" t="s">
-        <v>100</v>
+        <v>435</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="H419" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>1539</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>1540</v>
       </c>
       <c r="D420" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E420" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F420" t="s">
         <v>100</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="H420" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>1543</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>1544</v>
       </c>
       <c r="D421" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E421" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F421" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="H421" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>1547</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>1548</v>
       </c>
       <c r="D422" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E422" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F422" t="s">
         <v>62</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="H422" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>1551</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>1552</v>
       </c>
       <c r="D423" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E423" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F423" t="s">
         <v>62</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="H423" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>1555</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>1556</v>
       </c>
       <c r="D424" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E424" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F424" t="s">
-        <v>414</v>
+        <v>62</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="H424" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>1559</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>1560</v>
       </c>
       <c r="D425" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E425" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F425" t="s">
-        <v>704</v>
+        <v>414</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="H425" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>1563</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>1564</v>
       </c>
       <c r="D426" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E426" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F426" t="s">
-        <v>172</v>
+        <v>704</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="H426" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>1567</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>1568</v>
       </c>
       <c r="D427" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E427" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F427" t="s">
         <v>172</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="H427" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>1571</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>1572</v>
       </c>
       <c r="D428" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E428" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F428" t="s">
-        <v>401</v>
+        <v>172</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="H428" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>1575</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>1576</v>
       </c>
       <c r="D429" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E429" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F429" t="s">
-        <v>288</v>
+        <v>401</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="H429" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>1579</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>1580</v>
       </c>
       <c r="D430" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E430" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F430" t="s">
         <v>288</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="H430" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>1583</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>1584</v>
       </c>
       <c r="D431" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E431" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F431" t="s">
-        <v>44</v>
+        <v>288</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="H431" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>1587</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>1588</v>
       </c>
       <c r="D432" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E432" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F432" t="s">
         <v>44</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="H432" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>1591</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>1592</v>
       </c>
       <c r="D433" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E433" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F433" t="s">
+        <v>44</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1593</v>
       </c>
-      <c r="G433" s="1" t="s">
+      <c r="H433" t="s">
         <v>1594</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
         <v>1596</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="D434" t="s">
+        <v>895</v>
+      </c>
+      <c r="E434" t="s">
+        <v>896</v>
+      </c>
+      <c r="F434" t="s">
         <v>1597</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="H434" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>1600</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>1601</v>
       </c>
       <c r="D435" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E435" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F435" t="s">
-        <v>100</v>
+        <v>704</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="H435" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>1604</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>1605</v>
       </c>
       <c r="D436" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E436" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F436" t="s">
-        <v>172</v>
+        <v>100</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="H436" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>1608</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>1609</v>
       </c>
       <c r="D437" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E437" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F437" t="s">
         <v>172</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="H437" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>1612</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>1613</v>
       </c>
       <c r="D438" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E438" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F438" t="s">
-        <v>435</v>
+        <v>172</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="H438" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>1616</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>1617</v>
       </c>
       <c r="D439" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E439" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F439" t="s">
         <v>435</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="H439" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>1620</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>1621</v>
       </c>
       <c r="D440" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E440" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F440" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="H440" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>1624</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>1625</v>
       </c>
       <c r="D441" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E441" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F441" t="s">
         <v>62</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="H441" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>1628</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>1629</v>
       </c>
       <c r="D442" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E442" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F442" t="s">
         <v>62</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="H442" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
         <v>1632</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>1633</v>
       </c>
       <c r="D443" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E443" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F443" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="H443" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
         <v>1636</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>1637</v>
       </c>
       <c r="D444" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E444" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F444" t="s">
-        <v>401</v>
+        <v>49</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="H444" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
         <v>1640</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>1641</v>
       </c>
       <c r="D445" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E445" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F445" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="H445" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>1644</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>1645</v>
       </c>
       <c r="D446" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E446" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F446" t="s">
         <v>382</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="H446" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>1648</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>1649</v>
       </c>
       <c r="D447" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E447" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F447" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="H447" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>1652</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>1653</v>
       </c>
       <c r="D448" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E448" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F448" t="s">
         <v>435</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="H448" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>1656</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>1657</v>
       </c>
       <c r="D449" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E449" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F449" t="s">
-        <v>172</v>
+        <v>435</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="H449" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>1660</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>1661</v>
       </c>
       <c r="D450" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E450" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F450" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="H450" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>1664</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>1665</v>
       </c>
       <c r="D451" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E451" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F451" t="s">
-        <v>998</v>
+        <v>49</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="H451" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>1668</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>1669</v>
       </c>
       <c r="D452" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E452" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F452" t="s">
-        <v>401</v>
+        <v>1003</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="H452" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1672</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>1673</v>
       </c>
       <c r="D453" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E453" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F453" t="s">
-        <v>288</v>
+        <v>401</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="H453" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1676</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>1677</v>
       </c>
       <c r="D454" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E454" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F454" t="s">
         <v>288</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="H454" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>1680</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>1681</v>
       </c>
       <c r="D455" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E455" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F455" t="s">
         <v>288</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="H455" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>1684</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>1685</v>
       </c>
       <c r="D456" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E456" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F456" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="H456" t="s">
         <v>1687</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>1688</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>1689</v>
       </c>
       <c r="D457" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E457" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F457" t="s">
         <v>62</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="H457" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1692</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>1693</v>
       </c>
       <c r="D458" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E458" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F458" t="s">
         <v>62</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="H458" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1696</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>1697</v>
       </c>
       <c r="D459" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E459" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F459" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="H459" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1700</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>1701</v>
       </c>
       <c r="D460" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E460" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F460" t="s">
         <v>100</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="H460" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1704</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>1705</v>
       </c>
       <c r="D461" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E461" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F461" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="H461" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>1708</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>1709</v>
       </c>
       <c r="D462" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E462" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F462" t="s">
-        <v>288</v>
+        <v>382</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="H462" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>1712</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>1713</v>
       </c>
       <c r="D463" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E463" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F463" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="H463" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1716</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>1717</v>
       </c>
       <c r="D464" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E464" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F464" t="s">
         <v>62</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="H464" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1720</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>1721</v>
       </c>
       <c r="D465" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E465" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F465" t="s">
-        <v>704</v>
+        <v>62</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="H465" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>1724</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>1725</v>
       </c>
       <c r="D466" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E466" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F466" t="s">
-        <v>44</v>
+        <v>704</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="H466" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1728</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>1729</v>
       </c>
       <c r="D467" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E467" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F467" t="s">
-        <v>401</v>
+        <v>44</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="H467" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1732</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>1733</v>
       </c>
       <c r="D468" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E468" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F468" t="s">
-        <v>49</v>
+        <v>401</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="H468" t="s">
         <v>1735</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>1736</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>1737</v>
       </c>
       <c r="D469" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E469" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F469" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="H469" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>1740</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>1741</v>
       </c>
       <c r="D470" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E470" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F470" t="s">
-        <v>461</v>
+        <v>100</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="H470" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>1744</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>1745</v>
       </c>
       <c r="D471" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E471" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F471" t="s">
-        <v>49</v>
+        <v>461</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="H471" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>1748</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>1749</v>
       </c>
       <c r="D472" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E472" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F472" t="s">
         <v>49</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="H472" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>1752</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>1753</v>
       </c>
       <c r="D473" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E473" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F473" t="s">
-        <v>704</v>
+        <v>49</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="H473" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>1756</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>1757</v>
       </c>
       <c r="D474" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E474" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F474" t="s">
         <v>704</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="H474" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>1760</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>1761</v>
       </c>
       <c r="D475" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E475" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F475" t="s">
-        <v>461</v>
+        <v>704</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="H475" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>1764</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>1765</v>
       </c>
       <c r="D476" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E476" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F476" t="s">
-        <v>288</v>
+        <v>461</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="H476" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>1768</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>1769</v>
       </c>
       <c r="D477" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E477" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F477" t="s">
         <v>288</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="H477" t="s">
         <v>1771</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>1772</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>1773</v>
       </c>
       <c r="D478" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E478" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F478" t="s">
-        <v>435</v>
+        <v>288</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="H478" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>1776</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>1777</v>
       </c>
       <c r="D479" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E479" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F479" t="s">
-        <v>100</v>
+        <v>435</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="H479" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1780</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>1781</v>
       </c>
       <c r="D480" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E480" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F480" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="H480" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1784</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>1785</v>
       </c>
       <c r="D481" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E481" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F481" t="s">
-        <v>62</v>
+        <v>382</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="H481" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1788</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>1789</v>
       </c>
       <c r="D482" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E482" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F482" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="H482" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>1792</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>1793</v>
       </c>
       <c r="D483" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E483" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F483" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="H483" t="s">
         <v>1795</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>1796</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>1797</v>
       </c>
       <c r="D484" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E484" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F484" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="H484" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1800</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>1801</v>
       </c>
       <c r="D485" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E485" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F485" t="s">
         <v>62</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="H485" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1804</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>1805</v>
       </c>
       <c r="D486" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E486" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F486" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="H486" t="s">
         <v>1807</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1808</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>1809</v>
       </c>
       <c r="D487" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E487" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F487" t="s">
         <v>435</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="H487" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1812</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>1813</v>
       </c>
       <c r="D488" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E488" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F488" t="s">
-        <v>704</v>
+        <v>435</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="H488" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1816</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>1817</v>
       </c>
       <c r="D489" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E489" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F489" t="s">
         <v>704</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="H489" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1820</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>1821</v>
       </c>
       <c r="D490" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E490" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F490" t="s">
-        <v>62</v>
+        <v>704</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="H490" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1824</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>1825</v>
       </c>
       <c r="D491" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E491" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F491" t="s">
         <v>62</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="H491" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1828</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>1829</v>
       </c>
       <c r="D492" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E492" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F492" t="s">
-        <v>1048</v>
+        <v>62</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="H492" t="s">
         <v>1831</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1832</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>1833</v>
       </c>
       <c r="D493" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E493" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F493" t="s">
-        <v>288</v>
+        <v>807</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="H493" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1836</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>1837</v>
       </c>
       <c r="D494" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E494" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F494" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="H494" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1840</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>1841</v>
       </c>
       <c r="D495" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E495" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F495" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="H495" t="s">
         <v>1843</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1844</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>1845</v>
       </c>
       <c r="D496" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E496" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F496" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="H496" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>1848</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>1849</v>
       </c>
       <c r="D497" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E497" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F497" t="s">
         <v>435</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="H497" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>1852</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>1853</v>
       </c>
       <c r="D498" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E498" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F498" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="H498" t="s">
         <v>1855</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>1856</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>1857</v>
       </c>
       <c r="D499" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E499" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F499" t="s">
-        <v>62</v>
+        <v>461</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="H499" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>1860</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>1861</v>
       </c>
       <c r="D500" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E500" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F500" t="s">
         <v>62</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="H500" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>1864</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>1865</v>
       </c>
       <c r="D501" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E501" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F501" t="s">
-        <v>382</v>
+        <v>62</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="H501" t="s">
         <v>1867</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1868</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>1869</v>
       </c>
       <c r="D502" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E502" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F502" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="H502" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1872</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>1873</v>
       </c>
       <c r="D503" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E503" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F503" t="s">
         <v>49</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="H503" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>1876</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>1877</v>
       </c>
       <c r="D504" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E504" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F504" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="H504" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>1880</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>1881</v>
       </c>
       <c r="D505" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E505" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F505" t="s">
         <v>288</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="H505" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>1884</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>1885</v>
       </c>
       <c r="D506" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E506" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F506" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="H506" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>1888</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>1889</v>
       </c>
       <c r="D507" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E507" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F507" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="H507" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>1892</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>1893</v>
       </c>
       <c r="D508" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E508" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F508" t="s">
         <v>62</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="H508" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1896</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>1897</v>
       </c>
       <c r="D509" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E509" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F509" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="H509" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>1900</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>1901</v>
       </c>
       <c r="D510" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E510" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F510" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="H510" t="s">
         <v>1903</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>1904</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>1905</v>
       </c>
       <c r="D511" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E511" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F511" t="s">
-        <v>457</v>
+        <v>401</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="H511" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
         <v>1908</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>1909</v>
       </c>
       <c r="D512" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E512" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F512" t="s">
-        <v>382</v>
+        <v>457</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="H512" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
         <v>1912</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>1913</v>
       </c>
       <c r="D513" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E513" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F513" t="s">
-        <v>704</v>
+        <v>382</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="H513" t="s">
         <v>1915</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
         <v>1916</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>1917</v>
       </c>
       <c r="D514" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E514" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F514" t="s">
         <v>704</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="H514" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
         <v>1920</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>1921</v>
       </c>
       <c r="D515" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E515" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F515" t="s">
-        <v>561</v>
+        <v>704</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="H515" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
         <v>1924</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>1925</v>
       </c>
       <c r="D516" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E516" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F516" t="s">
         <v>561</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="H516" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
         <v>1928</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>1929</v>
       </c>
       <c r="D517" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E517" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F517" t="s">
-        <v>62</v>
+        <v>561</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="H517" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
         <v>1932</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>1933</v>
       </c>
       <c r="D518" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E518" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F518" t="s">
         <v>62</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="H518" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
         <v>1936</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>1937</v>
       </c>
       <c r="D519" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E519" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F519" t="s">
-        <v>461</v>
+        <v>62</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="H519" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
         <v>1940</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>1941</v>
       </c>
       <c r="D520" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E520" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F520" t="s">
         <v>461</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="H520" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
         <v>1944</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>1945</v>
       </c>
       <c r="D521" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E521" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F521" t="s">
-        <v>62</v>
+        <v>461</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="H521" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
         <v>1948</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>1949</v>
       </c>
       <c r="D522" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E522" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F522" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="H522" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
         <v>1952</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>1953</v>
       </c>
       <c r="D523" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E523" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F523" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="H523" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
         <v>1956</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>1957</v>
       </c>
       <c r="D524" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E524" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F524" t="s">
         <v>288</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="H524" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
         <v>1960</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>1961</v>
       </c>
       <c r="D525" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E525" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F525" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="H525" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
         <v>1964</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>1965</v>
       </c>
       <c r="D526" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E526" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F526" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="H526" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
         <v>1968</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>1969</v>
       </c>
       <c r="D527" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E527" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F527" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="H527" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
         <v>1972</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>1973</v>
       </c>
       <c r="D528" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E528" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F528" t="s">
         <v>382</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="H528" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
         <v>1976</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>1977</v>
       </c>
       <c r="D529" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E529" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F529" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="H529" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
         <v>1980</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>1981</v>
       </c>
       <c r="D530" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E530" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F530" t="s">
+        <v>435</v>
+      </c>
+      <c r="G530" s="1" t="s">
         <v>1982</v>
       </c>
-      <c r="G530" s="1" t="s">
+      <c r="H530" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
         <v>1985</v>
       </c>
-      <c r="B531" t="s">
-[...2 lines deleted...]
-      <c r="C531" t="s">
+      <c r="D531" t="s">
+        <v>895</v>
+      </c>
+      <c r="E531" t="s">
+        <v>896</v>
+      </c>
+      <c r="F531" t="s">
         <v>1986</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="H531" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
         <v>1989</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>1990</v>
       </c>
       <c r="D532" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E532" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F532" t="s">
-        <v>62</v>
+        <v>704</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="H532" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
         <v>1993</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>1994</v>
       </c>
       <c r="D533" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E533" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F533" t="s">
         <v>62</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="H533" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>1997</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>1998</v>
       </c>
       <c r="D534" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E534" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F534" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="H534" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>2001</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>2002</v>
       </c>
       <c r="D535" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E535" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F535" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="H535" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>2005</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>2006</v>
       </c>
       <c r="D536" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E536" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F536" t="s">
         <v>49</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="H536" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>2009</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>2010</v>
       </c>
       <c r="D537" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E537" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F537" t="s">
-        <v>704</v>
+        <v>49</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="H537" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>2013</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>2014</v>
       </c>
       <c r="D538" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E538" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F538" t="s">
-        <v>561</v>
+        <v>704</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="H538" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>2017</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>2018</v>
       </c>
       <c r="D539" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E539" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F539" t="s">
-        <v>382</v>
+        <v>561</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="H539" t="s">
         <v>2020</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>2021</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>2022</v>
       </c>
       <c r="D540" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E540" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F540" t="s">
         <v>382</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="H540" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>2025</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>2026</v>
       </c>
       <c r="D541" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E541" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F541" t="s">
-        <v>288</v>
+        <v>382</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="H541" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>2029</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>2030</v>
       </c>
       <c r="D542" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E542" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F542" t="s">
         <v>288</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="H542" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>2033</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>2034</v>
       </c>
       <c r="D543" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E543" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F543" t="s">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="H543" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>2037</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>2038</v>
       </c>
       <c r="D544" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E544" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F544" t="s">
-        <v>461</v>
+        <v>172</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="H544" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>2041</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>2042</v>
       </c>
       <c r="D545" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E545" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F545" t="s">
         <v>461</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="H545" t="s">
         <v>2044</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>2045</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>2046</v>
       </c>
       <c r="D546" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E546" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F546" t="s">
-        <v>704</v>
+        <v>461</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="H546" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>2049</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>2050</v>
       </c>
       <c r="D547" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E547" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F547" t="s">
-        <v>435</v>
+        <v>704</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="H547" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>2053</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>2054</v>
       </c>
       <c r="D548" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E548" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F548" t="s">
-        <v>288</v>
+        <v>435</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="H548" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>2057</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>2058</v>
       </c>
       <c r="D549" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E549" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F549" t="s">
-        <v>561</v>
+        <v>288</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="H549" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>2061</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>2062</v>
       </c>
       <c r="D550" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E550" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F550" t="s">
-        <v>382</v>
+        <v>561</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="H550" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>2065</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>2066</v>
       </c>
       <c r="D551" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E551" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F551" t="s">
-        <v>599</v>
+        <v>382</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="H551" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>2069</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>2070</v>
       </c>
       <c r="D552" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E552" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F552" t="s">
-        <v>382</v>
+        <v>599</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="H552" t="s">
         <v>2072</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>2073</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>2074</v>
       </c>
       <c r="D553" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E553" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F553" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="H553" t="s">
         <v>2076</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>2077</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>2078</v>
       </c>
       <c r="D554" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E554" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F554" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="H554" t="s">
         <v>2080</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>2081</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>2082</v>
       </c>
       <c r="D555" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E555" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F555" t="s">
         <v>62</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>2083</v>
       </c>
       <c r="H555" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>2085</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>2086</v>
       </c>
       <c r="D556" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E556" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F556" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="H556" t="s">
         <v>2088</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>2089</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>2090</v>
       </c>
       <c r="D557" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E557" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F557" t="s">
+        <v>435</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>2091</v>
       </c>
-      <c r="G557" s="1" t="s">
+      <c r="H557" t="s">
         <v>2092</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
         <v>2094</v>
       </c>
-      <c r="B558" t="s">
-[...2 lines deleted...]
-      <c r="C558" t="s">
+      <c r="D558" t="s">
+        <v>895</v>
+      </c>
+      <c r="E558" t="s">
+        <v>896</v>
+      </c>
+      <c r="F558" t="s">
         <v>2095</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="H558" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
         <v>2098</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>2099</v>
       </c>
       <c r="D559" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E559" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F559" t="s">
-        <v>704</v>
+        <v>561</v>
       </c>
       <c r="G559" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="H559" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
         <v>2102</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>2103</v>
       </c>
       <c r="D560" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E560" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F560" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="H560" t="s">
         <v>2105</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
         <v>2106</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>2107</v>
       </c>
       <c r="D561" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E561" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F561" t="s">
         <v>382</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="H561" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>2110</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>2111</v>
       </c>
       <c r="D562" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E562" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F562" t="s">
+        <v>382</v>
+      </c>
+      <c r="G562" s="1" t="s">
         <v>2112</v>
       </c>
-      <c r="G562" s="1" t="s">
+      <c r="H562" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
         <v>2115</v>
       </c>
-      <c r="B563" t="s">
-[...2 lines deleted...]
-      <c r="C563" t="s">
+      <c r="D563" t="s">
+        <v>895</v>
+      </c>
+      <c r="E563" t="s">
+        <v>896</v>
+      </c>
+      <c r="F563" t="s">
         <v>2116</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="H563" t="s">
         <v>2118</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
         <v>2119</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>2120</v>
       </c>
       <c r="D564" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E564" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F564" t="s">
         <v>288</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="H564" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
         <v>2123</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>2124</v>
       </c>
       <c r="D565" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E565" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F565" t="s">
         <v>288</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="H565" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
         <v>2127</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>2128</v>
       </c>
       <c r="D566" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E566" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F566" t="s">
-        <v>561</v>
+        <v>288</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>2129</v>
       </c>
       <c r="H566" t="s">
         <v>2130</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
         <v>2131</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>2132</v>
       </c>
       <c r="D567" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E567" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F567" t="s">
-        <v>62</v>
+        <v>561</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="H567" t="s">
         <v>2134</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
         <v>2135</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>2136</v>
       </c>
       <c r="D568" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E568" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F568" t="s">
         <v>62</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="H568" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>2139</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>2140</v>
       </c>
       <c r="D569" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E569" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F569" t="s">
-        <v>461</v>
+        <v>62</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="H569" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
         <v>2143</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>2144</v>
       </c>
       <c r="D570" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E570" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F570" t="s">
-        <v>382</v>
+        <v>461</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="H570" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>2147</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>2148</v>
       </c>
       <c r="D571" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E571" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F571" t="s">
         <v>382</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="H571" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>2151</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>2152</v>
       </c>
       <c r="D572" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E572" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F572" t="s">
         <v>382</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="H572" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>2155</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>2156</v>
       </c>
       <c r="D573" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E573" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F573" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="H573" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>2159</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>2160</v>
       </c>
       <c r="D574" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E574" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F574" t="s">
+        <v>49</v>
+      </c>
+      <c r="G574" s="1" t="s">
         <v>2161</v>
       </c>
-      <c r="G574" s="1" t="s">
+      <c r="H574" t="s">
         <v>2162</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
         <v>2164</v>
       </c>
-      <c r="B575" t="s">
-[...2 lines deleted...]
-      <c r="C575" t="s">
+      <c r="D575" t="s">
+        <v>895</v>
+      </c>
+      <c r="E575" t="s">
+        <v>896</v>
+      </c>
+      <c r="F575" t="s">
         <v>2165</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="H575" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>2168</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>2169</v>
       </c>
       <c r="D576" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E576" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F576" t="s">
-        <v>100</v>
+        <v>704</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="H576" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>2172</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>2173</v>
       </c>
       <c r="D577" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E577" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F577" t="s">
         <v>100</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="H577" t="s">
         <v>2175</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>2176</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>2177</v>
       </c>
       <c r="D578" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E578" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F578" t="s">
-        <v>435</v>
+        <v>100</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="H578" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
         <v>2180</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>2181</v>
       </c>
       <c r="D579" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E579" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F579" t="s">
         <v>435</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>2182</v>
       </c>
       <c r="H579" t="s">
         <v>2183</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
         <v>2184</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>2185</v>
       </c>
       <c r="D580" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E580" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F580" t="s">
-        <v>44</v>
+        <v>435</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="H580" t="s">
         <v>2187</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
         <v>2188</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>2189</v>
       </c>
       <c r="D581" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E581" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F581" t="s">
-        <v>288</v>
+        <v>44</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="H581" t="s">
         <v>2191</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
         <v>2192</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>2193</v>
       </c>
       <c r="D582" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E582" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F582" t="s">
         <v>288</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="H582" t="s">
         <v>2195</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
         <v>2196</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>2197</v>
       </c>
       <c r="D583" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E583" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F583" t="s">
         <v>288</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="H583" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
         <v>2200</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>2201</v>
       </c>
       <c r="D584" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E584" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F584" t="s">
-        <v>401</v>
+        <v>288</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="H584" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
         <v>2204</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>2205</v>
       </c>
       <c r="D585" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E585" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F585" t="s">
+        <v>401</v>
+      </c>
+      <c r="G585" s="1" t="s">
         <v>2206</v>
       </c>
-      <c r="G585" s="1" t="s">
+      <c r="H585" t="s">
         <v>2207</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
         <v>2209</v>
       </c>
-      <c r="B586" t="s">
-[...2 lines deleted...]
-      <c r="C586" t="s">
+      <c r="D586" t="s">
+        <v>895</v>
+      </c>
+      <c r="E586" t="s">
+        <v>896</v>
+      </c>
+      <c r="F586" t="s">
         <v>2210</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="H586" t="s">
         <v>2212</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
         <v>2213</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>2214</v>
       </c>
       <c r="D587" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E587" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F587" t="s">
         <v>62</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="H587" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
         <v>2217</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>2218</v>
       </c>
       <c r="D588" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E588" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F588" t="s">
         <v>62</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="H588" t="s">
         <v>2220</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
         <v>2221</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>2222</v>
       </c>
       <c r="D589" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E589" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F589" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="H589" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2225</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>2226</v>
       </c>
       <c r="D590" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E590" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F590" t="s">
-        <v>401</v>
+        <v>44</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="H590" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
         <v>2229</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>2230</v>
       </c>
       <c r="D591" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E591" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F591" t="s">
-        <v>172</v>
+        <v>401</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="H591" t="s">
         <v>2232</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
         <v>2233</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>2234</v>
       </c>
       <c r="D592" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E592" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F592" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="H592" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
         <v>2237</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>2238</v>
       </c>
       <c r="D593" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E593" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F593" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="H593" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
         <v>2241</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>2242</v>
       </c>
       <c r="D594" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E594" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F594" t="s">
         <v>288</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="H594" t="s">
         <v>2244</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
         <v>2245</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>2246</v>
       </c>
       <c r="D595" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E595" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F595" t="s">
         <v>288</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="H595" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
         <v>2249</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>2250</v>
       </c>
       <c r="D596" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E596" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F596" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>2251</v>
       </c>
       <c r="H596" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
         <v>2253</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>2254</v>
       </c>
       <c r="D597" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E597" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F597" t="s">
-        <v>100</v>
+        <v>382</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="H597" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
         <v>2257</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>2258</v>
       </c>
       <c r="D598" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E598" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F598" t="s">
-        <v>704</v>
+        <v>100</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="H598" t="s">
         <v>2260</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
         <v>2261</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>2262</v>
       </c>
       <c r="D599" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E599" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F599" t="s">
+        <v>704</v>
+      </c>
+      <c r="G599" s="1" t="s">
         <v>2263</v>
       </c>
-      <c r="G599" s="1" t="s">
+      <c r="H599" t="s">
         <v>2264</v>
-      </c>
-[...1 lines deleted...]
-        <v>2265</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
         <v>2266</v>
       </c>
-      <c r="B600" t="s">
-[...2 lines deleted...]
-      <c r="C600" t="s">
+      <c r="D600" t="s">
+        <v>895</v>
+      </c>
+      <c r="E600" t="s">
+        <v>896</v>
+      </c>
+      <c r="F600" t="s">
         <v>2267</v>
       </c>
-      <c r="D600" t="s">
-[...5 lines deleted...]
-      <c r="F600" t="s">
+      <c r="G600" s="1" t="s">
         <v>2268</v>
       </c>
-      <c r="G600" s="1" t="s">
+      <c r="H600" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
         <v>2271</v>
       </c>
-      <c r="B601" t="s">
-[...2 lines deleted...]
-      <c r="C601" t="s">
+      <c r="D601" t="s">
+        <v>895</v>
+      </c>
+      <c r="E601" t="s">
+        <v>896</v>
+      </c>
+      <c r="F601" t="s">
         <v>2272</v>
-      </c>
-[...7 lines deleted...]
-        <v>401</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="H601" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
         <v>2275</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>2276</v>
       </c>
       <c r="D602" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E602" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F602" t="s">
-        <v>704</v>
+        <v>401</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="H602" t="s">
         <v>2278</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
         <v>2279</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>2280</v>
       </c>
       <c r="D603" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E603" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F603" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="H603" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
         <v>2283</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>2284</v>
       </c>
       <c r="D604" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E604" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F604" t="s">
-        <v>461</v>
+        <v>382</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="H604" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>2287</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>2288</v>
       </c>
       <c r="D605" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E605" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F605" t="s">
         <v>461</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="H605" t="s">
         <v>2290</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2291</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>2292</v>
       </c>
       <c r="D606" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E606" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F606" t="s">
+        <v>461</v>
+      </c>
+      <c r="G606" s="1" t="s">
         <v>2293</v>
       </c>
-      <c r="G606" s="1" t="s">
+      <c r="H606" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
         <v>2296</v>
       </c>
-      <c r="B607" t="s">
-[...2 lines deleted...]
-      <c r="C607" t="s">
+      <c r="D607" t="s">
+        <v>895</v>
+      </c>
+      <c r="E607" t="s">
+        <v>896</v>
+      </c>
+      <c r="F607" t="s">
         <v>2297</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="H607" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>2300</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>2301</v>
       </c>
       <c r="D608" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E608" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F608" t="s">
         <v>62</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="H608" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
         <v>2304</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>2305</v>
       </c>
       <c r="D609" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E609" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F609" t="s">
-        <v>288</v>
+        <v>62</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="H609" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2308</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>2309</v>
       </c>
       <c r="D610" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E610" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F610" t="s">
+        <v>288</v>
+      </c>
+      <c r="G610" s="1" t="s">
         <v>2310</v>
       </c>
-      <c r="G610" s="1" t="s">
+      <c r="H610" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
         <v>2313</v>
       </c>
-      <c r="B611" t="s">
-[...2 lines deleted...]
-      <c r="C611" t="s">
+      <c r="D611" t="s">
+        <v>895</v>
+      </c>
+      <c r="E611" t="s">
+        <v>896</v>
+      </c>
+      <c r="F611" t="s">
         <v>2314</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="H611" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2317</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>2318</v>
       </c>
       <c r="D612" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E612" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F612" t="s">
         <v>100</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="H612" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
         <v>2321</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>2322</v>
       </c>
       <c r="D613" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E613" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F613" t="s">
-        <v>288</v>
+        <v>100</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="H613" t="s">
         <v>2324</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2325</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>2326</v>
       </c>
       <c r="D614" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E614" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F614" t="s">
         <v>288</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="H614" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>2329</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>2330</v>
       </c>
       <c r="D615" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E615" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F615" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="H615" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>2333</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>2334</v>
       </c>
       <c r="D616" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E616" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F616" t="s">
         <v>100</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="H616" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>2337</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>2338</v>
       </c>
       <c r="D617" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E617" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F617" t="s">
+        <v>100</v>
+      </c>
+      <c r="G617" s="1" t="s">
         <v>2339</v>
       </c>
-      <c r="G617" s="1" t="s">
+      <c r="H617" t="s">
         <v>2340</v>
-      </c>
-[...1 lines deleted...]
-        <v>2341</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
         <v>2342</v>
       </c>
-      <c r="B618" t="s">
-[...2 lines deleted...]
-      <c r="C618" t="s">
+      <c r="D618" t="s">
+        <v>895</v>
+      </c>
+      <c r="E618" t="s">
+        <v>896</v>
+      </c>
+      <c r="F618" t="s">
         <v>2343</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="H618" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>2346</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>2347</v>
       </c>
       <c r="D619" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E619" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F619" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="H619" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>2350</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>2351</v>
       </c>
       <c r="D620" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E620" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F620" t="s">
         <v>382</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="H620" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2354</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>2355</v>
       </c>
       <c r="D621" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E621" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F621" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="H621" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2358</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>2359</v>
       </c>
       <c r="D622" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E622" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F622" t="s">
-        <v>49</v>
+        <v>401</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="H622" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2362</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>2363</v>
       </c>
       <c r="D623" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E623" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F623" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="H623" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>2366</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>2367</v>
       </c>
       <c r="D624" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E624" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F624" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="H624" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2370</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>2371</v>
       </c>
       <c r="D625" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E625" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F625" t="s">
-        <v>1048</v>
+        <v>663</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="H625" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2374</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>2375</v>
       </c>
       <c r="D626" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E626" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F626" t="s">
+        <v>807</v>
+      </c>
+      <c r="G626" s="1" t="s">
         <v>2376</v>
       </c>
-      <c r="G626" s="1" t="s">
+      <c r="H626" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2378</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
         <v>2379</v>
       </c>
-      <c r="B627" t="s">
-[...2 lines deleted...]
-      <c r="C627" t="s">
+      <c r="D627" t="s">
+        <v>895</v>
+      </c>
+      <c r="E627" t="s">
+        <v>896</v>
+      </c>
+      <c r="F627" t="s">
         <v>2380</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="H627" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>2383</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>2384</v>
       </c>
       <c r="D628" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E628" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F628" t="s">
         <v>435</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="H628" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>2387</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>2388</v>
       </c>
       <c r="D629" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E629" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F629" t="s">
         <v>435</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="H629" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2391</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>2392</v>
       </c>
       <c r="D630" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E630" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F630" t="s">
-        <v>704</v>
+        <v>435</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="H630" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>2395</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>2396</v>
       </c>
       <c r="D631" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E631" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F631" t="s">
-        <v>100</v>
+        <v>704</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="H631" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>2399</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>2400</v>
       </c>
       <c r="D632" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E632" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F632" t="s">
-        <v>401</v>
+        <v>100</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="H632" t="s">
         <v>2402</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2403</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>2404</v>
       </c>
       <c r="D633" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E633" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F633" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="H633" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>2407</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>2408</v>
       </c>
       <c r="D634" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E634" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F634" t="s">
         <v>382</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="H634" t="s">
         <v>2410</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>2411</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>2412</v>
       </c>
       <c r="D635" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E635" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F635" t="s">
+        <v>382</v>
+      </c>
+      <c r="G635" s="1" t="s">
         <v>2413</v>
       </c>
-      <c r="G635" s="1" t="s">
+      <c r="H635" t="s">
         <v>2414</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
         <v>2416</v>
       </c>
-      <c r="B636" t="s">
-[...2 lines deleted...]
-      <c r="C636" t="s">
+      <c r="D636" t="s">
+        <v>895</v>
+      </c>
+      <c r="E636" t="s">
+        <v>896</v>
+      </c>
+      <c r="F636" t="s">
         <v>2417</v>
-      </c>
-[...7 lines deleted...]
-        <v>2413</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>2418</v>
       </c>
       <c r="H636" t="s">
         <v>2419</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
         <v>2420</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>2421</v>
       </c>
       <c r="D637" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E637" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F637" t="s">
-        <v>2413</v>
+        <v>2417</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="H637" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
         <v>2424</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>2425</v>
       </c>
       <c r="D638" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E638" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F638" t="s">
-        <v>461</v>
+        <v>2417</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="H638" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
         <v>2428</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>2429</v>
       </c>
       <c r="D639" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E639" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F639" t="s">
-        <v>1048</v>
+        <v>461</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>2430</v>
       </c>
       <c r="H639" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
         <v>2432</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>2433</v>
       </c>
       <c r="D640" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E640" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F640" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="H640" t="s">
         <v>2435</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
         <v>2436</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>2437</v>
       </c>
       <c r="D641" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E641" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F641" t="s">
-        <v>435</v>
+        <v>776</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="H641" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
         <v>2440</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>2441</v>
       </c>
       <c r="D642" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E642" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F642" t="s">
-        <v>704</v>
+        <v>435</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="H642" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
         <v>2444</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>2445</v>
       </c>
       <c r="D643" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E643" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F643" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>2446</v>
       </c>
       <c r="H643" t="s">
         <v>2447</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
         <v>2448</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>2449</v>
       </c>
       <c r="D644" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E644" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F644" t="s">
         <v>382</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="H644" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>2452</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>2453</v>
       </c>
       <c r="D645" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E645" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F645" t="s">
-        <v>678</v>
+        <v>382</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="H645" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
         <v>2456</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>2457</v>
       </c>
       <c r="D646" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E646" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F646" t="s">
-        <v>776</v>
+        <v>678</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="H646" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>2460</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>2461</v>
       </c>
       <c r="D647" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E647" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F647" t="s">
-        <v>435</v>
+        <v>776</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="H647" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>2464</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>2465</v>
       </c>
       <c r="D648" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E648" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F648" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>2466</v>
       </c>
       <c r="H648" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
         <v>2468</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>2469</v>
       </c>
       <c r="D649" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E649" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F649" t="s">
-        <v>713</v>
+        <v>62</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="H649" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
         <v>2472</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>2473</v>
       </c>
       <c r="D650" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E650" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F650" t="s">
-        <v>172</v>
+        <v>713</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="H650" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
         <v>2476</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>2477</v>
       </c>
       <c r="D651" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E651" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F651" t="s">
-        <v>461</v>
+        <v>172</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>2478</v>
       </c>
       <c r="H651" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
         <v>2480</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>2481</v>
       </c>
       <c r="D652" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E652" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F652" t="s">
-        <v>288</v>
+        <v>461</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="H652" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
         <v>2484</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>2485</v>
       </c>
       <c r="D653" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E653" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F653" t="s">
         <v>288</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="H653" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
         <v>2488</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>2489</v>
       </c>
       <c r="D654" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E654" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F654" t="s">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="H654" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
         <v>2492</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>2493</v>
       </c>
       <c r="D655" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E655" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F655" t="s">
+        <v>172</v>
+      </c>
+      <c r="G655" s="1" t="s">
         <v>2494</v>
       </c>
-      <c r="G655" s="1" t="s">
+      <c r="H655" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
         <v>2497</v>
       </c>
-      <c r="B656" t="s">
-[...2 lines deleted...]
-      <c r="C656" t="s">
+      <c r="D656" t="s">
+        <v>895</v>
+      </c>
+      <c r="E656" t="s">
+        <v>896</v>
+      </c>
+      <c r="F656" t="s">
         <v>2498</v>
-      </c>
-[...7 lines deleted...]
-        <v>2413</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="H656" t="s">
         <v>2500</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
         <v>2501</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>2502</v>
       </c>
       <c r="D657" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E657" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F657" t="s">
-        <v>2413</v>
+        <v>2417</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="H657" t="s">
         <v>2504</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
         <v>2505</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>2506</v>
       </c>
       <c r="D658" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E658" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F658" t="s">
-        <v>547</v>
+        <v>2417</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="H658" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
         <v>2509</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>2510</v>
       </c>
       <c r="D659" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E659" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F659" t="s">
-        <v>2413</v>
+        <v>547</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="H659" t="s">
         <v>2512</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>2513</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>2514</v>
       </c>
       <c r="D660" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E660" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F660" t="s">
-        <v>172</v>
+        <v>2417</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>2515</v>
       </c>
       <c r="H660" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>2517</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>2518</v>
       </c>
       <c r="D661" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E661" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F661" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="H661" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>2521</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>2522</v>
       </c>
       <c r="D662" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E662" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F662" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="H662" t="s">
         <v>2524</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
         <v>2525</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>2526</v>
       </c>
       <c r="D663" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E663" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F663" t="s">
-        <v>382</v>
+        <v>49</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>2527</v>
       </c>
       <c r="H663" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>2529</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>2530</v>
       </c>
       <c r="D664" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E664" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F664" t="s">
+        <v>382</v>
+      </c>
+      <c r="G664" s="1" t="s">
         <v>2531</v>
       </c>
-      <c r="G664" s="1" t="s">
+      <c r="H664" t="s">
         <v>2532</v>
-      </c>
-[...1 lines deleted...]
-        <v>2533</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
         <v>2534</v>
       </c>
-      <c r="B665" t="s">
-[...2 lines deleted...]
-      <c r="C665" t="s">
+      <c r="D665" t="s">
+        <v>895</v>
+      </c>
+      <c r="E665" t="s">
+        <v>896</v>
+      </c>
+      <c r="F665" t="s">
         <v>2535</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="H665" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2538</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>2539</v>
       </c>
       <c r="D666" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E666" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F666" t="s">
         <v>435</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="H666" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2542</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>2543</v>
       </c>
       <c r="D667" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E667" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F667" t="s">
-        <v>718</v>
+        <v>435</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="H667" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2546</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>2547</v>
       </c>
       <c r="D668" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E668" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F668" t="s">
         <v>718</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2548</v>
       </c>
       <c r="H668" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2550</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>2551</v>
       </c>
       <c r="D669" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E669" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F669" t="s">
         <v>718</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="H669" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>2554</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>2555</v>
       </c>
       <c r="D670" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E670" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F670" t="s">
-        <v>62</v>
+        <v>718</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="H670" t="s">
         <v>2557</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2558</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>2559</v>
       </c>
       <c r="D671" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E671" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F671" t="s">
-        <v>461</v>
+        <v>62</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="H671" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2562</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>2563</v>
       </c>
       <c r="D672" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E672" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F672" t="s">
-        <v>288</v>
+        <v>461</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="H672" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2566</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>2567</v>
       </c>
       <c r="D673" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E673" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F673" t="s">
-        <v>1048</v>
+        <v>288</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="H673" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2570</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>2571</v>
       </c>
       <c r="D674" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E674" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F674" t="s">
-        <v>382</v>
+        <v>807</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="H674" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2574</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>2575</v>
       </c>
       <c r="D675" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E675" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F675" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="H675" t="s">
         <v>2577</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2578</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>2579</v>
       </c>
       <c r="D676" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E676" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F676" t="s">
-        <v>704</v>
+        <v>401</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="H676" t="s">
         <v>2581</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>2582</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>2583</v>
       </c>
       <c r="D677" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E677" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F677" t="s">
-        <v>49</v>
+        <v>704</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="H677" t="s">
         <v>2585</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>2586</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>2587</v>
       </c>
       <c r="D678" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E678" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F678" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="H678" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>2590</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>2591</v>
       </c>
       <c r="D679" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E679" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F679" t="s">
         <v>62</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2592</v>
       </c>
       <c r="H679" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>2594</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>2595</v>
       </c>
       <c r="D680" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E680" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F680" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>2596</v>
       </c>
       <c r="H680" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>2598</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>2599</v>
       </c>
       <c r="D681" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E681" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F681" t="s">
         <v>435</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="H681" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>2602</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>2603</v>
       </c>
       <c r="D682" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E682" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F682" t="s">
-        <v>100</v>
+        <v>435</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="H682" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>2606</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>2607</v>
       </c>
       <c r="D683" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E683" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F683" t="s">
         <v>100</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>2608</v>
       </c>
       <c r="H683" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
         <v>2610</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>2611</v>
       </c>
       <c r="D684" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E684" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F684" t="s">
         <v>100</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="H684" t="s">
         <v>2613</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
         <v>2614</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>2615</v>
       </c>
       <c r="D685" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E685" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F685" t="s">
-        <v>704</v>
+        <v>100</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="H685" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
         <v>2618</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>2619</v>
       </c>
       <c r="D686" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E686" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F686" t="s">
         <v>704</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>2620</v>
       </c>
       <c r="H686" t="s">
         <v>2621</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
         <v>2622</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>2623</v>
       </c>
       <c r="D687" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E687" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F687" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="H687" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>2626</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>2627</v>
       </c>
       <c r="D688" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E688" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F688" t="s">
         <v>382</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="H688" t="s">
         <v>2629</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>2630</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>2631</v>
       </c>
       <c r="D689" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E689" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F689" t="s">
         <v>382</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2632</v>
       </c>
       <c r="H689" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2634</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>2635</v>
       </c>
       <c r="D690" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E690" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F690" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="H690" t="s">
         <v>2637</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>2638</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>2639</v>
       </c>
       <c r="D691" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E691" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F691" t="s">
         <v>49</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="H691" t="s">
         <v>2641</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2642</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>2643</v>
       </c>
       <c r="D692" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E692" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F692" t="s">
-        <v>461</v>
+        <v>49</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>2644</v>
       </c>
       <c r="H692" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
         <v>2646</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>2647</v>
       </c>
       <c r="D693" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E693" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F693" t="s">
-        <v>288</v>
+        <v>461</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="H693" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2650</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>2651</v>
       </c>
       <c r="D694" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E694" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F694" t="s">
         <v>288</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="H694" t="s">
         <v>2653</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>2654</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>2655</v>
       </c>
       <c r="D695" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E695" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F695" t="s">
-        <v>401</v>
+        <v>288</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>2656</v>
       </c>
       <c r="H695" t="s">
         <v>2657</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>2658</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>2659</v>
       </c>
       <c r="D696" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E696" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F696" t="s">
+        <v>401</v>
+      </c>
+      <c r="G696" s="1" t="s">
         <v>2660</v>
       </c>
-      <c r="G696" s="1" t="s">
+      <c r="H696" t="s">
         <v>2661</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
         <v>2663</v>
       </c>
-      <c r="B697" t="s">
-[...2 lines deleted...]
-      <c r="C697" t="s">
+      <c r="D697" t="s">
+        <v>895</v>
+      </c>
+      <c r="E697" t="s">
+        <v>896</v>
+      </c>
+      <c r="F697" t="s">
         <v>2664</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>2665</v>
       </c>
       <c r="H697" t="s">
         <v>2666</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>2667</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>2668</v>
       </c>
       <c r="D698" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E698" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F698" t="s">
-        <v>172</v>
+        <v>100</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>2669</v>
       </c>
       <c r="H698" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>2671</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>2672</v>
       </c>
       <c r="D699" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E699" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F699" t="s">
         <v>172</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="H699" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>2675</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>2676</v>
       </c>
       <c r="D700" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E700" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F700" t="s">
-        <v>382</v>
+        <v>172</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>2677</v>
       </c>
       <c r="H700" t="s">
         <v>2678</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2679</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>2680</v>
       </c>
       <c r="D701" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E701" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F701" t="s">
-        <v>100</v>
+        <v>382</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="H701" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2683</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>2684</v>
       </c>
       <c r="D702" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E702" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F702" t="s">
+        <v>100</v>
+      </c>
+      <c r="G702" s="1" t="s">
         <v>2685</v>
       </c>
-      <c r="G702" s="1" t="s">
+      <c r="H702" t="s">
         <v>2686</v>
-      </c>
-[...1 lines deleted...]
-        <v>2687</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
         <v>2688</v>
       </c>
-      <c r="B703" t="s">
-[...2 lines deleted...]
-      <c r="C703" t="s">
+      <c r="D703" t="s">
+        <v>895</v>
+      </c>
+      <c r="E703" t="s">
+        <v>896</v>
+      </c>
+      <c r="F703" t="s">
         <v>2689</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="H703" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>2692</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>2693</v>
       </c>
       <c r="D704" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E704" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F704" t="s">
         <v>435</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="H704" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2696</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>2697</v>
       </c>
       <c r="D705" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E705" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F705" t="s">
         <v>435</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="H705" t="s">
         <v>2699</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2700</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>2701</v>
       </c>
       <c r="D706" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E706" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F706" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="H706" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>2704</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>2705</v>
       </c>
       <c r="D707" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E707" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F707" t="s">
         <v>62</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="H707" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2708</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>2709</v>
       </c>
       <c r="D708" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E708" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F708" t="s">
-        <v>461</v>
+        <v>62</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="H708" t="s">
         <v>2711</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2712</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>2713</v>
       </c>
       <c r="D709" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E709" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F709" t="s">
-        <v>704</v>
+        <v>461</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="H709" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2716</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>2717</v>
       </c>
       <c r="D710" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E710" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F710" t="s">
-        <v>435</v>
+        <v>704</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2718</v>
       </c>
       <c r="H710" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2720</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>2721</v>
       </c>
       <c r="D711" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E711" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F711" t="s">
         <v>435</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="H711" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2724</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>2725</v>
       </c>
       <c r="D712" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E712" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F712" t="s">
         <v>435</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="H712" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2728</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>2729</v>
       </c>
       <c r="D713" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E713" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F713" t="s">
-        <v>62</v>
+        <v>435</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="H713" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2732</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>2733</v>
       </c>
       <c r="D714" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E714" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F714" t="s">
-        <v>288</v>
+        <v>62</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="H714" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>2736</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>2737</v>
       </c>
       <c r="D715" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E715" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F715" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="H715" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2740</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>2741</v>
       </c>
       <c r="D716" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E716" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F716" t="s">
-        <v>382</v>
+        <v>100</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2742</v>
       </c>
       <c r="H716" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2744</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>2745</v>
       </c>
       <c r="D717" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E717" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F717" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2746</v>
       </c>
       <c r="H717" t="s">
         <v>2747</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2748</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>2749</v>
       </c>
       <c r="D718" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E718" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F718" t="s">
-        <v>62</v>
+        <v>401</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="H718" t="s">
         <v>2751</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2752</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>2753</v>
       </c>
       <c r="D719" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E719" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F719" t="s">
-        <v>547</v>
+        <v>62</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="H719" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2756</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>2757</v>
       </c>
       <c r="D720" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E720" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F720" t="s">
-        <v>172</v>
+        <v>547</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="H720" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2760</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>2761</v>
       </c>
       <c r="D721" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E721" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F721" t="s">
-        <v>62</v>
+        <v>172</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="H721" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2764</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>2765</v>
       </c>
       <c r="D722" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E722" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F722" t="s">
-        <v>461</v>
+        <v>62</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2766</v>
       </c>
       <c r="H722" t="s">
         <v>2767</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2768</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>2769</v>
       </c>
       <c r="D723" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E723" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F723" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="H723" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2772</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>2773</v>
       </c>
       <c r="D724" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E724" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F724" t="s">
         <v>435</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="H724" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2776</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>2777</v>
       </c>
       <c r="D725" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E725" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F725" t="s">
         <v>435</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="H725" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2780</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>2781</v>
       </c>
       <c r="D726" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E726" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F726" t="s">
-        <v>100</v>
+        <v>435</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="H726" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2784</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>2785</v>
       </c>
       <c r="D727" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E727" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F727" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="H727" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2788</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>2789</v>
       </c>
       <c r="D728" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E728" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F728" t="s">
-        <v>288</v>
+        <v>62</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="H728" t="s">
         <v>2791</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2792</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>2793</v>
       </c>
       <c r="D729" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E729" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F729" t="s">
         <v>288</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="H729" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2796</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>2797</v>
       </c>
       <c r="D730" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E730" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F730" t="s">
         <v>288</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="H730" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2800</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>2801</v>
       </c>
       <c r="D731" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E731" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F731" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2802</v>
       </c>
       <c r="H731" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2804</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>2805</v>
       </c>
       <c r="D732" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E732" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F732" t="s">
-        <v>457</v>
+        <v>62</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="H732" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2808</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>2809</v>
       </c>
       <c r="D733" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E733" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F733" t="s">
-        <v>704</v>
+        <v>457</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="H733" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2812</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>2813</v>
       </c>
       <c r="D734" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E734" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F734" t="s">
         <v>704</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="H734" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
         <v>2816</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>2817</v>
       </c>
       <c r="D735" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E735" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F735" t="s">
-        <v>382</v>
+        <v>704</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="H735" t="s">
         <v>2819</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2820</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>2821</v>
       </c>
       <c r="D736" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E736" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F736" t="s">
         <v>382</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2822</v>
       </c>
       <c r="H736" t="s">
         <v>2823</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2824</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>2825</v>
       </c>
       <c r="D737" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E737" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F737" t="s">
         <v>382</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="H737" t="s">
         <v>2827</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2828</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>2829</v>
       </c>
       <c r="D738" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E738" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F738" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="H738" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2832</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>2833</v>
       </c>
       <c r="D739" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E739" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F739" t="s">
-        <v>704</v>
+        <v>49</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="H739" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2836</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>2837</v>
       </c>
       <c r="D740" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E740" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F740" t="s">
-        <v>62</v>
+        <v>704</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2838</v>
       </c>
       <c r="H740" t="s">
         <v>2839</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2840</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>2841</v>
       </c>
       <c r="D741" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E741" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F741" t="s">
         <v>62</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="H741" t="s">
         <v>2843</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2844</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>2845</v>
       </c>
       <c r="D742" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E742" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F742" t="s">
-        <v>1157</v>
+        <v>62</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2846</v>
       </c>
       <c r="H742" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2848</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>2849</v>
       </c>
       <c r="D743" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E743" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F743" t="s">
-        <v>49</v>
+        <v>1161</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="H743" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
         <v>2852</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>2853</v>
       </c>
       <c r="D744" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E744" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F744" t="s">
         <v>49</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="H744" t="s">
         <v>2855</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
         <v>2856</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>2857</v>
       </c>
       <c r="D745" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E745" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F745" t="s">
-        <v>382</v>
+        <v>49</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="H745" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2860</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>2861</v>
       </c>
       <c r="D746" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E746" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F746" t="s">
         <v>382</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="H746" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>2864</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>2865</v>
       </c>
       <c r="D747" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E747" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F747" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2866</v>
       </c>
       <c r="H747" t="s">
         <v>2867</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2868</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>2869</v>
       </c>
       <c r="D748" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E748" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F748" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2870</v>
       </c>
       <c r="H748" t="s">
         <v>2871</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2872</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>2873</v>
       </c>
       <c r="D749" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E749" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F749" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="H749" t="s">
         <v>2875</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>2876</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>2877</v>
       </c>
       <c r="D750" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E750" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F750" t="s">
-        <v>382</v>
+        <v>62</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2878</v>
       </c>
       <c r="H750" t="s">
         <v>2879</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2880</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>2881</v>
       </c>
       <c r="D751" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E751" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F751" t="s">
         <v>382</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2882</v>
       </c>
       <c r="H751" t="s">
         <v>2883</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2884</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>2885</v>
       </c>
       <c r="D752" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E752" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F752" t="s">
-        <v>704</v>
+        <v>382</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="H752" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2888</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>2889</v>
       </c>
       <c r="D753" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E753" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F753" t="s">
-        <v>49</v>
+        <v>704</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="H753" t="s">
         <v>2891</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2892</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>2893</v>
       </c>
       <c r="D754" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E754" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F754" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2894</v>
       </c>
       <c r="H754" t="s">
         <v>2895</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>2896</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>2897</v>
       </c>
       <c r="D755" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E755" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F755" t="s">
         <v>62</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="H755" t="s">
         <v>2899</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>2900</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>2901</v>
       </c>
       <c r="D756" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E756" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F756" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2902</v>
       </c>
       <c r="H756" t="s">
         <v>2903</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2904</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>2905</v>
       </c>
       <c r="D757" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E757" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F757" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="H757" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2908</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>2909</v>
       </c>
       <c r="D758" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E758" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F758" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="H758" t="s">
         <v>2911</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2912</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>2913</v>
       </c>
       <c r="D759" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E759" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F759" t="s">
         <v>100</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="H759" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2916</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>2917</v>
       </c>
       <c r="D760" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E760" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F760" t="s">
+        <v>100</v>
+      </c>
+      <c r="G760" s="1" t="s">
         <v>2918</v>
       </c>
-      <c r="G760" s="1" t="s">
+      <c r="H760" t="s">
         <v>2919</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
         <v>2921</v>
       </c>
-      <c r="B761" t="s">
-[...2 lines deleted...]
-      <c r="C761" t="s">
+      <c r="D761" t="s">
+        <v>895</v>
+      </c>
+      <c r="E761" t="s">
+        <v>896</v>
+      </c>
+      <c r="F761" t="s">
         <v>2922</v>
-      </c>
-[...7 lines deleted...]
-        <v>2918</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="H761" t="s">
         <v>2924</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2925</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>2926</v>
       </c>
       <c r="D762" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E762" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F762" t="s">
-        <v>2918</v>
+        <v>2922</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="H762" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2929</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>2930</v>
       </c>
       <c r="D763" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E763" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F763" t="s">
-        <v>172</v>
+        <v>2922</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="H763" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2933</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>2934</v>
       </c>
       <c r="D764" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E764" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F764" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="H764" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>2937</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>2938</v>
       </c>
       <c r="D765" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E765" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F765" t="s">
-        <v>2293</v>
+        <v>100</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="H765" t="s">
         <v>2940</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
         <v>2941</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>2942</v>
       </c>
       <c r="D766" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E766" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F766" t="s">
-        <v>551</v>
+        <v>2297</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="H766" t="s">
         <v>2944</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2945</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>2946</v>
       </c>
       <c r="D767" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E767" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F767" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="H767" t="s">
         <v>2948</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>2949</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>2950</v>
       </c>
       <c r="D768" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E768" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F768" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="H768" t="s">
         <v>2952</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>2953</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>2954</v>
       </c>
       <c r="D769" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E769" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F769" t="s">
-        <v>288</v>
+        <v>382</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>2955</v>
       </c>
       <c r="H769" t="s">
         <v>2956</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>2957</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>2958</v>
       </c>
       <c r="D770" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E770" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F770" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="H770" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>2961</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>2962</v>
       </c>
       <c r="D771" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E771" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F771" t="s">
         <v>100</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="H771" t="s">
         <v>2964</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>2965</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>2966</v>
       </c>
       <c r="D772" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E772" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F772" t="s">
         <v>100</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>2967</v>
       </c>
       <c r="H772" t="s">
         <v>2968</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>2969</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>2970</v>
       </c>
       <c r="D773" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E773" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F773" t="s">
-        <v>547</v>
+        <v>100</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>2971</v>
       </c>
       <c r="H773" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>2973</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>2974</v>
       </c>
       <c r="D774" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E774" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F774" t="s">
-        <v>401</v>
+        <v>547</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="H774" t="s">
         <v>2976</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>2977</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>2978</v>
       </c>
       <c r="D775" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E775" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="F775" t="s">
-        <v>2293</v>
+        <v>401</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>2979</v>
       </c>
       <c r="H775" t="s">
         <v>2980</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>2981</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>10</v>
+        <v>2982</v>
       </c>
       <c r="D776" t="s">
-        <v>2982</v>
+        <v>895</v>
       </c>
       <c r="E776" t="s">
+        <v>896</v>
+      </c>
+      <c r="F776" t="s">
+        <v>2297</v>
+      </c>
+      <c r="G776" s="1" t="s">
         <v>2983</v>
       </c>
-      <c r="F776" t="s">
-[...2 lines deleted...]
-      <c r="G776" s="1" t="s">
+      <c r="H776" t="s">
         <v>2984</v>
-      </c>
-[...1 lines deleted...]
-        <v>2985</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>10</v>
+      </c>
+      <c r="D777" t="s">
         <v>2986</v>
       </c>
-      <c r="B777" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E777" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F777" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="H777" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>334</v>
+        <v>17</v>
       </c>
       <c r="D778" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E778" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F778" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="H778" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D779" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E779" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F779" t="s">
         <v>625</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="H779" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>375</v>
+        <v>338</v>
       </c>
       <c r="D780" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E780" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F780" t="s">
-        <v>878</v>
+        <v>625</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="H780" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>30</v>
+        <v>375</v>
       </c>
       <c r="D781" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E781" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F781" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="H781" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D782" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E782" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F782" t="s">
-        <v>31</v>
+        <v>880</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="H782" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D783" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E783" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F783" t="s">
-        <v>878</v>
+        <v>31</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="H783" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>389</v>
+        <v>39</v>
       </c>
       <c r="D784" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E784" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F784" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="H784" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>43</v>
+        <v>389</v>
       </c>
       <c r="D785" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E785" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F785" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="H785" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D786" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E786" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F786" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="H786" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D787" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E787" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F787" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="H787" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D788" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E788" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F788" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="H788" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D789" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E789" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F789" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="H789" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D790" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E790" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F790" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="H790" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D791" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E791" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F791" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="H791" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D792" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="E792" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="F792" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="H792" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>1439</v>
+        <v>74</v>
       </c>
       <c r="D793" t="s">
-        <v>3035</v>
+        <v>2986</v>
       </c>
       <c r="E793" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F793" t="s">
+        <v>13</v>
+      </c>
+      <c r="G793" s="1" t="s">
         <v>3036</v>
       </c>
-      <c r="F793" t="s">
-[...2 lines deleted...]
-      <c r="G793" s="1" t="s">
+      <c r="H793" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>3039</v>
+        <v>3038</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>1443</v>
       </c>
       <c r="D794" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E794" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F794" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="H794" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>1447</v>
       </c>
       <c r="D795" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E795" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F795" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="H795" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>1451</v>
       </c>
       <c r="D796" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E796" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F796" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="H796" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>1455</v>
       </c>
       <c r="D797" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E797" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F797" t="s">
         <v>625</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="H797" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>1459</v>
       </c>
       <c r="D798" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E798" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F798" t="s">
-        <v>878</v>
+        <v>625</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="H798" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>1463</v>
       </c>
       <c r="D799" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E799" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F799" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="H799" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>1467</v>
       </c>
       <c r="D800" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E800" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F800" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="H800" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>1471</v>
       </c>
       <c r="D801" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E801" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F801" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="H801" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>1475</v>
       </c>
       <c r="D802" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E802" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F802" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>428</v>
+        <v>3065</v>
       </c>
       <c r="H802" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>1479</v>
       </c>
       <c r="D803" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E803" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F803" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G803" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H803" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>1483</v>
       </c>
       <c r="D804" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E804" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F804" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3068</v>
+        <v>428</v>
       </c>
       <c r="H804" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>1487</v>
       </c>
       <c r="D805" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E805" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F805" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="H805" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>1491</v>
       </c>
       <c r="D806" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E806" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F806" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="H806" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>1495</v>
       </c>
       <c r="D807" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E807" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F807" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="H807" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>1499</v>
       </c>
       <c r="D808" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="E808" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="F808" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="H808" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
-        <v>10</v>
+        <v>1503</v>
       </c>
       <c r="D809" t="s">
-        <v>3083</v>
+        <v>3039</v>
       </c>
       <c r="E809" t="s">
+        <v>3040</v>
+      </c>
+      <c r="F809" t="s">
+        <v>880</v>
+      </c>
+      <c r="G809" s="1" t="s">
         <v>3084</v>
       </c>
-      <c r="F809" t="s">
-[...2 lines deleted...]
-      <c r="G809" s="1" t="s">
+      <c r="H809" t="s">
         <v>3085</v>
-      </c>
-[...1 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>10</v>
+      </c>
+      <c r="D810" t="s">
         <v>3087</v>
       </c>
-      <c r="B810" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E810" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F810" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>428</v>
+        <v>3089</v>
       </c>
       <c r="H810" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D811" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E811" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F811" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H811" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D812" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E812" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F812" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3092</v>
+        <v>428</v>
       </c>
       <c r="H812" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D813" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E813" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F813" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="H813" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D814" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E814" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F814" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="H814" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D815" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E815" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F815" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="H815" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D816" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E816" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F816" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="H816" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D817" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E817" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F817" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="H817" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>431</v>
+        <v>86</v>
       </c>
       <c r="D818" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="E818" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="F818" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="H818" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>10</v>
+        <v>431</v>
       </c>
       <c r="D819" t="s">
-        <v>3113</v>
+        <v>3087</v>
       </c>
       <c r="E819" t="s">
+        <v>3088</v>
+      </c>
+      <c r="F819" t="s">
+        <v>13</v>
+      </c>
+      <c r="G819" s="1" t="s">
         <v>3114</v>
       </c>
-      <c r="F819" t="s">
-[...2 lines deleted...]
-      <c r="G819" s="1" t="s">
+      <c r="H819" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3117</v>
+        <v>3116</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>10</v>
       </c>
       <c r="D820" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E820" t="s">
         <v>3118</v>
       </c>
-      <c r="E820" t="s">
+      <c r="F820" t="s">
+        <v>880</v>
+      </c>
+      <c r="G820" s="1" t="s">
         <v>3119</v>
       </c>
-      <c r="F820" t="s">
-[...2 lines deleted...]
-      <c r="G820" s="1" t="s">
+      <c r="H820" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>10</v>
+      </c>
+      <c r="D821" t="s">
         <v>3122</v>
       </c>
-      <c r="B821" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E821" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F821" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="H821" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>334</v>
+        <v>17</v>
       </c>
       <c r="D822" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E822" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F822" t="s">
-        <v>704</v>
+        <v>100</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="H822" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D823" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E823" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F823" t="s">
-        <v>288</v>
+        <v>704</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="H823" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>375</v>
+        <v>338</v>
       </c>
       <c r="D824" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E824" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F824" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="H824" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>30</v>
+        <v>375</v>
       </c>
       <c r="D825" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E825" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F825" t="s">
-        <v>382</v>
+        <v>49</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="H825" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D826" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E826" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F826" t="s">
-        <v>172</v>
+        <v>382</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="H826" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D827" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E827" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F827" t="s">
-        <v>62</v>
+        <v>172</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="H827" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>389</v>
+        <v>39</v>
       </c>
       <c r="D828" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E828" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F828" t="s">
-        <v>401</v>
+        <v>62</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="H828" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>43</v>
+        <v>389</v>
       </c>
       <c r="D829" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E829" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F829" t="s">
-        <v>461</v>
+        <v>401</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="H829" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D830" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="E830" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F830" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="H830" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D831" t="s">
-        <v>3153</v>
+        <v>3122</v>
       </c>
       <c r="E831" t="s">
+        <v>3123</v>
+      </c>
+      <c r="F831" t="s">
+        <v>435</v>
+      </c>
+      <c r="G831" s="1" t="s">
         <v>3154</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="H831" t="s">
         <v>3155</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
         <v>3156</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>682</v>
+        <v>10</v>
       </c>
       <c r="D832" t="s">
         <v>3157</v>
       </c>
       <c r="E832" t="s">
         <v>3158</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G832" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H832" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
         <v>3160</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>1246</v>
+        <v>682</v>
       </c>
       <c r="D833" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="E833" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="F833" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3161</v>
+        <v>428</v>
       </c>
       <c r="H833" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>1268</v>
+        <v>1250</v>
       </c>
       <c r="D834" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="E834" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="F834" t="s">
         <v>91</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="H834" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>1308</v>
+        <v>1272</v>
       </c>
       <c r="D835" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="E835" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="F835" t="s">
         <v>91</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="H835" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>1312</v>
       </c>
       <c r="D836" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="E836" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="F836" t="s">
         <v>91</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="H836" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>10</v>
+        <v>1316</v>
       </c>
       <c r="D837" t="s">
-        <v>3173</v>
+        <v>3161</v>
       </c>
       <c r="E837" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F837" t="s">
+        <v>91</v>
+      </c>
+      <c r="G837" s="1" t="s">
         <v>3174</v>
       </c>
-      <c r="F837" t="s">
-[...2 lines deleted...]
-      <c r="G837" s="1" t="s">
+      <c r="H837" t="s">
         <v>3175</v>
-      </c>
-[...1 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>10</v>
+      </c>
+      <c r="D838" t="s">
         <v>3177</v>
       </c>
-      <c r="B838" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E838" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F838" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="H838" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D839" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E839" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F839" t="s">
-        <v>13</v>
+        <v>625</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="H839" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D840" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E840" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F840" t="s">
         <v>13</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="H840" t="s">
-        <v>3182</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3185</v>
+        <v>3187</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D841" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E841" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F841" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G841" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="H841" t="s">
         <v>3186</v>
-      </c>
-[...1 lines deleted...]
-        <v>3187</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D842" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E842" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F842" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="H842" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D843" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E843" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F843" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="H843" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="D844" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E844" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F844" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="H844" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D845" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E845" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F845" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="H845" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D846" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E846" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F846" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="H846" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D847" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E847" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F847" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="H847" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D848" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E848" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F848" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="H848" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D849" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E849" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F849" t="s">
-        <v>3210</v>
+        <v>880</v>
       </c>
       <c r="G849" s="1" t="s">
         <v>3211</v>
       </c>
       <c r="H849" t="s">
         <v>3212</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
         <v>3213</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D850" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E850" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F850" t="s">
-        <v>878</v>
+        <v>3214</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="H850" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D851" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E851" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F851" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="H851" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D852" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E852" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F852" t="s">
         <v>13</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="H852" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D853" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E853" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F853" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="H853" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D854" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E854" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F854" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="H854" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D855" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E855" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F855" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="H855" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D856" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E856" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F856" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="H856" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D857" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E857" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F857" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>428</v>
+        <v>3236</v>
       </c>
       <c r="H857" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3236</v>
+        <v>3238</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D858" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E858" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F858" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3237</v>
+        <v>428</v>
       </c>
       <c r="H858" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D859" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E859" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F859" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="H859" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D860" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E860" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F860" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="H860" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D861" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E861" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F861" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="H861" t="s">
-        <v>3176</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D862" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E862" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F862" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3248</v>
+        <v>3250</v>
       </c>
       <c r="H862" t="s">
-        <v>3249</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D863" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E863" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F863" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="H863" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D864" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E864" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F864" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="H864" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D865" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E865" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F865" t="s">
-        <v>13</v>
+        <v>625</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="H865" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D866" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E866" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F866" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="H866" t="s">
-        <v>3193</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D867" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E867" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F867" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
       <c r="H867" t="s">
-        <v>3263</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D868" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E868" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F868" t="s">
         <v>625</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="H868" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D869" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E869" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F869" t="s">
-        <v>13</v>
+        <v>625</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>428</v>
+        <v>3269</v>
       </c>
       <c r="H869" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D870" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E870" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F870" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3270</v>
+        <v>428</v>
       </c>
       <c r="H870" t="s">
-        <v>3193</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D871" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E871" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F871" t="s">
-        <v>625</v>
+        <v>880</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="H871" t="s">
-        <v>3273</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D872" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E872" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F872" t="s">
-        <v>3210</v>
+        <v>625</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="H872" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D873" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E873" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F873" t="s">
-        <v>878</v>
+        <v>3214</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="H873" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D874" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E874" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F874" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="H874" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D875" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E875" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F875" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>428</v>
+        <v>3285</v>
       </c>
       <c r="H875" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3285</v>
+        <v>3287</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D876" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E876" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F876" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3286</v>
+        <v>428</v>
       </c>
       <c r="H876" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D877" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E877" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F877" t="s">
-        <v>878</v>
+        <v>13</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="H877" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D878" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E878" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F878" t="s">
-        <v>13</v>
+        <v>880</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="H878" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D879" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E879" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F879" t="s">
-        <v>3210</v>
+        <v>13</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="H879" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D880" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="E880" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="F880" t="s">
-        <v>878</v>
+        <v>3214</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="H880" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
+        <v>246</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F881" t="s">
+        <v>880</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
         <v>250</v>
       </c>
-      <c r="D881" t="s">
-[...5 lines deleted...]
-      <c r="F881" t="s">
+      <c r="D882" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F882" t="s">
         <v>13</v>
       </c>
-      <c r="G881" s="1" t="s">
-[...3 lines deleted...]
-        <v>3302</v>
+      <c r="G882" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3306</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -34615,50 +34577,51 @@
     <hyperlink ref="G857" r:id="rId856"/>
     <hyperlink ref="G858" r:id="rId857"/>
     <hyperlink ref="G859" r:id="rId858"/>
     <hyperlink ref="G860" r:id="rId859"/>
     <hyperlink ref="G861" r:id="rId860"/>
     <hyperlink ref="G862" r:id="rId861"/>
     <hyperlink ref="G863" r:id="rId862"/>
     <hyperlink ref="G864" r:id="rId863"/>
     <hyperlink ref="G865" r:id="rId864"/>
     <hyperlink ref="G866" r:id="rId865"/>
     <hyperlink ref="G867" r:id="rId866"/>
     <hyperlink ref="G868" r:id="rId867"/>
     <hyperlink ref="G869" r:id="rId868"/>
     <hyperlink ref="G870" r:id="rId869"/>
     <hyperlink ref="G871" r:id="rId870"/>
     <hyperlink ref="G872" r:id="rId871"/>
     <hyperlink ref="G873" r:id="rId872"/>
     <hyperlink ref="G874" r:id="rId873"/>
     <hyperlink ref="G875" r:id="rId874"/>
     <hyperlink ref="G876" r:id="rId875"/>
     <hyperlink ref="G877" r:id="rId876"/>
     <hyperlink ref="G878" r:id="rId877"/>
     <hyperlink ref="G879" r:id="rId878"/>
     <hyperlink ref="G880" r:id="rId879"/>
     <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>