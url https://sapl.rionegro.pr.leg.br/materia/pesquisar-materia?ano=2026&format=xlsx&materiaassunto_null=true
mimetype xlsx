--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1304" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="1117">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -123,341 +123,828 @@
     <t>3455</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3455/plei_05-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Profissional de Apoio Escolar e alterações no anexo I da Lei nº 1150, de 25 de maio de 1999, que institui o Quadro _x000D_
 Geral de Cargos da Prefeitura Municipal de Rio Negro, conforme especifica.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3467/plo_6.2026_._permuta_big_safra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar com as áreas especificadas.</t>
   </si>
   <si>
+    <t>3504</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3504/plo_7.2026_alteracao_ppa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações e inclusões de itens nos Anexos de que tratam os artigos 1º e 5º da Lei nº 3.486, de 16 de dezembro de 2025, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2026 a 2029.</t>
+  </si>
+  <si>
+    <t>3505</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3505/plo08.2026_alteracao_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações e inclusões de itens nos Anexos de que trata o artigo 1º da Lei nº 3487, de 16 de dezembro de 2025, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2026.</t>
+  </si>
+  <si>
+    <t>3506</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3506/plo_09.2026_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional especial</t>
+  </si>
+  <si>
+    <t>3507</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3507/plo_10.2026._credito_adicional_suplementar..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>3510</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3510/plo_11.2026..pdf</t>
+  </si>
+  <si>
+    <t>Disciplina o Uso do Espaço Aéreo para Implantação, Instalação, Manutenção e Reparo de Infraestrutura de Energia Elétrica e _x000D_
+Telecomunicações nas Vias e Logradouros Públicos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3539</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3539/pl_12.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de ações nos Anexos de que tratao artigo 5º da Lei nº 3.486, de16 de dezembro de 2025, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2026 a 2029.</t>
+  </si>
+  <si>
+    <t>3540</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3540/pl_13.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o ano de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3565</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3565/pl_14.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações no Quadro Geral de Cargos de provimento efetivo do Município de Rio Negro, conforme especifica.</t>
+  </si>
+  <si>
+    <t>3572</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Francisco Veiga, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3572/substitutivo_ao_projeto_de_lei_015_2026_profissional_contabil_amigo_1.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Profissional Contábil Amigo da Criança e do Idoso” no Município de Rio Negro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3601/pl_16.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de reposição inflacionária, conforme especifica.</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3602/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de reposição inflacionária sobre os subsídios dos agentes políticos do Poder Executivo do Município de Rio Negro - Paraná, conforme especifica.</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3603/pl__18.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a majoração do auxílio alimentação concedido aos servidores públicos ativos do Município de Rio Negro</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MESD</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3604/projeto_de_lei_revisao_geral_anual_agentes_politicos_2026_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual aos subsídios dos agentes políticos do Poder Legislativo do Município de Rio Negro, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3605/projeto_de_lei_rga_servidores_camara_2026_retroativo.docx.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Legislativo do Município de Rio Negro, Estado do Paraná, altera o Anexo I da Lei Municipal nº 3.028/2020 e o Anexo II da Lei Municipal nº 3.291/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3606/projeto_de_lei_auxilio_alimentacao_servidores_camara_2026_1.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o valor do auxílio-alimentação dos servidores públicos do Poder Legislativo do Município de Rio Negro, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Milene Torres Gonçalves Stall, Elcio Josué Colaço</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/_plei_n_22-2026_-_carteira_de_identificacao_da_pessoa_com_fibromialgia.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Carteira de Identificação da Pessoa com Fibromialgia no Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 568, de 10 de maio de 1989, e o Decreto Municipal nº 09, de 15 de maio de 1989, que declararam de utilidade pública e expropriaram área de terras para fins de fomento industrial no Município de Rio Negro, adequando a área expropriada e o valor da indenização, e dá_x000D_
+outras providências</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/projeto_de_lei_24.2026_ppa.pdf</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/projeto_de_lei_25.2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/projeto_de_lei_26.2026_abertura_credito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional especial, para apreciação e votação.</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/projeto_de_lei_27.2026_carga_horaria_._dobra.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a promover, em caráter temporário e excepcional, a ampliação da carga horária dos servidores ocupantes do cargo de Engenheiro Eletricista, conforme especifica</t>
+  </si>
+  <si>
+    <t>3588</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Isabel Cristina Grossl</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3588/plei_complementar_n_0xx-2026_-_estabelecer_requisito_de_acessibilidade_em_divertimentos_e_festejos_publicos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45, de 19 de janeiro de 2021, que institui o Código de Posturas do Município de Rio Negro, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de Área PcD/PMR e disponibilização de instalações sanitárias acessíveis.</t>
+  </si>
+  <si>
+    <t>3521</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Procuradoria Especial da Pessoa Idosa no âmbito da Câmara Municipal de Rio Negro, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3522</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_resolucao_premio_professor_inovador_rio_negro_integral_v2.docx.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Prêmio “Professor Inovador de Rio Negro”, no âmbito da Câmara Municipal de Rio Negro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3574</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3574/_resolucao__03.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Cria, no âmbito da Câmara Municipal de Rio Negro, o Selo “Amigo da Criança, do Adolescente e da Pessoa Idosa”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3576</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Francisco Veiga, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3576/projeto_resolucao_04_26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno da Câmara Municipal de Rio Negro/PR para adequação às normas constitucionais relativas à convocação de suplente de vereador.</t>
+  </si>
+  <si>
+    <t>3575</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3575/proposta_emenda_lei_organica_01_26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 32 da Lei Orgânica do Município de Rio Negro/PR, para disciplinar a convocação de suplente de vereador.</t>
+  </si>
+  <si>
     <t>3341</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Odair Pereira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3341/req._001-2026_votos_de_louvor_-_alfredo_ferreira_da_silva.docx_1.pdf</t>
   </si>
   <si>
     <t>Requer a indicação de Voto de Louvor e Congratulações à Alfredo Ferreira da Silva, pelos serviços voluntários que prestou à comunidade da Barra Grande.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>Landivo Geraldo de Oliveira, Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3340/req._02-2026.pdf</t>
   </si>
   <si>
     <t>Apresenta Votos de Louvor e Congratulações à Indústria de Móveis Safari LTDA, pelos 50 anos de história, dedicação ao trabalho, geração de empregos e relevante contribuição para o desenvolvimento econômico e social do distrito de Lageado dos Vieiras, no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3360/requerimento_003-26.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal, por intermédio das Secretarias e órgãos competentes, preste informações detalhadas, técnicas e documentadas acerca da execução, aplicabilidade e operacionalização da Lei Municipal nº 3.216/2022, que regula a atividade de food trucks no Município de Rio Negro.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>Isabel Cristina Grossl</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3376/req._004-26_informacoes_detalhadas_tecnicas_e_documentadas_acerca_da_distribuicao_de_medicamentos_de_uso_continuo_no_municipio.docx_1.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal, por intermédio da Secretaria da Saúde, preste informações, quais são as providências que a Farmácia Municipal realiza quando há falta de medicamentos de uso contínuo, essenciais à manutenção da saúde dos usuários.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência  Social</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3371/req._005-26_solicita_reuniao_e_vistoria_extensao_da_esf_euclides_jose_de_oliveira_braz_localizada_na_barra_grande.docx_1.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, agende reunião e vistoria para tratar do fechamento da extensão da ESF Euclides José de Oliveira Bráz, localizada na Barra Grande, bem como preste informações.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3365/req._006-2026_votos_de_louvor_-_tornearia_santa_barbara.docx.pdf</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações à Tornearia Santa Bárbara, pelos seus 40 anos de relevantes serviços prestados ao município de Rio Negro, contribuindo de forma exemplar para o desenvolvimento industrial, econômico e social da cidade.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3375/req._007-26_solicita_a_concessao_de_votos_de_louvor_e_congratulacoes_a_metalurgica_ribeiro.docx.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de Votos de Louvor e Congratulações à Metalúrgica Ribeiro, em reconhecimento aos seus 65 anos de atividades, à sua trajetória histórica, à geração de emprego e renda, à contribuição para o desenvolvimento do bairro Campo do Gado e ao relevante papel no crescimento econômico do Município de Rio Negro.</t>
   </si>
   <si>
     <t>3381</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, João Alves, Maria Célia Conte</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3381/representacao_completa.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO COM FUNDAMENTO NO ART. 221 DO REGIMENTO INTERNO_x000D_
 _x000D_
 Os Vereadores Maria Célia Conte, Èlcio Josué Colaço e João Alves, no exercícoo de seus mandatos parlamentares, com fundamento no art. 221 do Regimento Interno da Câmara Municipal de Rio Negro, vêm, respeitosamente, à presença de Vossa Excelência e do Plenário, apresentar a presente REPRESENTAÇÃO em face do Presidente da Mesa Diretora, Vereador ODAIR PEREIRA- PL.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3409/req._009-26_solicita_renuncia_ao_cargo_de_secretaria.docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RENÚNCIA AO CARGO DE SECRETÁRIA DA MESA DIRETIVA</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Geovane de Lima, Isabel Cristina Grossl</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3396/parecer_da_comissao_especial_mocao_de_aplauso_agm.2026.docx.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos à empresa AGM, do Município de Rio Negro – PR, pelos seus 30 anos de fundação e pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3408/req._011-26.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre serviços de manutenção e reparos contratados junto a profissionais credenciados</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3422/req._012-26_votos_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Voto de Louvor e Congratulações aos atletas Maria Eduarda Gonçalves Lazarin e Emmanuel Henrique Gonçalves Lazarin, pelas conquistas no Campeonato Paranaense de Jiu-Jitsu.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3443/req._13.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Votos de Louvor e Congratulações ao Rotary Club de Rio Negro, pelos 72 anos de relevantes serviços prestados à comunidade rio-negrense</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3456/req._014-26_votos_de_louvor_-_mercado_seidl.docx.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Votos de Louvor e Congratulações ao Mercado Seidl pelos seus 47 anos.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Francisco Veiga, Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3463/req._015-26.pdf</t>
   </si>
   <si>
     <t>Requer informações do Executivo Municipal acerca da ponte de madeira localizada no acesso à localidade do Cunhupã, considerando a recente pavimentação asfáltica da estrada.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3479/req._016-26_oficio_a_emater_1.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofícios visando à retomada do atendimento da EMATER (IDR-Paraná), com realização de atendimento semanal, na sede da Subprefeitura da localidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3481/req._017-26_informacoes_sobre_ubs.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a estrutura das Unidades de Saúde, suas extensões e a composição das equipes.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3492/req._018-26_ubs_vila_zelinda.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo Municipal acerca da execução da obra de construção da Unidade Básica de Saúde (UBS) da Vila Zelinda.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3491/_req._19.2026._solicita_informacoes_acerca_da_ocupacao_e_construcoes_realizadas_em_imovel_publico_localizado_na_rua_antonio_marques_bairro_seminario..docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da ocupação e construções realizadas em imóvel público localizado na Rua Antônio Marques, Bairro Seminário, conforme informações da Ouvidoria 164/2026.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3498/req._020-26_informacoes_ampliacao_do_abastecimento_de_agua_no_interior.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca da ampliação do abastecimento de água no interior do município.</t>
   </si>
   <si>
+    <t>3511</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3511/req._021-26_material_esportivo_associacao_de_moradores.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações à Secretaria Municipal de Esporte, sobre distribuição de material esportivo para associações de moradores do município.</t>
+  </si>
+  <si>
+    <t>3516</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3516/req._022-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre a descontinuidade do atendimento de saúde na Localidade de Lageado dos Cordeiros</t>
+  </si>
+  <si>
+    <t>3519</t>
+  </si>
+  <si>
+    <t>Geovane de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3519/req._023-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre sistemas de prevenção e combate a incêndio e condições de segurança no prédio do Seminário Seráfico (atual sede da Prefeitura Municipal)</t>
+  </si>
+  <si>
+    <t>3530</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3530/req._024-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o recebimento e a aplicação de recursos financeiros destinados ao Incentivo Financeiro Adicional (IFA) dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Francisco Veiga, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3548/req._025-26_votos_de_louvor_-_bruno_moro.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor e Congratulações a Bruno Moro pela conquista na Maratona de Boston, nos Estados Unidos.</t>
+  </si>
+  <si>
+    <t>3555</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3555/req._026-26_convocacao_do_secretario_municipal_de_obras_ou_do_gestor_do_contrato_de_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação do Secretário Municipal de Obras ou do gestor da Parceria Público-Privada de Iluminação Pública para comparecimento presencial à Câmara Municipal, a fim de prestar esclarecimentos sobre a ausência de resposta ao Requerimento nº 23/2025 e sobre a execução do projeto “Rio Negro Cidade LED”.</t>
+  </si>
+  <si>
+    <t>3547</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3547/req._027-26_convite_a_secretaria_municipal_de_assistencia_acao_social_ao_creas__e_ao_conselho_tutelar_para_que_facam_uso_da_tribuna_desta_casa_legislati.pdf</t>
+  </si>
+  <si>
+    <t>Requer a mesa diretora que seja encaminhado convite à Secretaria Municipal de Assistência/Ação Social, ao CREAS (Centro de Referência Especializado de Assistência Social) e ao Conselho Tutelar, para que façam uso da tribuna desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>3554</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3554/req._028-26_solicitacao_de_nova_leitura_de_correspondencia__tac_mppr.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer a leitura integral da correspondência encaminhada pelo Ministério Público, identificada no expediente da sessão ordinária de 31 de março de 2026 como RELAD nº 012/2026 – Relatório Administrativo, referente à Recomendação Administrativa nº 01/2026, Inquérito Civil nº 0124.25.001000-4</t>
+  </si>
+  <si>
+    <t>3556</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3556/req._029-26_horas_de_atividade_extraclasse_dos_professores.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, acerca do cumprimento da Lei Federal nº 11.738/2008, especialmente quanto à jornada de trabalho e às horas de atividade extraclasse dos professores da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>3561</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3561/req._030-26_solicita_informacoes_sobre_o_ginasio_de_esportes_professor_uiracu_piraja_goncalves_martins__uirassuzao_no_bairro_estacao_nova..docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas sobre o fechamento, ausência de utilização e estado de conservação do Ginásio de Esportes Professor Uiraçu Pirajá Gonçalves Martins – “Uirassuzão”, no Bairro Estação Nova, bem como a convocação da Secretária Municipal de Educação para prestar esclarecimentos presenciais.</t>
+  </si>
+  <si>
+    <t>3570</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3570/_req._31-2026_solicitacao_afastamento_licenca_nao_remunerada_geovane.docx.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GEOVANE DE LIMA, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, com fundamento no que dispõe o Capítulo II, artigo 81, inciso III, do Regimento Interno desta Casa Legislativa, requerer licença não remunerada pelo período de 16 (dezesseis) dias, a contar do dia 02 de junho a 17 de junho de 2026, para tratar de assunto de interesse particular.</t>
+  </si>
+  <si>
+    <t>3573</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Landivo Geraldo de Oliveira, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3573/req._032-26_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações e avaliação sobre a possibilidade de disponibilização de profissionais de educação física nas academias ao ar livre do centro, bairros e interior do Município, bem como a instalação de espaços para jogos de mesa nas praças públicas (como dama, xadrez, dominó, entre outros).</t>
+  </si>
+  <si>
+    <t>3578</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3578/req._033-26.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações acerca da destinação dos novos ônibus escolares incorporados à frota da Secretaria Municipal de Educação, bem como os critérios utilizados para distribuição dos veículos nas linhas do transporte escolar.</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/requerimento_34.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor e Congratulações ao Movimento de Cursilhos de Cristandade da Diocese de São José dos Pinhais, em comemoração ao seu Jubileu de Ouro – 50 anos de Evangelização.</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/req._35.pdf</t>
+  </si>
+  <si>
+    <t>Requer  informações,  providências  e convocação  do  Secretário  Municipal  de  Obras  acerca das  condições  estruturais  da  Ponte  Coronel  Rodrigo _x000D_
+Ajace,  em  atenção  à  Indicação  nº  208/2025  e  às normas  técnicas  da  ABNT  aplicáveis  à  segurança  e vida útil de estruturas de concreto.</t>
+  </si>
+  <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Francisco Veiga, Luiz Felipe Stafin, Milene Torres Gonçalves Stall</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor à GRÁFICA KOSTER pelos seus 119 anos de história, tradição familiar e relevantes serviços prestados ao Município de Rio Negro e região.</t>
+  </si>
+  <si>
     <t>3452</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CESP - Comissão Especial</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>PARECER Nº 01/2026_x000D_
 Matéria: Moção de Aplausos_x000D_
 Protocolo: 1846/2026_x000D_
 Autor: Vereador(a)  Isabel Cristiane Grossl_x000D_
 Assunto: Requer Moção de Aplausos à empresa AGM Indústria e Comércio de Embalagens Ltda, pelos 30 anos de fundação e pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3595/parecer_comissao_legislacao_pl_12.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação, no exercício de suas atribuições regimentais, após análise do Projeto de Lei nº 12/2026 quanto à constitucionalidade, legalidade, juridicidade, regimentalidade, técnica legislativa e redação, acompanha o voto do Relator e manifesta-se pelo prosseguimento da proposição, por não verificar vício jurídico que impeça sua regular tramitação._x000D_
+A manifestação desta Comissão limita-se às matérias de sua competência, cabendo às demais comissões competentes, quando for o caso, a análise dos aspectos específicos de sua atribuição, e ao Plenário a deliberação final sobre a matéria.</t>
+  </si>
+  <si>
     <t>3345</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3345/ind._001-26_solicitacao_de_manutencao_nas_calcadas_da_rua_rodolfo_alois_pfeffer.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a realização de reparos e manutenção nas calçadas da Rua Rodolfo Alois Pfeffer, localizada no Bairro Alto, nesta cidade.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3343/ind._002-26_solicitacao_de_lombadas_na_estrada_geral_da_fazendinha_i..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a implantação de lombadas na Estrada Principal da Fazendinha I.</t>
   </si>
   <si>
     <t>3344</t>
@@ -564,290 +1051,239 @@
   <si>
     <t>Isabel Cristina Grossl, João Alves</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3354/ind._013_2026._estacionamento_no_estadio.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de melhorias nas vias públicas localizadas no entorno do Estádio Municipal Ervino Metzger, bem como o aproveitamento de terreno vazio para estacionamento nos dias de evento.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a substituição da caixa d’água da localidade Vila Rural da Roseira, em razão das condições inadequadas do reservatório, como ferrugem e comprometimento da qualidade da água fornecida à população, bem como a utilização de material adequado e, se possível, a ampliação de sua capacidade de armazenamento.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>Geovane de Lima</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3356/ind._015-26_solicita_manutencao_e_adequacoes_no_sistema_de_drenagem_da_rua_tomas_weber_em_razao_do_acumulo_de_agua_e_risco_de_alagamentos_em_residencias..pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e adequações no sistema de drenagem da Rua Tomás Weber, em razão do acúmulo de água e risco de alagamentos em residências.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3362/ind._016-2026_bueiro_estrada_paulo_roberto_barbosa_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de bueiro na estrada de acesso à propriedade do Sr. Paulo Roberto Barbosa dos Santos.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 536/2025, de 24 de novembro de 2025, que solicita a instalação de estrutura de ponto de ônibus ao lado do campo do São José FC.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>Geovane de Lima, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3366/ind._019-26_pavimentacao_asfaltica_rua_miguel_grein_e_trecho_da_severo_de_almeida.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a realização de asfaltamento da Rua Miguel Grein e do trecho da Rua Severo de Almeida, atualmente pavimentados com lajotas sextavadas, ou que tal obra seja incluída em projeto de pavimentação urbana.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3367/ind._020-26_manutencao_no_bueiro_da_rua_jose_schelbauer_sobrinho_em_frente_cantinho_do_paraiso.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam realizados serviços de manutenção e reparo em um bueiro (boca de lobo) localizado na Rua José Schelbauer Sobrinho, próximo ao estabelecimento conhecido como “Cantinho do Paraíso”, no Bairro Alto, no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3368/ind._021-26_solicitacao_de_lombadas_na_rua_alaor_antunes_do_livramento..docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a implantação de 02 (duas), lombadas na Rua Alaor Antunes do Livramento.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3369/ind._022-2026_reformuacao_da_rotatoria_da_sanepar.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do canteiro circular (rotatória) localizado no encontro das ruas Saturnino Olinto com a Rua Vicente Machado, conhecida como rotatória da Sanepar, a fim de modernizá-la e adequá-la ao padrão da rotatória em frente ao posto M7.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3370/ind._23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de estudo técnico e a implantação de lombada na Rua José Hirt, no trecho de acesso à marginal da Rua Afonso Petschow.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3372/ind._024-2026_iluminacao_rua_ernesto_alves_lazarino.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de iluminação pública na Rua Ernesto Alves Lazarino, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3373/ind._025-2026_cobertura_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de cobertura em ponto de ônibus no início da Estrada Principal Vereador Manassés Ribas Valério, na comunidade do Cunhupã, ao lado da BR-116.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita que o Executivo Municipal encaminhe ofício à concessionária CELESC requerendo a extensão da rede de energia elétrica trifásica na localidade de Retiro Bonito, a partir da Associação de Moradores, para atendimento das famílias da localidade.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3377/ind._027-25_solicita_fechamento_de_buracos_na_calcada_proximo_ao_ginasio_de_esportes_xv_de_novembro_e_ubs_iraja_martins.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do setor competente, a realização de fechamento de buraco  e recuperação da calçada localizada próximo ao Ginásio de Esportes XV de Novembro e à UBS Irajá Martins.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Isabel Cristina Grossl, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3378/ind._028-25_melhorias_no_entroncamento_das_ruas__carlos_schneider_luiz_carlos_pereira_tourinho_e_kalil_gemael_.docx.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de melhorias urgentes na sinalização viária no entroncamento entre as ruas Carlos Schneider, Luiz Carlos Pereira Tourinho e Kalil Gemael, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3379/ind._029-25_reiterar_ind._93-25_centro_dia_para_idosos.docx.pdf</t>
   </si>
   <si>
     <t>Reitera integralmente o teor da Indicação nº 93/2025, por meio da qual solicitou ao Poder Executivo Municipal a realização de estudo de viabilidade para a criação e instalação de um “Centro Dia para Idosos” no Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>Geovane de Lima, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3380/ind._30-26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que sejam adotadas as providências necessárias para a instalação de uma lombada (redutor de velocidade) na Rua Prefeito Sebaldo Maidl, localizada no Bairro Passa Três.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3383/ind_031-2026_-_implantacao_do_atendimento_social_itinerante.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, a implantação do Atendimento Social Itinerante – Assistência Social Volante, como estratégia de descentralização metodológica das ações do CRAS da Vila São Judas Tadeu, visando ampliar o acesso da população aos serviços socioassistenciais.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_32.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de patrolamento, empedramento adequado e abertura de valas para escoamento de águas pluviais nas estradas da localidade de Lageado das Mortes, especialmente no trecho de acesso à empresa de móveis e às residências das famílias Heincke, Preisler, Taborda, Mesquita e Valério.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3398/ind._33.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a viabilidade de implantação de aulas de judô e oficina de música para crianças e adolescentes no Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3399/ind._034-26_manutencao_na_rua_augusto_soares_mariano.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a realização de manutenção na Rua Augusto Soares Mariano, localizada no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a troca e manutenção dos aparelhos da academia ao ar livre, bem como a manutenção e instalação de novos brinquedos no espaço destinado às crianças, localizado no Bairro Alto, na Rua José Hirt.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a instalação de academia ao ar livre e parque infantil na Rua José Eduardo Henning, esquina com a Rua Álvaro César Junior.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a reforma da cobertura do ponto de ônibus localizado em frente à Escola Municipal José de Lima, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf</t>
@@ -1710,60 +2146,747 @@
   <si>
     <t>109</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3502/ind._109-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de melhorias na malha asfáltica da Rua Boleslau Paluch, especialmente no trecho conhecido como “Pirambeira”.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Landivo Geraldo de Oliveira, Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3503/ind_110_-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos para criação e implantação do Centro de Especialidades Odontológicas (CEO) no Município de Rio Negro.</t>
   </si>
   <si>
+    <t>3508</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3508/ind._111-25_confeccao_de_kits_inclusivos_para_tea_e_salas_de_atendimento_educacional_especializado_.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a implementação e fornecimento de kits inclusivos para pessoas com Transtorno do Espectro Autista (TEA), destinados às unidades escolares e salas de Atendimento Educacional Especializado (AEE).</t>
+  </si>
+  <si>
+    <t>3509</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3509/ind._112-25_colocacao_de_portoes_recolhimento_do_lixo_no_cemiterio_e_inclusao_na_rota_da_patrulha_patrimonial.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a instalação de portões no cemitério municipal, na Rua Benjamim Constant, recolhimento do lixo e inclusão na Rota da Patrulha Patrimonial, este local.</t>
+  </si>
+  <si>
+    <t>3512</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3512/ind._113-25_reitera_o_pedido_de_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar o pedido feito na indicação 170/2025, onde solicita ao Executivo Municipal que sejam realizadas obras de pavimentação anti-pó ou aplicação de material fresado nas Ruas: Antonio Celso Henning, João Alípio e outras vias do Bairro Alto por onde transita o transporte coletivo.</t>
+  </si>
+  <si>
+    <t>3514</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3514/ind._114-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita patrolamento e empedramento em estrada rural na localidade de Retiro Bonito.</t>
+  </si>
+  <si>
+    <t>3515</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3515/ind._115-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de lombada ou travessia elevada na Rua Tietê, no bairro Vila Zelinda.</t>
+  </si>
+  <si>
+    <t>3517</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3517/ind_117.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização das faixas de pedestres no município, com prioridade nas faixas de pedestres das avenidas principais.</t>
+  </si>
+  <si>
+    <t>3518</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3518/ind._118-25_solicita_faixa_amarela_e_reparos_na_rua_mato_grosso_esquina_com_a_rua_nicolau_valerio.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que sejam realizadas obras de melhorias na pavimentação e pintura da faixa amarela na Rua Nicolau Valério esquina com a Rua Mato Grosso, próximo a Escola Tia Apolônia.</t>
+  </si>
+  <si>
+    <t>3520</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3520/ind._119.pdf</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a implantação de sistema booster (bomba de pressurização), em parceria com a Sanepar, para viabilizar a ampliação da rede de abastecimento de água na Rua Carlos Schriener, no Distrito do Lageado dos Vieiras.</t>
+  </si>
+  <si>
+    <t>3524</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3524/ind._120-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 131/2025, que solicita a realização de estudo para extensão de rede de água na comunidade de Retiro Bonito.</t>
+  </si>
+  <si>
+    <t>3525</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3525/ind._121-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 454/2025, que solicita estudos de viabilidade para implantação de dispositivo de segurança viária no cruzamento da Rua Boleslau Paluch com a Rua Dr. Edgar Bley.</t>
+  </si>
+  <si>
+    <t>3526</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3526/ind._122.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos de viabilidade para ampliação do sistema de abastecimento de água na comunidade Fazendinha II.</t>
+  </si>
+  <si>
+    <t>3527</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3527/ind._123-25_adote_medidas_efetivas_para_coibir_a_utilizacao_irregular_de_terreno_publico_localizado_na_rua_antonio_marques.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que adote medidas efetivas para coibir a utilização irregular de terreno público localizado na Rua Antônio Marques.</t>
+  </si>
+  <si>
+    <t>3528</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3528/ind._124.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos de viabilidade para ampliação do número de bancos no parquinho infantil da Praça João Pessoa, no centro.</t>
+  </si>
+  <si>
+    <t>3529</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3529/ind._125.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos de viabilidade para implantação de sinalização vertical com placas de preferencial na estrada de ligação do Centro à Roseira.</t>
+  </si>
+  <si>
+    <t>3531</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3531/ind._126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a elaboração de projeto para pavimentação com lajota sextavada em via localizada em frente à Escola Paulino Valério.</t>
+  </si>
+  <si>
+    <t>3541</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3541/ind._127-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias na Associação Passa Três, incluindo implantação de novo parquinho, recuperação da quadra de areia e instalação de traves no campo de futebol.</t>
+  </si>
+  <si>
+    <t>3542</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3542/ind._128-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências para a reorganização, fortalecimento e continuidade das atividades do Grupo de Teatro Municipal de Rio Negro, instituído pelo Decreto nº 94/2022.</t>
+  </si>
+  <si>
+    <t>3546</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Geovane de Lima, Isabel Cristina Grossl</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3546/ind._129-25_credenciamento_de_imobiliaria_pelo_municipio.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, promova a realização de credenciamento de imobiliárias devidamente habilitadas para procederem à avaliação de imóveis no âmbito do município.</t>
+  </si>
+  <si>
+    <t>3549</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3549/ind._130-2026_limpeza_de_banheiros.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza e manutenção do banheiro público localizado na Praça Alemã, no Bairro Bom Jesus.</t>
+  </si>
+  <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3550/ind._131-2026_lombadas_no_cunhupa.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de lombadas na Comunidade do Cunhupã, em frente às residências das moradoras Kuentren Carmecyta Alves Elias e Mariana Elias Portela.</t>
+  </si>
+  <si>
+    <t>3551</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3551/ind._132.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza e manutenção na cabeceira da ponte localizada na estrada de acesso à Comunidade da Roseira, nas proximidades do parque aquático desativado.</t>
+  </si>
+  <si>
+    <t>3552</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3552/ind._133-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de poda ou corte de árvore localizada ao lado da Unidade Básica de Saúde Vereador Luiz Milcheski, na localidade de Lageado dos Vieiras.</t>
+  </si>
+  <si>
+    <t>3553</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3553/ind._134-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a inclusão da Estrada Vicente Wotroba na rota de coleta de lixo, bem como a instalação de lixeiras em pontos estratégicos ao longo da via.</t>
+  </si>
+  <si>
+    <t>3557</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3557/ind._135-25_recapamento_na_ponte_do_rioa_passa_tres_na_rua_camarista_joao_hirt.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal seja realizado o recapeamento asfáltico na ponte do Rio Passa Três, na Rua Camarista João Hirt.</t>
+  </si>
+  <si>
+    <t>3558</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3558/ind._136-25_pavimentacao_e_limpeza_na_rua_exp._alfredo_gaertne.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal seja realizada a pavimentação asfáltica no trecho da rua Expedicionário Alfredo Gaertne que ainda se encontra sem pavimento e manutenção geral da via, incluindo a roçada do mato.</t>
+  </si>
+  <si>
+    <t>3559</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3559/ind._137.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de ponto de ônibus na via marginal, aproximadamente no km 204+900 da pista norte.</t>
+  </si>
+  <si>
+    <t>3560</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3560/ind._138-25_solicita_recolhimento_do_lixo_reciclavel_no_colegio_ana_schelbauer_braz_de_oliveira.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que por meio do setor competente, proceda com urgência o recolhimento do lixo reciclável que se encontra acumulado nas proximidades do Colégio Ana Schelbauer Braz de Oliveira, localizado na comunidade da Fazendinha.</t>
+  </si>
+  <si>
+    <t>3562</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3562/ind._139-26_melhorias_na_iluminacao_publica_e_no_sistema_de_escoamento_de_aguas_pluviais_na_localidade_de_barra_grande.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo melhorias na iluminação pública e no sistema de escoamento de águas pluviais na localidade de Barra Grande, especialmente na Estrada das Tropas.</t>
+  </si>
+  <si>
+    <t>3563</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3563/ind._140-26_solicita_ao_poder_executivo_a_realizacao_de_poda_das_palmeiras_da_rua_expedicionario_adir_jorge.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de poda das palmeiras no canteiro central da Rua Expedicionário Adir Jorge, no centro do município.</t>
+  </si>
+  <si>
+    <t>3564</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3564/ind._141-26_indica_ao_poder_executivo_a_intensificacao_da_fiscalizacao_do_comercio_ambulante_no_municipio_de_rio_negro.docx.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a intensificação da fiscalização do comércio ambulante no Município de Rio Negro</t>
+  </si>
+  <si>
+    <t>3566</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3566/ind._142-25_manutencao_em_ponto_de_onibus_e_boca_de_lobo_na_av_afonso_petschow.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, sejam realizadas providências de manutenção no ponto de ônibus e boca de lobo localizados na Av. Afonso Petschow, em frente ao Mercado e Açougue Lili, no Bairro Volta Grande.</t>
+  </si>
+  <si>
+    <t>3567</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3567/ind._143-25_solicita_poda_dos_galhos_das_arvores_na_rede_eletrica_da_rua_frei_eraldo_maria.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que determine ao setor competente, ou solicite à concessionária responsável pela rede de energia elétrica, a realização de poda das árvores localizadas na Rua Frei Eraldo Maria, no Bairro Alto, cujos galhos encontram-se entrelaçados à fiação elétrica.</t>
+  </si>
+  <si>
+    <t>3568</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3568/ind._144-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de reparos na pavimentação em paralelepípedo na Rua Rio Grande do Sul, nos fundos da 11ª Bia.</t>
+  </si>
+  <si>
+    <t>3569</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3569/ind._145-25_reitera_ind._408_2025_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar o contido na Indicação 408/2025 onde solicita ao Executivo Municipal que, através do setor competente, realize uma campanha municipal de conscientização sobre os riscos do uso da internet.</t>
+  </si>
+  <si>
+    <t>3571</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3571/ind._146-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de manutenção, limpeza e verificação do adequado escoamento das águas pluviais nos bueiros do Bairro Bom Jesus, nas ruas José Mayrink e Hugo Neuman.</t>
+  </si>
+  <si>
+    <t>3577</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3577/ind._147.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, através da Secretaria competente, a realização de estudos de viabilidade para o fornecimento de lanches aos pacientes em observação por período superior a seis horas no PAN, bem como aos seus acompanhantes.</t>
+  </si>
+  <si>
+    <t>3579</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3579/ind._148-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que encaminhe ofício à empresa responsável pela obra de pavimentação asfáltica da Rua Ervino Ernesto Brunnquell e da Rua Reinaldo Gruber, para que realize a manutenção e conservação das referidas vias durante todo o período de execução da obra.</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3580/ind._149-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de reparos nas bocas de lobo localizadas na Rua Jaime Ruth, em frente à Cooperativa Big Safra, no bairro Tijuco Preto.</t>
+  </si>
+  <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3581/ind._150-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de reforma na ponte sobre o Rio Lageado, localizada na Estrada do Retiro, que dá acesso à localidade de Cunhupã, na localidade de Retiro Bonito.</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3582/ind._151_reitera_ind._445-25_criacao_e_fornecimento_de_cartao_carteirinha_de_identificacao_aos_municipes_diagnosticados_com_fibromialgia.docx.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar o contido na Indicação 445/2025 onde solicita ao Executivo Municipal que, através do setor competente, a criação e fornecimento de cartão/carteirinha de identificação aos munícipes diagnosticados com fibromialgia.</t>
+  </si>
+  <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3583/ind._152-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de uma viagem de pedra (10 M³), para a propriedade do produtor rural Gilberto Neuri Chagas, na localidade de Campina Bonita, conforme dispõe a Lei Ordinária nº 3.457, de 09 de julho de 2025 – Programa da Pedra.</t>
+  </si>
+  <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3584/ind._153-25_solicita_lombadas_e_ou_faixa_elevada_na_rua_leonidas_madeira.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal através do setor competente, proceda à instalação de lombadas e/ou faixas elevadas de travessias na Rua Leônidas Madeira, no Bairro Volta Grande, em especial em frente ao número 354.</t>
+  </si>
+  <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3585/ind._154-25_solicita_estudos_e_posteriormente_a_construcao_de_quadras_poliesportivas_no_bairro_alto.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que sejam realizados estudos e posteriormente a construção de quadras poliesportivas, academias ao ar livre e parquinhos para crianças em pontos estratégicos no Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3586/ind._155-25_reitera_a_ind._457-25_onde_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar o contido na Indica 457/2025 onde solicita ao Executivo Municipal que realize através do setor competente, estudos e realização de  manilhamento e colocação de lajotas em algumas ruas do Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3587</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3587/ind._156.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de manutenção nas estradas do bairro Roseira, especialmente na estrada principal de acesso ao bairro.</t>
+  </si>
+  <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3589/ind._157.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de placas com os dizeres “Proibido Jogar Lixo” nas proximidades do Memorial Luxemburgo.</t>
+  </si>
+  <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3590/ind._158-25_notificacao_aos_proprietarios_de_imoveis_que_nao_fazem_manutencao_rua_barao_de_antonina.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, que proceda à notificação dos proprietários de imóveis que não realizam a devida manutenção de suas propriedades, causando prejuízos à passagem segura dos transeuntes.</t>
+  </si>
+  <si>
+    <t>3591</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3591/ind._159-25_manutencao_e_pintura_de_faixa_de_pedestresna_r_alvaro_cesar_junior_esq._severo_de_alameida.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, viabilize a realização de manutenção/reparos na Rua Álvaro César Júnior, esquina com a Rua Severo de Almeida, bem como seja realizada a pintura das faixas de pedestres naquele cruzamento.</t>
+  </si>
+  <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3592/ind._160-26_melhorias_no_estacionamento_posto_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias no estacionamento do Posto de Saúde Jorge Ricardo Hirt, bem como estudo de sinalização e organização do estacionamento na Rua Ludovico Schuster.</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/ind._161-2026_iluminacao_publica_na_rua_ervino_paulo_weinschultz.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que o Poder Executivo Municipal realize estudo técnico e encaminhe ofício à concessionária CELESC visando a implantação de iluminação pública na Rua Ervino Paulo Weinschultz, no Bairro Roseira.</t>
+  </si>
+  <si>
+    <t>3618</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/ind._162-2026_patrolamento_na_rua_julio_alves.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de patrolamento e empedramento na Rua Júlio Alves, no Bairro Roseira.</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/ind._163-25_sinalizacao_e_colocacao_de_tachoes_na_rua_barao_do_rio_branco_esquina_rua_dr._pacheco.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que, através do setor competente, proceda à instalação de sinalização vertical, bem como à colocação de tachões no cruzamento da Rua Barão do Rio Branco com a Rua Dr. Pacheco, local onde existe uma rotatória.</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/ind._164.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação contida nas Indicações nº 045/2025 e nº 455/2025, para realização de estudo de viabilidade visando à implantação de semáforo na rotatória localizada em frente ao Posto M7 e ao Bar do Koka.</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/ind._165-25_manutencao_no_telhado_e_nas_calhas_da_academia_de_saude.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, viabilize a manutenção do telhado e das calhas da Academia de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/ind._166-25_reiterar_o_contido_na_indicacao_181_2022_manutencao_no_relogio_do_trevo_de_acesso_ao_nosso_municipio.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao ao Chefe do Poder Executivo Municipal que, por meio do setor competente, realize a manutenção e o ajuste do relógio digital localizado no trevo de acesso ao município.</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/ind._167-26_coleta_de_residuos_organicos_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de coleta de galhos e resíduos orgânicos na Rua Francisco Xavier da Silva.</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/ind._168.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização da troca da cobertura/telhado da cozinha da sede da Associação de Moradores da Melhor Idade, localizada na comunidade de Lageado dos Vieiras.</t>
+  </si>
+  <si>
     <t>3386</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
-  </si>
-[...1 lines deleted...]
-    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº01/2026_x000D_
 AO PROJETO DE LEI Nº 01/2026 – LDO_x000D_
 EMENDA MODIFICATIVA_x000D_
 Art. 1º O art. 1º do Projeto de Lei nº 01/2026 passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 1º Fica o Poder Executivo autorizado a proceder às adequações e compatibilização técnicas necessárias nos anexos da Lei Municipal nº 3.487, de 16 de dezembro de 2025, em razão das alterações decorrentes do Projeto de Lei nº 03/2026.”</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3387/_projeto_emenda_02_2026_ldo_ppa.docx_1.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 02/2026_x000D_
 AO PROJETO DE LEI Nº 02/2026 – PPA_x000D_
 EMENDA MODIFICATIVA_x000D_
 _x000D_
 Art. 1º O art. 1º do Projeto de Lei nº 02/2026 passa a vigorar com a seguinte redação:_x000D_
 “Art. 1º Fica o Poder Executivo autorizado a proceder às adequações e compatibilizações técnicas necessárias nos anexos da Lei nº 3.486, de 16 de dezembro de 2025, em razão das alterações decorrentes do Projeto de Lei nº 03/2026.”</t>
@@ -1828,50 +2951,68 @@
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3418/projeto_de_emenda_aditiva__06.2026_plo_64.2025_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Projeto de Lei nº 64/2025 para explicitar a observância das vedações temporais aplicáveis à contratação._x000D_
 Art. 1º Fica acrescido ao Projeto de Lei nº 64/2025 o art. 5º-A, com a seguinte redação:_x000D_
 _x000D_
 “Art. 5º-A. A contratação da operação de crédito autorizada por esta Lei observará as vedações e condições temporais previstas nas normas aplicáveis às operações de crédito subnacionais, em especial a vedação de contratação nos 120 (cento e vinte) dias anteriores ao final do mandato, quando incidente.”_x000D_
 _x000D_
 Justificativa_x000D_
 A emenda reforça, em nível normativo local, a observância de condicionante temporal objetiva prevista na Resolução do Senado Federal nº 43/2001, mitigando risco de contratação em período vedado.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3469/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 07/2026_x000D_
 _x000D_
 Art. 1º O Artigo 1º do Projeto de Lei nº 004/2026 passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 "Art. 1º Fica ratificado, em todos os seus termos, o Protocolo de Intenções destinado à constituição do Consórcio Intermunicipal Multifinalitário – CONSULEP, subscrito pelos Municípios de Araucária, Campo do Tenente, Campo Largo, Contenda, Mandirituba, Porto Amazonas, Quitandinha e Rio Negro, o qual integra a presente Lei como Anexo Único."</t>
   </si>
   <si>
+    <t>3544</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3544/emenda_ao_pl_11.2026.docx_-_google_docs_1.pdf</t>
+  </si>
+  <si>
+    <t>Suprime dispositivos e altera dispositivos do Projeto de Lei nº 11/2026, que disciplina o uso do espaço aéreo para implantação, instalação, manutenção e reparo de infraestrutura de energia elétrica e telecomunicações nas vias e logradouros públicos.</t>
+  </si>
+  <si>
+    <t>3594</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3594/emenda_modificativa_pl_14.2026.docx_-_google_docs_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação de dispositivos do Projeto de Lei nº 14/2026, renumera artigos, inclui cláusula de cautela fiscal e ajusta a cláusula relativa ao Anexo I da Lei Municipal nº 3.466/2025.</t>
+  </si>
+  <si>
     <t>3384</t>
   </si>
   <si>
     <t>PLJR</t>
   </si>
   <si>
     <t>Parecer de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER 01/2026 COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
 Matéria: Projetos de Lei nº 01/2026 (LDO), nº 02/2026 (PPA) e nº 03/2026 _x000D_
 (Crédito Adicional Especial – LOA)</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2026 – CLJR_x000D_
 Comissão de Legislação, Justiça e Redação_x000D_
@@ -1931,100 +3072,264 @@
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3441/parecer_da_comissao_de_legislacao_pl_04.2026.docx.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 Projeto de Lei nº 004/2026 – CONSULEP_x000D_
 Data: 06 de março de 2026_x000D_
 _x000D_
 I – IDENTIFICAÇÃO_x000D_
 A Comissão de Legislação, Justiça e Redação examina o Projeto de Lei nº 004/2026, de iniciativa do Poder Executivo Municipal, que ratifica o Protocolo de Intenções destinado à constituição do Consórcio Intermunicipal Multifinalitário – CONSULEP, integrando-o como Anexo Único, para posterior conversão em Contrato de Consórcio Público.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3468/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PROJETO DE LEI Nº 004/2026 – CONSULEP_x000D_
 DATA: 17 de março de 2026_x000D_
 I – RELATÓRIO_x000D_
 Trata-se de reanálise do Projeto de Lei nº 004/2026, que visa a ratificação do Protocolo de Intenções do Consórcio Intermunicipal Multifinalitário – CONSULEP. Após análise preliminar que apontou divergências entre o corpo do projeto e o seu anexo, a Presidência desta Comissão recebeu comunicação Chefia de Gabinete do Município sede Contenda, informando que o Município da Lapa não deu seguimento ao processo de integração ao consórcio neste momento.</t>
   </si>
   <si>
+    <t>3533</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3533/parecer_da_comissao_de_legislacao_justica_e_redacao_pl_78910.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável PLOS 7,8.9 e 10</t>
+  </si>
+  <si>
+    <t>3538</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3538/parecer_da_comissao_de_legislacao_pl_76.2025_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, a Comissão de Legislação, Justiça e Redação manifesta-se pelo prosseguimento do Projeto de Lei nº 53/2025 do Poder Executivo, protocolado na Câmara Municipal como Projeto de Lei Ordinária nº 76/2025, por não vislumbrar, nesta fase, impedimento jurídico insanável à sua regular tramitação, especialmente considerando que a paralisação ou o prolongamento excessivo da discussão tende a atingir de forma mais gravosa os próprios servidores da Atenção Primária à Saúde, destinatários diretos da norma.</t>
+  </si>
+  <si>
+    <t>3545</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3545/parecer_comissao_legislacao_pl_11.2026.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
+Projeto de Lei nº 11/2026. Autor: Poder Executivo_x000D_
+Ementa: Disciplina o uso do espaço aéreo para implantação, instalação, manutenção e reparo de infraestrutura de energia elétrica e telecomunicações nas vias e logradouros públicos.</t>
+  </si>
+  <si>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3593/parecer_comissao_legislacao_pl_14.2026.docx_1_1.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação, reunida para analisar o Projeto de Lei nº 14/2026, acompanha o voto do Relator e manifesta-se pelo prosseguimento da proposição, com a apresentação da Emenda Modificativa e Aditiva nº 09/2026.</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3596/parecer_comissao_legislacao_pl_12.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3597/parecer_comissao_legislacao_pl_06.2026_final.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, esta Comissão de Legislação, Justiça e Redação, no exercício de sua competência regimental, manifesta-se pelo prosseguimento do Projeto de Lei nº 06/2026, na forma em que se encontra, para regular continuidade da tramitação legislativa.</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/parecer_15_conjunto_comissao_legislacao_justica_redacao_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, a Comissão de Legislação, Justiça e Redação manifesta-se pelo prosseguimento do Projeto de Lei Ordinária nº 18/2026 e do Projeto de Lei Ordinária nº 21/2026, por não identificar vício de competência, iniciativa, constitucionalidade, legalidade, juridicidade, regimentalidade ou técnica legislativa apto a impedir a continuidade da tramitação._x000D_
+Registra-se que a análise desta Comissão limita-se aos aspectos jurídico-formais e de redação legislativa, permanecendo a avaliação específica de impacto orçamentário, adequação financeira, dotação, disponibilidade e compatibilidade com as peças orçamentárias sob a competência própria da Comissão de Finanças e Orçamento e dos setores técnicos correspondentes.</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/parecer_16_comissao_legislacao_pl_015_2026_profissional_contabil_amigo_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento do Projeto de Lei nº 015/2026, por reconhecer sua compatibilidade com os aspectos constitucionais, legais, regimentais e de técnica legislativa submetidos à análise desta Comissão.</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/parecer_da_comissao_de_legislacao_justica_e_redacao_plos_16_17_19_e_20_2026_corrigido.docx.pdf</t>
+  </si>
+  <si>
+    <t>V - PARECER DA COMISSÃO_x000D_
+A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise de constitucionalidade, legalidade e técnica legislativa, deixando à Comissão de Finanças e Orçamento a apreciação dos aspectos financeiros, orçamentários e fiscais decorrentes das proposições.</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/parecer_comissao_legislacao_justica_redacao_plc_1_2026_acessibilidade_eventos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Matéria: Projeto de Lei Complementar nº 1/2026_x000D_
+Autoria: Vereadora Isabel Cristina Grossl_x000D_
+Ementa: Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45/2021, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de área para pessoas com deficiência e pessoas com mobilidade reduzida e disponibilização de instalações sanitárias acessíveis._x000D_
+Relatoria: Vereador Geovane de Lima</t>
+  </si>
+  <si>
     <t>3388</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 _x000D_
 Matéria: Projetos de Lei nº 01/2026 (LDO), nº 02/2026 (PPA) e nº 03/2026 (Abertura de Crédito Adicional Especial – LOA)_x000D_
 Data: 10 de fevereiro de 2026</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇA E ORÇAMENTO .  PROJETO DE LEI Nº 64/2025_x000D_
 Data: 03 de Março de 2026._x000D_
 Interessado: Poder Executivo do Município de Rio Negro/PR._x000D_
 Assunto: Autorização legislativa para contratação de operação de crédito junto à Caixa Econômica Federal, no âmbito do FINISA, até R$ 30.000.000,00, com ou sem garantia da União, e providências correlatas.</t>
   </si>
   <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3537/parecer_comissao_de_financa_e_orcamento_78910.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, a Comissão de Finanças e Orçamento manifesta-se pelo prosseguimento dos Projetos de Lei nº 7/2026, nº 8/2026, nº 9/2026 e nº 10/2026, por entender que as proposições se mostram compatíveis, sob o aspecto orçamentário e financeiro, com a regular tramitação legislativa e com a execução das alterações propostas no âmbito do planejamento e do orçamento do Município.</t>
+  </si>
+  <si>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3599/parecer_comissao_de_financa_e_orcamento_pl_12.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Finanças e Orçamento, no exercício de suas atribuições regimentais, após análise do Projeto de Lei nº 12/2026 quanto aos aspectos financeiro-orçamentários, à compatibilidade com o Plano Plurianual, à relação com a Lei de Diretrizes Orçamentárias e à observância das normas de direito financeiro e responsabilidade fiscal, acompanha o voto da Relatora e manifesta-se pelo prosseguimento da proposição._x000D_
+A manifestação desta Comissão limita-se às matérias de sua competência, cabendo ao Plenário da Câmara Municipal a deliberação final sobre a matéria.</t>
+  </si>
+  <si>
+    <t>3613</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/parecer_conjunto_comissao_financas_orcamento_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf</t>
+  </si>
+  <si>
+    <t>III - CONCLUSÃO_x000D_
+Diante do exposto, a Comissão de Finanças e Orçamento manifesta-se pelo prosseguimento do Projeto de Lei Ordinária nº 18/2026 e do Projeto de Lei Ordinária nº 21/2026, sob o aspecto orçamentário, financeiro e fiscal, observadas as ressalvas próprias de cada Poder._x000D_
+Quanto ao Projeto de Lei Ordinária nº 18/2026, o prosseguimento fica condicionado à regular instrução fiscal pelo Poder Executivo, especialmente com estimativa de impacto orçamentário-financeiro, declaração de adequação orçamentária e financeira, indicação de dotação suficiente, disponibilidade financeira e compatibilidade com a Lei Orçamentária Anual, a Lei de Diretrizes Orçamentárias e o Plano Plurianual, caso tais elementos ainda não tenham sido juntados aos autos legislativos._x000D_
+Quanto ao Projeto de Lei Ordinária nº 21/2026, a Comissão registra que os autos estão instruídos com cálculo de impacto orçamentário e financeiro específico, que estima impacto adicional de R$ 1.920,00 em 2026, R$ 2.880,00 em 2027 e R$ 2.880,00 em 2028, totalizando R$ 7.680,00 no período projetado, sem reflexos sobre encargos patronais, décimo terceiro vencimento ou férias, permanecendo a execução condicionada à certificação contábil de saldo orçamentário e disponibilidade financeira suficientes._x000D_
+É o parecer.</t>
+  </si>
+  <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/parecer_da_comissao_de_financas_e_orcamento_plos_16_17_19_e_20_2026_revisado_com_impacto.docx.pdf</t>
+  </si>
+  <si>
+    <t>V - PARECER DA COMISSÃO_x000D_
+A Comissão de Finanças e Orçamento, acompanhando o voto da Relatora, manifesta-se pelo prosseguimento da tramitação dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise financeira, orçamentária e fiscal._x000D_
+No tocante aos Projetos de Lei Ordinária nº 19/2026 e nº 20/2026, registra-se que há cálculo específico de impacto orçamentário e financeiro do Poder Legislativo, com projeção para o exercício de início de vigência e para os dois exercícios subsequentes, além de declaração de adequação orçamentária e financeira, sem prejuízo da certificação contábil final e da observância permanente dos limites legais e constitucionais incidentes sobre a despesa da Câmara Municipal._x000D_
+No tocante aos Projetos de Lei Ordinária nº 16/2026 e nº 17/2026, por onerarem o orçamento do Poder Executivo, a Comissão ressalva que a regularidade da execução da despesa depende de demonstrativo próprio daquele Poder.._x000D_
+Ressalva-se, por fim, que a implementação das despesas deverá observar a existência de dotação orçamentária, a compatibilidade com a Lei Orçamentária Anual, Lei de Diretrizes Orçamentárias e Plano Plurianual, a estimativa de impacto financeiro e os limites de despesa com pessoal previstos na Lei de Responsabilidade Fiscal._x000D_
+É o parecer.</t>
+  </si>
+  <si>
     <t>3361</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
-  </si>
-[...1 lines deleted...]
-    <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência dos projetos de lei nº 01, 02 e 03/2025._x000D_
 Artigo 139 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>3513</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3513/req._de_urgencia_02_-2026_pedido_de_urgencia_pleis_070809e_10.2026.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando aprovação  em regime de urgência  dos projetos de lei nº 07, 08, 09 e 10/2026.</t>
+  </si>
+  <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/req._urgencia_03-2026_-_pedido_de_urgencia_plei_16_ate_21_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei nº 16-17-18-19-20 e 21/2026.</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando aprovação em regime de urgência dos projetos de lei nº 24-25-26/2026, conforme os Oficios 77,78 e 79 do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>ACP</t>
   </si>
   <si>
     <t>Atas das Comissões</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 1º REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DOS PROJETOS DE LEI  N.s 71 e 72/2025, e 01, 02, 03 e Veto 001/2025.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO PARA ANÁLISE DOS Projetos de Lei nº 01/2026 (LDO), nº 02/2026 (PPA) e nº 03/2026 (Abertura de Crédito Adicional Especial – LOA)</t>
   </si>
@@ -2065,50 +3370,173 @@
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3437/ata_cfo-_reuniao_dia_03-03-2026.docx.pdf</t>
   </si>
   <si>
     <t>ATA COMISSÃO DE FINANÇAS E ORÇAMENTO . PROJETO DE LEI Nº 64/2025_x000D_
 Assunto: Autorização legislativa para contratação de operação de crédito junto à Caixa Econômica Federal, no âmbito do FINISA, até R$ 30.000.000,00, com ou sem garantia da União, e providências correlatas.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3440/ata_c_l_j_r_-_reuniao_dia_06-03-2025.docx.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DO PROJETO DE LEI N.º 004/2026._x000D_
 _x000D_
 Aos seis dias do mês de março do ano de dois mil e vinte e seis, às nove horas, reuniram-se na sede da Câmara de Vereadores, sita na Rua Dr. Vicente Machado, n.º 148, Centro, na Cidade de Rio Negro, Estado do Paraná, os membros da Comissão de Legislação Justiça e Redação – C L J R Vereadora Isabel Cristina Grossl – Presidente, Vereadores Geovane de Lima e Élcio Josué Colaço, membros, para analisarem o projeto a seguir relacionado: Projeto de Lei nº 004/2026, que tem por objetivo promover a ratificação legislativa do Protocolo de Intenções, autorizando a adoção dos atos necessários à formalização e à execução da participação do Município, inclusive a celebração de contratos de rateio anuais para definição de contribuições e repartição de custos, bem como providências orçamentárias correlatas. Esta comissão na leitura das peças do processo legislativo identificou inconsistências materiais, falhas formais e contradições internas, as quais registrou em parecer pormenorizado. Esta comissão decide por remeter o processo ao Executivo para que tome ciência das falhas, em especial quanto a participação ou não do Município da Lapa, e proceda as correções se assim entender necessário. Após manifestação do executivo retorne o processo a esta comissão para nova análise do texto final. Nada mais havendo a tratar foi encerrada a presente reunião da qual, foi redigida a presente ata, que lida e achada conforme vai assinada pelos presentes.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3470/ata_c_l_j_r_-_reuniao_dia_17-03-2025_pl_004-2026_-.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DO PROJETO DE LEI N.º 004/2026.</t>
+  </si>
+  <si>
+    <t>3523</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3523/_ata_c_l_j_r_-_reuniao_dia_10-04-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Análise dos PLOs 7, 8, 9 e 10 de 2026 (Alteração Orçamentária) e do PLO 76/2025 (Repasse do Componente de Qualidade do Cofinanciamento Federal do piso de Atenção Primária à Saúde).</t>
+  </si>
+  <si>
+    <t>3532</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3532/ata_c_l_j_r_-_reuniao_dia_14-04-2025_pl076-2025-07-08-09-10-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Análise e Parecer Final dos PLOs 7, 8, 9 e 10 de 2026 (Alteração Orçamentária) e do PLO 76/2025 (Repasse do Componente de Qualidade do Cofinanciamento Federal do piso de Atenção Primária à Saúde).</t>
+  </si>
+  <si>
+    <t>3534</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3534/ata_comissao_educacao_saude_pl_76_2025.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Após a análise conjunta da documentação e a discussão entre os membros, a Comissão deliberou, de forma unânime, pela emissão de parecer pelo prosseguimento do Projeto de Lei nº 53/2025 do Poder Executivo, protocolado na Câmara Municipal como Projeto de Lei Ordinária nº 76/2025, considerando, em especial, que os maiores prejudicados com a paralisação ou com a demora excessiva na apreciação da proposição serão os próprios servidores da Atenção Primária à Saúde, que aguardam a definição legislativa da matéria</t>
+  </si>
+  <si>
+    <t>3536</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3536/ata_financas_reuniao_dia_14-04-07-08-09-10-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Aos quatorze dias do mês de abril do ano de dois mil e vinte e seis, às  quinze horas, na sede da Câmara Municipal de Rio Negro, sita na Rua Dr. Vicente Machado, 148, Centro, no Município de Rio Negro, Pr. reuniram-se os membros da Comissão de Finanças e Orçamento - CFO, Vereador Geovane de Lima – Presidente e Vereadora Isabel Cristina Grossl – relatora, para análise do Projeto de Lei 07/2026 que Dispõe sobre alterações e inclusões de itens nos Anexos de que tratam os artigos 1º e 5º da Lei nº 3.486, de 16 de dezembro de 2025, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2026 a 2029; Projeto de Lei 08/2026 que Dispõe sobre alterações e inclusões de itens nos Anexos de que trata o artigo 1º da Lei nº 3487, de 16 de dezembro de 2025; Projeto de Lei 09/2026 que Dispõe sobre abertura de crédito adicional especial; e Projeto de Lei 10/2026 que Dispõe sobre abertura de crédito adicional suplementar. Após análise a Comissão de Finanças e Orçamento manifesta-se pelo prosseguimento dos Projetos de Lei nº 7/2026, nº 8/2026, nº 9/2026 e nº 10/2026, por entender que as proposições se mostram compatíveis, sob o aspecto orçamentário e financeiro, com a regular tramitação legislativa e com a execução das alterações propostas no âmbito do planejamento e do orçamento do Município.   Nada mais a tratar foi encerrada a presente reunião, da qual eu Geovane de Lima, redigi a presente ata, que após lida e achada conforme vai assinada por todos.</t>
+  </si>
+  <si>
+    <t>3543</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3543/ata_c_l_j_r_-_reuniao_dia__23-04-2025_pl_06_e_011-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO  - 23/04/2026_x000D_
+Aos vinte e três dias do mês de abril do ano de dois mil e vinte e seis, às  quatorze horas, na sede da Câmara Municipal de Rio Negro, sita na Rua Dr. Vicente Machado, 148, Centro, no Município de Rio Negro, Pr. reuniram-se os membros da Comissão de Legislação Justiça e Redação – C L J R, Vereadora Isabel Cristina Grossl – Presidente, Vereadores Geovane de Lima e Élcio Josué Colaço, membros, para analisarem os seguintes projetos: Projeto de Lei nº: 006/2026, e Projeto de Lei n.º 011/2026,</t>
+  </si>
+  <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3598/ata_c_l_j_r_-_reuniao_dia__11-05-2026__pl_06_-12_-_14_-_15_e_pr_003.docx.pdf</t>
+  </si>
+  <si>
+    <t>Aos onze dias do mês de maio do ano de dois mil e vinte e seis, às quinze horas, na sede da Câmara Municipal de Rio Negro, sita na Rua Dr. Vicente Machado, 148, Centro, no Município de Rio Negro, Pr. reuniram-se os membros da Comissão de Legislação Justiça e Redação – C L J R, Vereadora Isabel Cristina Grossl – Presidente, Vereadores Geovane de Lima e Élcio Josué Colaço, membros, para analisarem os seguintes projetos: Projeto de Lei nº: 006/2026, Assunto:  “autoriza o poder executivo a permutar com as áreas específicas”, após o atendimento das diligências constantes do processo digital    principalmente quanto a inclusão de novas  avaliações imobiliárias dos imóveis relativos ao projeto esta comissão entende por esclarecidas todas as dúvidas    e decide pelo prosseguimento do mesmo para discussão e votação do plenário.  Projeto de Lei nº 12/2026 - Assunto: Inclusão de ações nos anexos da Lei Municipal nº 3.486/2025, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2026 a 2029, a finalidade do projeto é compatibilizar tecnicamente o Plano Plurianual com o projeto da Lei de Diretrizes Orçamentárias para o exercício de 2027, assegurando lastro legal para a execução de programas e despesas relacionadas à Secretaria Municipal de Agricultura e Meio Ambiente, especialmente no campo do saneamento básico, da proteção ambiental, da gestão do Fundo Municipal de Saneamento Básico Ambiental e da sustentabilidade municipal.  Esta comissão,  após análise do  Projeto  quanto à constitucionalidade, legalidade, juridicidade, regimentalidade, técnica legislativa e redação, manifesta-se pelo prosseguimento  do mesmo, por não verificar vício jurídico que impeça sua regular tramitação. Projeto de Lei nº: 014/2026,  Assunto: “Altera o Quadro Geral de Cargos de provimento efetivo do Município de Rio Negro”. No âmbito das competências desta Comissão após análise conclui-se que o Projeto possui finalidade juridicamente admissível, pois trata de matéria de iniciativa do Poder Executivo Municipal . Não se identifica vício de iniciativa ou inconstitucionalidade material que impeça o prosseguimento da proposição. Todavia, a tramitação deve ser acompanhada da emenda apresentada com o parecer desta comissão, a fim de corrigir falhas de numeração, erro material de redação, imprecisão normativa, ausência de cláusula de cautela fiscal e risco de revogação excessiva do Anexo I da Lei nº 3.466/2025. Projeto de Lei n.º 015/2026,  ASSUNTO:  Institui o Programa “Profissional Contábil Amigo da Criança, do Adolescente e da Pessoa Idosa” e o Selo “Amigo da Criança, do Adolescente e da Pessoa Idosa” no Município de Rio Negro e dá outras providências, e Projeto de Resolução nº 03/2026. ASSUNTO: Cria, no âmbito da Câmara Municipal de Rio Negro, o Selo “Amigo da Criança, do Adolescente e da Pessoa Idosa”, e dá outras providências. Os referidos  projetos foram lidos na 12ª Sessão Ordinária da 2ª Sessão Legislativa da 36ª Legislatura, no dia 05 de maio do corrente. Considerando a leitura dos dois textos propostos e considerando ainda discussão entre os vereadores proponentes esta Comissão sugere a apresentação de texto substitutivo ao PL 015/2026 e a retirada do Projeto de Resolução n.º 003/2026. Para tanto solicita a Assessoria Jurídica desta casa de Leis  que redija minuta do mesmo.   Nada mais a tratar foi encerrada a presente reunião, da qual eu Isabel Cristina Grossl, redigi a presente ata, que após lida e achada conforme vai assinada por todos.</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3600/ata_financas_reuniao_dia_12-05-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO PARA ANÁLISE DO  PROJETO DE LEI N.  12/2026_x000D_
+_x000D_
+Aos doze dias do mês de maio do ano de dois mil e vinte e seis, às  quatorze horas, na sede da Câmara Municipal de Rio Negro, sita na Rua Dr. Vicente Machado, 148, Centro, no Município de Rio Negro, Pr. reuniram-se os membros da Comissão de Finanças e Orçamento - CFO, Vereador Geovane de Lima – Presidente e Vereadora Isabel Cristina Grossl – relatora e on line pelo Google Meet o Vereador Luiz Felipe Stafin, Membro, para análise do Projeto de Lei 12/2026 que Dispõe sobre a inclusão de ações nos Anexos de que trata o artigo 5º da Lei nº 3.486, de16 de dezembro de 2025, que dispõe sobre o Plano Plurianual de Governo do Município de Rio Negro para o período de 2026 a 2029. Após análise a Comissão de Finanças e Orçamento manifesta-se pelo prosseguimento do referido projeto de lei, por entender que as proposições se mostram compatíveis, sob o aspecto orçamentário e financeiro, com a regular tramitação legislativa.   Nada mais a tratar foi encerrada a presente reunião, da qual eu Geovane de Lima, redigi a presente ata, que após lida e achada conforme vai assinada por todos.</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3611/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_14_maio_2026_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Aberta a reunião, a Presidente declarou que a finalidade do encontro era a análise dos pareceres elaborados no âmbito da Comissão, referentes ao Projeto de Lei nº 015/2026, aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, bem como aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, todos em tramitação perante a Câmara Municipal de Rio Negro/PR._x000D_
+Na sequência, foi submetido à apreciação o parecer referente ao Projeto de Lei nº 015/2026, que institui o Programa “Profissional Contábil Amigo da Criança, do Adolescente e da Pessoa Idosa” e o Selo “Amigo da Criança, do Adolescente e da Pessoa Idosa” no Município de Rio Negro. Após a exposição da matéria e discussão entre os membros, a Comissão deliberou pelo acolhimento do parecer, com manifestação pelo prosseguimento do projeto, nos limites da análise de constitucionalidade, legalidade, juridicidade, regimentalidade e técnica legislativa._x000D_
+Em seguida, foi apreciado o parecer conjunto relativo aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, que tratam da reposição inflacionária e da revisão geral anual de remunerações, vencimentos e subsídios no âmbito dos Poderes Executivo e Legislativo Municipal. Após a apresentação do parecer e a discussão da matéria, a Comissão deliberou pelo seu acolhimento, registrando manifestação pelo prosseguimento das proposições no âmbito da competência da Comissão de Legislação, Justiça e Redação, sem prejuízo da remessa e da análise própria da Comissão de Finanças e Orçamento quanto aos aspectos financeiros, orçamentários e fiscais._x000D_
+Na continuidade dos trabalhos, foi apreciado o parecer conjunto referente aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, ambos relacionados ao auxílio-alimentação dos servidores públicos ativos do Município de Rio Negro/PR, abrangendo, respectivamente, os servidores vinculados ao Poder Executivo e os servidores do Poder Legislativo Municipal. Após a exposição da matéria e deliberação dos membros presentes, a Comissão acolheu o parecer, com manifestação pelo prosseguimento das proposições, limitada aos aspectos jurídico-formais, regimentais e de técnica legislativa, permanecendo a análise de impacto financeiro, dotação, disponibilidade e compatibilidade orçamentária sob a competência da Comissão de Finanças e Orçamento e dos setores técnicos correspondentes._x000D_
+Ficou consignado que a deliberação da Comissão, em todos os casos, recaiu sobre os pareceres submetidos à reunião, não representando aprovação definitiva das matérias, uma vez que a deliberação final compete ao Plenário da Câmara Municipal, observado o regular processo legislativo e a manifestação das comissões competentes.</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/ata_14-05.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Aberta a reunião, o Presidente declarou que a finalidade do encontro era a análise dos pareceres elaborados no âmbito da Comissão, referentes aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, bem como aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, todos em tramitação perante a Câmara Municipal de Rio Negro/PR._x000D_
+Na sequência, foi submetido à apreciação o parecer da Comissão de Finanças e Orçamento relativo aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, que tratam da reposição inflacionária e da revisão geral anual de remunerações, vencimentos e subsídios no âmbito dos Poderes Executivo e Legislativo Municipal. A Relatora expôs que a análise da Comissão se restringe aos aspectos financeiros, orçamentários e fiscais das proposições, especialmente quanto à estimativa de impacto, adequação orçamentária, compatibilidade com a Lei Orçamentária Anual, Lei de Diretrizes Orçamentárias e Plano Plurianual e observância dos limites de despesa com pessoal._x000D_
+Durante a apreciação, ficou consignado que os Projetos de Lei Ordinária nº 16/2026 e nº 17/2026 oneram o orçamento próprio do Poder Executivo Municipal, razão pela qual a regularidade fiscal de sua execução depende da existência, nos autos, de instrução própria do Executivo, compreendendo estimativa de impacto orçamentário-financeiro, declaração de adequação orçamentária e financeira, indicação de dotações suficientes e demonstração de observância dos limites legais aplicáveis._x000D_
+Quanto aos Projetos de Lei Ordinária nº 19/2026 e nº 20/2026, relativos ao Poder Legislativo Municipal, foi registrado que os autos estão instruídos com cálculo específico de impacto orçamentário e financeiro, com projeção para o exercício de 2026 e para os dois exercícios subsequentes, indicando impacto estimado de R$ 73.591,85 em 2026, R$ 107.707,37 em 2027 e R$ 107.707,37 em 2028, totalizando R$ 289.006,59 no triênio de 2026 a 2028, sem prejuízo da certificação contábil final e da observância permanente dos limites legais e constitucionais aplicáveis à despesa do Poder Legislativo._x000D_
+Após a exposição, discussão e deliberação entre os membros presentes, a Comissão deliberou pelo acolhimento do parecer, com manifestação pelo prosseguimento dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise financeira, orçamentária e fiscal, observadas as ressalvas constantes do próprio parecer._x000D_
+Em seguida, foi apreciado o parecer conjunto da Comissão de Finanças e Orçamento referente aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, ambos relacionados ao auxílio-alimentação dos servidores públicos ativos do Município de Rio Negro/PR, abrangendo, respectivamente, os servidores vinculados ao Poder Executivo e os servidores do Poder Legislativo Municipal._x000D_
+A Relatora apresentou a matéria e destacou que, embora os projetos possuam identidade temática e fixem o mesmo valor nominal de R$ 630,00 para o auxílio-alimentação, os impactos financeiros devem ser examinados separadamente, uma vez que cada proposição incide sobre orçamento próprio de Poder distinto. Ficou consignado que o Projeto de Lei Ordinária nº 18/2026 repercute no orçamento do Poder Executivo, cabendo a este demonstrar a estimativa de impacto, a origem dos recursos, a adequação orçamentária e financeira e a compatibilidade com as peças de planejamento._x000D_
+No tocante ao Projeto de Lei Ordinária nº 21/2026, relativo ao Poder Legislativo Municipal, foi registrado que os autos estão instruídos com cálculo de impacto orçamentário e financeiro específico, considerando o aumento do valor mensal individual do auxílio-alimentação de R$ 600,00 para R$ 630,00, o quantitativo de 8 servidores ativos e efeitos financeiros a partir de 1º de maio de 2026. Segundo o demonstrativo apresentado, o impacto adicional estimado corresponde a R$ 1.920,00 em 2026, R$ 2.880,00 em 2027 e R$ 2.880,00 em 2028, totalizando R$ 7.680,00 no período projetado._x000D_
+Após discussão da matéria, a Comissão deliberou pelo acolhimento do parecer conjunto, com manifestação pelo prosseguimento dos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, sob o aspecto orçamentário, financeiro e fiscal, ficando ressalvado, quanto ao projeto do Poder Executivo, que a regularidade da execução da despesa depende da correspondente instrução fiscal própria, e, quanto ao projeto do Poder Legislativo, que a execução permanece condicionada à certificação contábil de saldo orçamentário e disponibilidade financeira suficientes._x000D_
+Ficou consignado que a deliberação da Comissão, em todos os casos, recaiu sobre os pareceres submetidos à reunião e limitou-se às matérias de competência da Comissão de Finanças e Orçamento, não representando aprovação definitiva das proposições, uma vez que a decisão final compete ao Plenário da Câmara Municipal, observado o regular processo legislativo._x000D_
+Nada mais havendo a tratar, o Presidente declarou encerrada a reunião, determinando a lavratura da presente ata, que, lida e aprovada, segue assinada pelos membros da Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/_ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_19_maio_2026_.docx.pdf</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei Complementar nº 1/2026 de Autoria: Vereadora Isabel Cristina Grossl_x000D_
+Ementa: Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45/2021, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de área para pessoas com deficiência e pessoas com mobilidade reduzida e disponibilização de instalações sanitárias acessíveis.</t>
+  </si>
+  <si>
+    <t>3535</t>
+  </si>
+  <si>
+    <t>PCESA</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Educação, Saúde e Assistencia</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3535/parecer_comissao_educacao_saude_pl_76_2025.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, a Comissão de Educação, Saúde e Assistência Social – CESAS manifesta-se pelo prosseguimento do Projeto de Lei Ordinária nº 76/2025, considerando, em especial, que a paralisação ou o prolongamento excessivo da discussão legislativa tende a produzir prejuízo direto aos servidores da Atenção Primária à Saúde, destinatários imediatos da norma e principais afetados pela indefinição quanto ao regime de repasse proposto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2412,66 +3840,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3357/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3358/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3359/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3382/projeto_de_lei_4.2026_consulep.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3455/plei_05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3467/plo_6.2026_._permuta_big_safra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3341/req._001-2026_votos_de_louvor_-_alfredo_ferreira_da_silva.docx_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3340/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3360/requerimento_003-26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3376/req._004-26_informacoes_detalhadas_tecnicas_e_documentadas_acerca_da_distribuicao_de_medicamentos_de_uso_continuo_no_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3371/req._005-26_solicita_reuniao_e_vistoria_extensao_da_esf_euclides_jose_de_oliveira_braz_localizada_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3365/req._006-2026_votos_de_louvor_-_tornearia_santa_barbara.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3375/req._007-26_solicita_a_concessao_de_votos_de_louvor_e_congratulacoes_a_metalurgica_ribeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3381/representacao_completa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3409/req._009-26_solicita_renuncia_ao_cargo_de_secretaria.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3396/parecer_da_comissao_especial_mocao_de_aplauso_agm.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3408/req._011-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3422/req._012-26_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3443/req._13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3456/req._014-26_votos_de_louvor_-_mercado_seidl.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3463/req._015-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3479/req._016-26_oficio_a_emater_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3481/req._017-26_informacoes_sobre_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3492/req._018-26_ubs_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3491/_req._19.2026._solicita_informacoes_acerca_da_ocupacao_e_construcoes_realizadas_em_imovel_publico_localizado_na_rua_antonio_marques_bairro_seminario..docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3498/req._020-26_informacoes_ampliacao_do_abastecimento_de_agua_no_interior.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3345/ind._001-26_solicitacao_de_manutencao_nas_calcadas_da_rua_rodolfo_alois_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3343/ind._002-26_solicitacao_de_lombadas_na_estrada_geral_da_fazendinha_i..docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3344/ind._003-26_reiterar_pavimentacao_ignacio_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3342/ind._004-2026_rota_de_acessibilidade_com_sinalizacao_tatil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3346/ind._005-25_solicita_implantacao_de_lombada_na_rua_cristiano_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3347/ind._006-25_solicita_melhorias_na_estrada_municipal__badick_pedro_sfair__a_via_publica_localizada_no_bairro_tijuco_preto_nesta_cidade..docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3348/ind._007-25_reiterar_ind._128-25_estudos_de_viabilidade_de_abertura_de_um_nova_unidade_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3349/ind._008-25_implantacao_de_pontos_de_coleta_de_residuos_volumosos_e_inserviveis_como_moveis_sofas_colchoes_eletrodomesticos_e_similares.docx.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3350/ind._09_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3351/ind._10_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3352/ind._011-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3353/ind._012-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3354/ind._013_2026._estacionamento_no_estadio.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3356/ind._015-26_solicita_manutencao_e_adequacoes_no_sistema_de_drenagem_da_rua_tomas_weber_em_razao_do_acumulo_de_agua_e_risco_de_alagamentos_em_residencias..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3362/ind._016-2026_bueiro_estrada_paulo_roberto_barbosa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3366/ind._019-26_pavimentacao_asfaltica_rua_miguel_grein_e_trecho_da_severo_de_almeida.docx.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3367/ind._020-26_manutencao_no_bueiro_da_rua_jose_schelbauer_sobrinho_em_frente_cantinho_do_paraiso.docx.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3368/ind._021-26_solicitacao_de_lombadas_na_rua_alaor_antunes_do_livramento..docx.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3369/ind._022-2026_reformuacao_da_rotatoria_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3370/ind._23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3372/ind._024-2026_iluminacao_rua_ernesto_alves_lazarino.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3373/ind._025-2026_cobertura_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3377/ind._027-25_solicita_fechamento_de_buracos_na_calcada_proximo_ao_ginasio_de_esportes_xv_de_novembro_e_ubs_iraja_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3378/ind._028-25_melhorias_no_entroncamento_das_ruas__carlos_schneider_luiz_carlos_pereira_tourinho_e_kalil_gemael_.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3379/ind._029-25_reiterar_ind._93-25_centro_dia_para_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3380/ind._30-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3383/ind_031-2026_-_implantacao_do_atendimento_social_itinerante.docx.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_32.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3398/ind._33.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3399/ind._034-26_manutencao_na_rua_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3404/ind._039-26_indica_ao_executivo_municipal_a_instalacao_de_lombada_na_rua_alfonso_nentwig_proximidades_da_agm_industria_e_comercio_de_embalagens.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3405/ind._040-2026_recapeamento_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3406/ind._041-25_solicita_faixa_elevada_para_pedestres_na_rua_cristiano_buch.docx_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3407/ind._042-26_solicita_melhorias_na_rua_bom_jesus__centro.docx.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3410/ind._043-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3411/ind._044-25_reiterar_a_ind_300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3412/ind._45.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3420/ind._46-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3421/ind._047-2026_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3423/ind._48-26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3424/ind._049-25_solicita_manutencao_nos_telefones_das_secretarias_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3425/ind._050-25_solicita_manutencao_na_av_rio_de_janeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3426/ind._051-25_solicita_construcao_de_corredor_coberto_entre_a_escola_e_local_de_embarque_e_desembarque_das_criancas_na_escola_ana_zorning.docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3427/ind._052-26_solicita_lombada_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3428/ind._053-26_solicitacao_substituicao_da_pavimentacao_de_lajotas_por_pavimentacao_asfaltica_nas_ruas__jose_eduardo_hening_e_maximiano_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3429/ind._054-26_solicitacao_de_lombadas_e_ponto_de_onibus_na_rua_ignacio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3430/ind._55-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3431/ind._056-26_solicitacao_de_melhorias_e_iluminacao_publica__estrada_geral_da_fazendinha_i_sr_simao..docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3432/ind._57-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3433/ind._058-2026_limpeza_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3434/ind._59-26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3435/ind_060-2025_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3438/ind._061-2026_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3439/ind._062-2026_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3442/ind._063-2026_sede_uab.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3444/ind._064-2026_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3445/ind._065-26_rocada_na_rua_expedicionario_adir_jorge_apos_entroncamento_cel_nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3446/ind._66.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3447/ind._067-26_indica_a_empresa_embrael_verificacao_e_manutencao_na_sinalizacao_luminosa_balizamento_noturno..docx.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3448/ind._068-25_melhorias_na_passarela_de_alvenaria_na_rua_camarista_joao_hirt.docx.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3449/ind._069-26_solicita_a_criacao_no_ambito_do_municipio_de_rio_negro_do_conselho_municipal_dos_direitos_humanos.docx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3450/ind._070-26_solicitacao_de_ponto_de_onibue_e_camera_de_monitoramento_rua_jose_schelbauer_sobrinho_esquina_com_a_rua_antonio_hening.docx.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3451/ind._071-26_solicita_manutencao_na_rua_e_bueiros_da_rua_sigrfid_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3453/ind._72.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3454/ind._73.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3457/ind._074-26_solicita_a_continuidade_da_instalacao_de_iluminacao_publica_na_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3458/ind._075-25_melhorias_rua_juvenal_ferreira_pinto.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3459/ind._076-26_manutencao_da_rampa_do_rio.docx.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3460/ind._077-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3461/ind._078-26_estacionamento_escola_olavo_bilac.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3462/ind._079-26_solicita_manutencao_e_asfaltamento_na_av_afonso_petschow_a_partir_da_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3464/ind._080-25_remocao_das_sobras_de_paralelepipedos_pedras_e_de_uma_placa_de_transito_na_esquina_da_rua_xv_com_a_rua_alfredo_de_almeida..docx_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3465/ind_081-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3466/ind._082_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3471/ind._083-26_solicita_manutencao_na_calcada_da_rua_frei_eraldo_maria_escola_nossa_senhora_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3472/ind._084-26_solicita_manutencao_na_calcada_da_rua_alfredo_de_almeida_escola_joao_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3473/indi._85-26_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3474/ind_086-2026_3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3475/ind._087-2026_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3476/ind._088-2026_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3477/ind._089-26_solicita_manutencao_na_rua_rio_negro_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3478/ind._090-25_limpeza_do_mato_das_calcadas_e_na_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3480/ind._091-25_reiterar_as_ind._08-24_e_01-25_solicitando_barreiras_de_contencao_na_rua_boleslau_paluch.docx.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3482/ind._092-2026_implantacao_bueiro_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3483/ind._93-25_reiterar_a_ind._081-25_colocacao_de_placas_de_identificacao_das_ruasdocx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3484/ind._94.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3485/ind._095_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3486/ind._096-26_solicita_manutencao_na_iluminacao_publica_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3487/ind._097-26_solicita_pavimentacao_asfaltica_na_rua_francisco_rankel.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3488/ind._098-25_instalacao_de_boca_de_lobo.docx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3489/ind._099-25_patrolamento_empresa_az_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3490/ind._100-26_bebedouro_quadra_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3493/ind._101-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3494/ind._102-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3495/ind._103-26_solicita_ao_poder_executivo_a_realizacao_de_limpeza_e_manutencao_da_calcada_na_rua_ermelino_becker.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3496/ind._104-26_realizacao_de_estudo_tecnico_e_a_extensao_da_rede_de_abastecimento_de_agua_na_comunidade_de_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3497/ind._105-25_solicita_poda_das_arvores_na_rua_engracio_jose_correa.docx.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3499/ind._106_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3500/ind._107_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3501/ind._108-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3502/ind._109-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3503/ind_110_-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3387/_projeto_emenda_02_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3415/projeto_de_emenda_aditiva__03.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3416/projeto_de_emenda_aditiva__04.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3417/projeto_de_emenda_aditiva__05.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3418/projeto_de_emenda_aditiva__06.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3469/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3394/parecer_03_da_comissao_de_legislacao_pl_71.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3395/parecer_04_da_comissao_de_legislacao_pl_72.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3413/parecer_comissao_cljr_pl64_2025_com_projetos_emendas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3414/parecer_cljr_veto_pl_09_2025_integral.docx_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3441/parecer_da_comissao_de_legislacao_pl_04.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3468/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3391/ata_cljr_pl_72.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3392/ata_c_l_j_r_-_reuniao_dia_20-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3419/ata_c_l_j_r_-_reuniao_dia_27-02-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3437/ata_cfo-_reuniao_dia_03-03-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3440/ata_c_l_j_r_-_reuniao_dia_06-03-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3470/ata_c_l_j_r_-_reuniao_dia_17-03-2025_pl_004-2026_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3357/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3358/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3359/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3382/projeto_de_lei_4.2026_consulep.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3455/plei_05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3467/plo_6.2026_._permuta_big_safra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3504/plo_7.2026_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3505/plo08.2026_alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3506/plo_09.2026_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3507/plo_10.2026._credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3510/plo_11.2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3539/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3540/pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3565/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3572/substitutivo_ao_projeto_de_lei_015_2026_profissional_contabil_amigo_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3601/pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3602/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3603/pl__18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3604/projeto_de_lei_revisao_geral_anual_agentes_politicos_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3605/projeto_de_lei_rga_servidores_camara_2026_retroativo.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3606/projeto_de_lei_auxilio_alimentacao_servidores_camara_2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/_plei_n_22-2026_-_carteira_de_identificacao_da_pessoa_com_fibromialgia.docx_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/projeto_de_lei_24.2026_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/projeto_de_lei_25.2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/projeto_de_lei_26.2026_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/projeto_de_lei_27.2026_carga_horaria_._dobra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3588/plei_complementar_n_0xx-2026_-_estabelecer_requisito_de_acessibilidade_em_divertimentos_e_festejos_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_resolucao_premio_professor_inovador_rio_negro_integral_v2.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3574/_resolucao__03.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3576/projeto_resolucao_04_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3575/proposta_emenda_lei_organica_01_26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3341/req._001-2026_votos_de_louvor_-_alfredo_ferreira_da_silva.docx_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3340/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3360/requerimento_003-26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3376/req._004-26_informacoes_detalhadas_tecnicas_e_documentadas_acerca_da_distribuicao_de_medicamentos_de_uso_continuo_no_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3371/req._005-26_solicita_reuniao_e_vistoria_extensao_da_esf_euclides_jose_de_oliveira_braz_localizada_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3365/req._006-2026_votos_de_louvor_-_tornearia_santa_barbara.docx.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3375/req._007-26_solicita_a_concessao_de_votos_de_louvor_e_congratulacoes_a_metalurgica_ribeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3381/representacao_completa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3409/req._009-26_solicita_renuncia_ao_cargo_de_secretaria.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3396/parecer_da_comissao_especial_mocao_de_aplauso_agm.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3408/req._011-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3422/req._012-26_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3443/req._13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3456/req._014-26_votos_de_louvor_-_mercado_seidl.docx.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3463/req._015-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3479/req._016-26_oficio_a_emater_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3481/req._017-26_informacoes_sobre_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3492/req._018-26_ubs_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3491/_req._19.2026._solicita_informacoes_acerca_da_ocupacao_e_construcoes_realizadas_em_imovel_publico_localizado_na_rua_antonio_marques_bairro_seminario..docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3498/req._020-26_informacoes_ampliacao_do_abastecimento_de_agua_no_interior.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3511/req._021-26_material_esportivo_associacao_de_moradores.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3516/req._022-2026_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3519/req._023-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3530/req._024-26_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3548/req._025-26_votos_de_louvor_-_bruno_moro.docx.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3555/req._026-26_convocacao_do_secretario_municipal_de_obras_ou_do_gestor_do_contrato_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3547/req._027-26_convite_a_secretaria_municipal_de_assistencia_acao_social_ao_creas__e_ao_conselho_tutelar_para_que_facam_uso_da_tribuna_desta_casa_legislati.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3554/req._028-26_solicitacao_de_nova_leitura_de_correspondencia__tac_mppr.docx_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3556/req._029-26_horas_de_atividade_extraclasse_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3561/req._030-26_solicita_informacoes_sobre_o_ginasio_de_esportes_professor_uiracu_piraja_goncalves_martins__uirassuzao_no_bairro_estacao_nova..docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3570/_req._31-2026_solicitacao_afastamento_licenca_nao_remunerada_geovane.docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3573/req._032-26_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3578/req._033-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/req._35.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3595/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3345/ind._001-26_solicitacao_de_manutencao_nas_calcadas_da_rua_rodolfo_alois_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3343/ind._002-26_solicitacao_de_lombadas_na_estrada_geral_da_fazendinha_i..docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3344/ind._003-26_reiterar_pavimentacao_ignacio_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3342/ind._004-2026_rota_de_acessibilidade_com_sinalizacao_tatil.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3346/ind._005-25_solicita_implantacao_de_lombada_na_rua_cristiano_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3347/ind._006-25_solicita_melhorias_na_estrada_municipal__badick_pedro_sfair__a_via_publica_localizada_no_bairro_tijuco_preto_nesta_cidade..docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3348/ind._007-25_reiterar_ind._128-25_estudos_de_viabilidade_de_abertura_de_um_nova_unidade_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3349/ind._008-25_implantacao_de_pontos_de_coleta_de_residuos_volumosos_e_inserviveis_como_moveis_sofas_colchoes_eletrodomesticos_e_similares.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3350/ind._09_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3351/ind._10_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3352/ind._011-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3353/ind._012-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3354/ind._013_2026._estacionamento_no_estadio.docx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3356/ind._015-26_solicita_manutencao_e_adequacoes_no_sistema_de_drenagem_da_rua_tomas_weber_em_razao_do_acumulo_de_agua_e_risco_de_alagamentos_em_residencias..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3362/ind._016-2026_bueiro_estrada_paulo_roberto_barbosa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3366/ind._019-26_pavimentacao_asfaltica_rua_miguel_grein_e_trecho_da_severo_de_almeida.docx.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3367/ind._020-26_manutencao_no_bueiro_da_rua_jose_schelbauer_sobrinho_em_frente_cantinho_do_paraiso.docx.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3368/ind._021-26_solicitacao_de_lombadas_na_rua_alaor_antunes_do_livramento..docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3369/ind._022-2026_reformuacao_da_rotatoria_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3370/ind._23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3372/ind._024-2026_iluminacao_rua_ernesto_alves_lazarino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3373/ind._025-2026_cobertura_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3377/ind._027-25_solicita_fechamento_de_buracos_na_calcada_proximo_ao_ginasio_de_esportes_xv_de_novembro_e_ubs_iraja_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3378/ind._028-25_melhorias_no_entroncamento_das_ruas__carlos_schneider_luiz_carlos_pereira_tourinho_e_kalil_gemael_.docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3379/ind._029-25_reiterar_ind._93-25_centro_dia_para_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3380/ind._30-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3383/ind_031-2026_-_implantacao_do_atendimento_social_itinerante.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_32.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3398/ind._33.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3399/ind._034-26_manutencao_na_rua_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3404/ind._039-26_indica_ao_executivo_municipal_a_instalacao_de_lombada_na_rua_alfonso_nentwig_proximidades_da_agm_industria_e_comercio_de_embalagens.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3405/ind._040-2026_recapeamento_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3406/ind._041-25_solicita_faixa_elevada_para_pedestres_na_rua_cristiano_buch.docx_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3407/ind._042-26_solicita_melhorias_na_rua_bom_jesus__centro.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3410/ind._043-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3411/ind._044-25_reiterar_a_ind_300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3412/ind._45.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3420/ind._46-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3421/ind._047-2026_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3423/ind._48-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3424/ind._049-25_solicita_manutencao_nos_telefones_das_secretarias_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3425/ind._050-25_solicita_manutencao_na_av_rio_de_janeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3426/ind._051-25_solicita_construcao_de_corredor_coberto_entre_a_escola_e_local_de_embarque_e_desembarque_das_criancas_na_escola_ana_zorning.docx.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3427/ind._052-26_solicita_lombada_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3428/ind._053-26_solicitacao_substituicao_da_pavimentacao_de_lajotas_por_pavimentacao_asfaltica_nas_ruas__jose_eduardo_hening_e_maximiano_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3429/ind._054-26_solicitacao_de_lombadas_e_ponto_de_onibus_na_rua_ignacio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3430/ind._55-26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3431/ind._056-26_solicitacao_de_melhorias_e_iluminacao_publica__estrada_geral_da_fazendinha_i_sr_simao..docx.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3432/ind._57-26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3433/ind._058-2026_limpeza_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3434/ind._59-26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3435/ind_060-2025_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3438/ind._061-2026_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3439/ind._062-2026_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3442/ind._063-2026_sede_uab.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3444/ind._064-2026_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3445/ind._065-26_rocada_na_rua_expedicionario_adir_jorge_apos_entroncamento_cel_nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3446/ind._66.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3447/ind._067-26_indica_a_empresa_embrael_verificacao_e_manutencao_na_sinalizacao_luminosa_balizamento_noturno..docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3448/ind._068-25_melhorias_na_passarela_de_alvenaria_na_rua_camarista_joao_hirt.docx.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3449/ind._069-26_solicita_a_criacao_no_ambito_do_municipio_de_rio_negro_do_conselho_municipal_dos_direitos_humanos.docx.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3450/ind._070-26_solicitacao_de_ponto_de_onibue_e_camera_de_monitoramento_rua_jose_schelbauer_sobrinho_esquina_com_a_rua_antonio_hening.docx.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3451/ind._071-26_solicita_manutencao_na_rua_e_bueiros_da_rua_sigrfid_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3453/ind._72.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3454/ind._73.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3457/ind._074-26_solicita_a_continuidade_da_instalacao_de_iluminacao_publica_na_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3458/ind._075-25_melhorias_rua_juvenal_ferreira_pinto.docx.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3459/ind._076-26_manutencao_da_rampa_do_rio.docx.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3460/ind._077-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3461/ind._078-26_estacionamento_escola_olavo_bilac.docx.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3462/ind._079-26_solicita_manutencao_e_asfaltamento_na_av_afonso_petschow_a_partir_da_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3464/ind._080-25_remocao_das_sobras_de_paralelepipedos_pedras_e_de_uma_placa_de_transito_na_esquina_da_rua_xv_com_a_rua_alfredo_de_almeida..docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3465/ind_081-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3466/ind._082_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3471/ind._083-26_solicita_manutencao_na_calcada_da_rua_frei_eraldo_maria_escola_nossa_senhora_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3472/ind._084-26_solicita_manutencao_na_calcada_da_rua_alfredo_de_almeida_escola_joao_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3473/indi._85-26_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3474/ind_086-2026_3.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3475/ind._087-2026_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3476/ind._088-2026_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3477/ind._089-26_solicita_manutencao_na_rua_rio_negro_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3478/ind._090-25_limpeza_do_mato_das_calcadas_e_na_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3480/ind._091-25_reiterar_as_ind._08-24_e_01-25_solicitando_barreiras_de_contencao_na_rua_boleslau_paluch.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3482/ind._092-2026_implantacao_bueiro_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3483/ind._93-25_reiterar_a_ind._081-25_colocacao_de_placas_de_identificacao_das_ruasdocx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3484/ind._94.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3485/ind._095_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3486/ind._096-26_solicita_manutencao_na_iluminacao_publica_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3487/ind._097-26_solicita_pavimentacao_asfaltica_na_rua_francisco_rankel.docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3488/ind._098-25_instalacao_de_boca_de_lobo.docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3489/ind._099-25_patrolamento_empresa_az_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3490/ind._100-26_bebedouro_quadra_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3493/ind._101-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3494/ind._102-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3495/ind._103-26_solicita_ao_poder_executivo_a_realizacao_de_limpeza_e_manutencao_da_calcada_na_rua_ermelino_becker.docx.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3496/ind._104-26_realizacao_de_estudo_tecnico_e_a_extensao_da_rede_de_abastecimento_de_agua_na_comunidade_de_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3497/ind._105-25_solicita_poda_das_arvores_na_rua_engracio_jose_correa.docx.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3499/ind._106_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3500/ind._107_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3501/ind._108-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3502/ind._109-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3503/ind_110_-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3508/ind._111-25_confeccao_de_kits_inclusivos_para_tea_e_salas_de_atendimento_educacional_especializado_.docx.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3509/ind._112-25_colocacao_de_portoes_recolhimento_do_lixo_no_cemiterio_e_inclusao_na_rota_da_patrulha_patrimonial.docx.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3512/ind._113-25_reitera_o_pedido_de_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3514/ind._114-2026_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3515/ind._115-2026_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3517/ind_117.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3518/ind._118-25_solicita_faixa_amarela_e_reparos_na_rua_mato_grosso_esquina_com_a_rua_nicolau_valerio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3520/ind._119.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3524/ind._120-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3525/ind._121-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3526/ind._122.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3527/ind._123-25_adote_medidas_efetivas_para_coibir_a_utilizacao_irregular_de_terreno_publico_localizado_na_rua_antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3528/ind._124.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3529/ind._125.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3531/ind._126-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3541/ind._127-2026_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3542/ind._128-2026_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3546/ind._129-25_credenciamento_de_imobiliaria_pelo_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3549/ind._130-2026_limpeza_de_banheiros.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3550/ind._131-2026_lombadas_no_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3551/ind._132.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3552/ind._133-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3553/ind._134-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3557/ind._135-25_recapamento_na_ponte_do_rioa_passa_tres_na_rua_camarista_joao_hirt.docx_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3558/ind._136-25_pavimentacao_e_limpeza_na_rua_exp._alfredo_gaertne.docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3559/ind._137.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3560/ind._138-25_solicita_recolhimento_do_lixo_reciclavel_no_colegio_ana_schelbauer_braz_de_oliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3562/ind._139-26_melhorias_na_iluminacao_publica_e_no_sistema_de_escoamento_de_aguas_pluviais_na_localidade_de_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3563/ind._140-26_solicita_ao_poder_executivo_a_realizacao_de_poda_das_palmeiras_da_rua_expedicionario_adir_jorge.docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3564/ind._141-26_indica_ao_poder_executivo_a_intensificacao_da_fiscalizacao_do_comercio_ambulante_no_municipio_de_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3566/ind._142-25_manutencao_em_ponto_de_onibus_e_boca_de_lobo_na_av_afonso_petschow.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3567/ind._143-25_solicita_poda_dos_galhos_das_arvores_na_rede_eletrica_da_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3568/ind._144-2026_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3569/ind._145-25_reitera_ind._408_2025_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3571/ind._146-26_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3577/ind._147.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3579/ind._148-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3580/ind._149-2026_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3581/ind._150-2026_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3582/ind._151_reitera_ind._445-25_criacao_e_fornecimento_de_cartao_carteirinha_de_identificacao_aos_municipes_diagnosticados_com_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3583/ind._152-2026_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3584/ind._153-25_solicita_lombadas_e_ou_faixa_elevada_na_rua_leonidas_madeira.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3585/ind._154-25_solicita_estudos_e_posteriormente_a_construcao_de_quadras_poliesportivas_no_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3586/ind._155-25_reitera_a_ind._457-25_onde_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3587/ind._156.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3589/ind._157.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3590/ind._158-25_notificacao_aos_proprietarios_de_imoveis_que_nao_fazem_manutencao_rua_barao_de_antonina.docx.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3591/ind._159-25_manutencao_e_pintura_de_faixa_de_pedestresna_r_alvaro_cesar_junior_esq._severo_de_alameida.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3592/ind._160-26_melhorias_no_estacionamento_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/ind._161-2026_iluminacao_publica_na_rua_ervino_paulo_weinschultz.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/ind._162-2026_patrolamento_na_rua_julio_alves.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/ind._163-25_sinalizacao_e_colocacao_de_tachoes_na_rua_barao_do_rio_branco_esquina_rua_dr._pacheco.docx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/ind._164.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/ind._165-25_manutencao_no_telhado_e_nas_calhas_da_academia_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/ind._166-25_reiterar_o_contido_na_indicacao_181_2022_manutencao_no_relogio_do_trevo_de_acesso_ao_nosso_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/ind._167-26_coleta_de_residuos_organicos_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/ind._168.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3387/_projeto_emenda_02_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3415/projeto_de_emenda_aditiva__03.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3416/projeto_de_emenda_aditiva__04.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3417/projeto_de_emenda_aditiva__05.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3418/projeto_de_emenda_aditiva__06.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3469/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3544/emenda_ao_pl_11.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3594/emenda_modificativa_pl_14.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3394/parecer_03_da_comissao_de_legislacao_pl_71.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3395/parecer_04_da_comissao_de_legislacao_pl_72.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3413/parecer_comissao_cljr_pl64_2025_com_projetos_emendas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3414/parecer_cljr_veto_pl_09_2025_integral.docx_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3441/parecer_da_comissao_de_legislacao_pl_04.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3468/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3533/parecer_da_comissao_de_legislacao_justica_e_redacao_pl_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3538/parecer_da_comissao_de_legislacao_pl_76.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3545/parecer_comissao_legislacao_pl_11.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3593/parecer_comissao_legislacao_pl_14.2026.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3596/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3597/parecer_comissao_legislacao_pl_06.2026_final.docx_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/parecer_15_conjunto_comissao_legislacao_justica_redacao_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/parecer_16_comissao_legislacao_pl_015_2026_profissional_contabil_amigo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/parecer_da_comissao_de_legislacao_justica_e_redacao_plos_16_17_19_e_20_2026_corrigido.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/parecer_comissao_legislacao_justica_redacao_plc_1_2026_acessibilidade_eventos.docx.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3537/parecer_comissao_de_financa_e_orcamento_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3599/parecer_comissao_de_financa_e_orcamento_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/parecer_conjunto_comissao_financas_orcamento_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/parecer_da_comissao_de_financas_e_orcamento_plos_16_17_19_e_20_2026_revisado_com_impacto.docx.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3513/req._de_urgencia_02_-2026_pedido_de_urgencia_pleis_070809e_10.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/req._urgencia_03-2026_-_pedido_de_urgencia_plei_16_ate_21_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3391/ata_cljr_pl_72.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3392/ata_c_l_j_r_-_reuniao_dia_20-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3419/ata_c_l_j_r_-_reuniao_dia_27-02-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3437/ata_cfo-_reuniao_dia_03-03-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3440/ata_c_l_j_r_-_reuniao_dia_06-03-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3470/ata_c_l_j_r_-_reuniao_dia_17-03-2025_pl_004-2026_-.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3523/_ata_c_l_j_r_-_reuniao_dia_10-04-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3532/ata_c_l_j_r_-_reuniao_dia_14-04-2025_pl076-2025-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3534/ata_comissao_educacao_saude_pl_76_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3536/ata_financas_reuniao_dia_14-04-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3543/ata_c_l_j_r_-_reuniao_dia__23-04-2025_pl_06_e_011-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3598/ata_c_l_j_r_-_reuniao_dia__11-05-2026__pl_06_-12_-_14_-_15_e_pr_003.docx.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3600/ata_financas_reuniao_dia_12-05-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3611/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_14_maio_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/ata_14-05.docx_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/_ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_19_maio_2026_.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3535/parecer_comissao_educacao_saude_pl_76_2025.docx_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H163"/>
+  <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="170.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="198.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="230.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2622,4096 +4050,7502 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...11 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...11 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E29" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
+        <v>128</v>
+      </c>
+      <c r="E30" t="s">
+        <v>129</v>
+      </c>
+      <c r="F30" t="s">
+        <v>130</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="E34" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>149</v>
+      </c>
+      <c r="E35" t="s">
+        <v>150</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
         <v>152</v>
-      </c>
-[...19 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" t="s">
+        <v>150</v>
+      </c>
+      <c r="F36" t="s">
+        <v>154</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F37" t="s">
         <v>158</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E38" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" t="s">
+        <v>124</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B38" t="s">
-[...14 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" t="s">
         <v>165</v>
       </c>
-      <c r="B39" t="s">
-[...11 lines deleted...]
-      <c r="F39" t="s">
+      <c r="G39" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" t="s">
+        <v>150</v>
+      </c>
+      <c r="F40" t="s">
+        <v>130</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B40" t="s">
-[...14 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" t="s">
+        <v>158</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B41" t="s">
-[...11 lines deleted...]
-      <c r="F41" t="s">
+      <c r="H41" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B42" t="s">
-[...11 lines deleted...]
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" t="s">
+        <v>179</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B43" t="s">
-[...11 lines deleted...]
-      <c r="F43" t="s">
+      <c r="H43" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" t="s">
+        <v>149</v>
+      </c>
+      <c r="E44" t="s">
+        <v>150</v>
+      </c>
+      <c r="F44" t="s">
+        <v>183</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B44" t="s">
-[...11 lines deleted...]
-      <c r="F44" t="s">
+      <c r="H44" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F45" t="s">
+        <v>187</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>188</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H45" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E46" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F46" t="s">
         <v>191</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H46" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E47" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F47" t="s">
-        <v>39</v>
+        <v>195</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>198</v>
+        <v>65</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E48" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F48" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H48" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
+        <v>69</v>
+      </c>
+      <c r="D49" t="s">
+        <v>149</v>
+      </c>
+      <c r="E49" t="s">
+        <v>150</v>
+      </c>
+      <c r="F49" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H49" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
+        <v>74</v>
+      </c>
+      <c r="D50" t="s">
+        <v>149</v>
+      </c>
+      <c r="E50" t="s">
+        <v>150</v>
+      </c>
+      <c r="F50" t="s">
+        <v>154</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>78</v>
+      </c>
+      <c r="D51" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" t="s">
+        <v>150</v>
+      </c>
+      <c r="F51" t="s">
         <v>209</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="G51" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>82</v>
+      </c>
+      <c r="D52" t="s">
+        <v>149</v>
+      </c>
+      <c r="E52" t="s">
+        <v>150</v>
+      </c>
+      <c r="F52" t="s">
+        <v>130</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" t="s">
+        <v>150</v>
+      </c>
+      <c r="F53" t="s">
+        <v>130</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
         <v>217</v>
-      </c>
-[...19 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" t="s">
+        <v>149</v>
+      </c>
+      <c r="E54" t="s">
+        <v>150</v>
+      </c>
+      <c r="F54" t="s">
+        <v>124</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" t="s">
         <v>220</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
+        <v>95</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E55" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F55" t="s">
-        <v>226</v>
+        <v>130</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E56" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F56" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>104</v>
       </c>
       <c r="D57" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F57" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>239</v>
+        <v>108</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E58" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F58" t="s">
-        <v>240</v>
+        <v>158</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>244</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E59" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F59" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>248</v>
+        <v>114</v>
       </c>
       <c r="D60" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E60" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F60" t="s">
+        <v>239</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>252</v>
+        <v>118</v>
       </c>
       <c r="D61" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F61" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="D62" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F62" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E63" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F63" t="s">
-        <v>39</v>
+        <v>251</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D64" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E64" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F64" t="s">
-        <v>166</v>
+        <v>228</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="H64" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D65" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E65" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
+        <v>228</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E66" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F66" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="H66" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="D67" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E67" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F67" t="s">
-        <v>87</v>
+        <v>158</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="H67" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D68" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E68" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F68" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="H68" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D69" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E69" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F69" t="s">
-        <v>235</v>
+        <v>158</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="H69" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D70" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E70" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F70" t="s">
-        <v>185</v>
+        <v>281</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>290</v>
+        <v>131</v>
       </c>
       <c r="H70" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>293</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>132</v>
+        <v>284</v>
       </c>
       <c r="E71" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="F71" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>294</v>
+        <v>131</v>
       </c>
       <c r="H71" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>297</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>132</v>
+        <v>284</v>
       </c>
       <c r="E72" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="F72" t="s">
-        <v>177</v>
+        <v>289</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E73" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F73" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>305</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E74" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F74" t="s">
-        <v>166</v>
+        <v>130</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>309</v>
+        <v>21</v>
       </c>
       <c r="D75" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E75" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F75" t="s">
-        <v>72</v>
+        <v>301</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="H75" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>313</v>
+        <v>25</v>
       </c>
       <c r="D76" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E76" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F76" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="H76" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>317</v>
+        <v>29</v>
       </c>
       <c r="D77" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E77" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F77" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="H77" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>321</v>
+        <v>33</v>
       </c>
       <c r="D78" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E78" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F78" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H78" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>325</v>
+        <v>37</v>
       </c>
       <c r="D79" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E79" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F79" t="s">
-        <v>326</v>
+        <v>179</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="H79" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
       <c r="D80" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E80" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F80" t="s">
-        <v>39</v>
+        <v>179</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="H80" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>334</v>
+        <v>45</v>
       </c>
       <c r="D81" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E81" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F81" t="s">
-        <v>39</v>
+        <v>320</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="H81" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>338</v>
+        <v>49</v>
       </c>
       <c r="D82" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E82" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F82" t="s">
-        <v>159</v>
+        <v>320</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="H82" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>342</v>
+        <v>53</v>
       </c>
       <c r="D83" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E83" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>327</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="H83" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="D84" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E84" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F84" t="s">
-        <v>159</v>
+        <v>327</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="H84" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>350</v>
+        <v>61</v>
       </c>
       <c r="D85" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E85" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F85" t="s">
-        <v>185</v>
+        <v>334</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="H85" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>354</v>
+        <v>65</v>
       </c>
       <c r="D86" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F86" t="s">
-        <v>177</v>
+        <v>338</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="H86" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="D87" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E87" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F87" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>362</v>
+        <v>74</v>
       </c>
       <c r="D88" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E88" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F88" t="s">
-        <v>185</v>
+        <v>345</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="H88" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>366</v>
+        <v>82</v>
       </c>
       <c r="D89" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E89" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F89" t="s">
-        <v>185</v>
+        <v>345</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>367</v>
+        <v>131</v>
       </c>
       <c r="H89" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>369</v>
+        <v>350</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="D90" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E90" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F90" t="s">
-        <v>87</v>
+        <v>351</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>371</v>
+        <v>352</v>
       </c>
       <c r="H90" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>374</v>
+        <v>91</v>
       </c>
       <c r="D91" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E91" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F91" t="s">
-        <v>166</v>
+        <v>130</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
       <c r="H91" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>378</v>
+        <v>95</v>
       </c>
       <c r="D92" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E92" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F92" t="s">
-        <v>72</v>
+        <v>301</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>379</v>
+        <v>358</v>
       </c>
       <c r="H92" t="s">
-        <v>380</v>
+        <v>359</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>381</v>
+        <v>360</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>382</v>
+        <v>99</v>
       </c>
       <c r="D93" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E93" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F93" t="s">
-        <v>240</v>
+        <v>191</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="H93" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>386</v>
+        <v>104</v>
       </c>
       <c r="D94" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E94" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F94" t="s">
-        <v>181</v>
+        <v>338</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="H94" t="s">
-        <v>388</v>
+        <v>365</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>389</v>
+        <v>366</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>390</v>
+        <v>108</v>
       </c>
       <c r="D95" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E95" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F95" t="s">
-        <v>51</v>
+        <v>327</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="H95" t="s">
-        <v>392</v>
+        <v>368</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>394</v>
+        <v>111</v>
       </c>
       <c r="D96" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E96" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F96" t="s">
-        <v>51</v>
+        <v>327</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="H96" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>397</v>
+        <v>372</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="D97" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E97" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F97" t="s">
-        <v>39</v>
+        <v>327</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>399</v>
+        <v>131</v>
       </c>
       <c r="H97" t="s">
-        <v>400</v>
+        <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>402</v>
+        <v>118</v>
       </c>
       <c r="D98" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E98" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F98" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="H98" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>406</v>
+        <v>246</v>
       </c>
       <c r="D99" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E99" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F99" t="s">
-        <v>177</v>
+        <v>378</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="H99" t="s">
-        <v>408</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>410</v>
+        <v>250</v>
       </c>
       <c r="D100" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E100" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F100" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>411</v>
+        <v>382</v>
       </c>
       <c r="H100" t="s">
-        <v>412</v>
+        <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>413</v>
+        <v>384</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>414</v>
+        <v>255</v>
       </c>
       <c r="D101" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E101" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F101" t="s">
-        <v>39</v>
+        <v>385</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="H101" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>418</v>
+        <v>259</v>
       </c>
       <c r="D102" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E102" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F102" t="s">
-        <v>72</v>
+        <v>389</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="H102" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>421</v>
+        <v>392</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>422</v>
+        <v>263</v>
       </c>
       <c r="D103" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E103" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F103" t="s">
-        <v>181</v>
+        <v>389</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="H103" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>426</v>
+        <v>268</v>
       </c>
       <c r="D104" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E104" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F104" t="s">
-        <v>166</v>
+        <v>389</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="H104" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>430</v>
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E105" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F105" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>431</v>
+        <v>399</v>
       </c>
       <c r="H105" t="s">
-        <v>432</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>433</v>
+        <v>401</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>434</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E106" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F106" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>435</v>
+        <v>402</v>
       </c>
       <c r="H106" t="s">
-        <v>436</v>
+        <v>403</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>437</v>
+        <v>404</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>438</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E107" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F107" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>439</v>
+        <v>405</v>
       </c>
       <c r="H107" t="s">
-        <v>440</v>
+        <v>406</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>441</v>
+        <v>407</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>442</v>
+        <v>408</v>
       </c>
       <c r="D108" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E108" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F108" t="s">
-        <v>240</v>
+        <v>327</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>443</v>
+        <v>409</v>
       </c>
       <c r="H108" t="s">
-        <v>444</v>
+        <v>410</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>445</v>
+        <v>411</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>446</v>
+        <v>412</v>
       </c>
       <c r="D109" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E109" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F109" t="s">
-        <v>177</v>
+        <v>327</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>447</v>
+        <v>413</v>
       </c>
       <c r="H109" t="s">
-        <v>448</v>
+        <v>414</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>449</v>
+        <v>415</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>450</v>
+        <v>416</v>
       </c>
       <c r="D110" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E110" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F110" t="s">
-        <v>39</v>
+        <v>417</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="H110" t="s">
-        <v>452</v>
+        <v>419</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>454</v>
+        <v>421</v>
       </c>
       <c r="D111" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E111" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F111" t="s">
-        <v>39</v>
+        <v>191</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>455</v>
+        <v>422</v>
       </c>
       <c r="H111" t="s">
-        <v>456</v>
+        <v>423</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>457</v>
+        <v>424</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>458</v>
+        <v>425</v>
       </c>
       <c r="D112" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E112" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F112" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>459</v>
+        <v>426</v>
       </c>
       <c r="H112" t="s">
-        <v>460</v>
+        <v>427</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>461</v>
+        <v>428</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>462</v>
+        <v>429</v>
       </c>
       <c r="D113" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E113" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F113" t="s">
-        <v>43</v>
+        <v>385</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>463</v>
+        <v>430</v>
       </c>
       <c r="H113" t="s">
-        <v>464</v>
+        <v>431</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>465</v>
+        <v>432</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>466</v>
+        <v>433</v>
       </c>
       <c r="D114" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E114" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F114" t="s">
-        <v>87</v>
+        <v>345</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>467</v>
+        <v>434</v>
       </c>
       <c r="H114" t="s">
-        <v>468</v>
+        <v>435</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>469</v>
+        <v>436</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>470</v>
+        <v>437</v>
       </c>
       <c r="D115" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E115" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F115" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>471</v>
+        <v>438</v>
       </c>
       <c r="H115" t="s">
-        <v>472</v>
+        <v>439</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>473</v>
+        <v>440</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
       <c r="D116" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E116" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F116" t="s">
-        <v>475</v>
+        <v>338</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>476</v>
+        <v>442</v>
       </c>
       <c r="H116" t="s">
-        <v>477</v>
+        <v>443</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>478</v>
+        <v>444</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>479</v>
+        <v>445</v>
       </c>
       <c r="D117" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E117" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F117" t="s">
-        <v>51</v>
+        <v>179</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>480</v>
+        <v>446</v>
       </c>
       <c r="H117" t="s">
-        <v>481</v>
+        <v>447</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>482</v>
+        <v>448</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>483</v>
+        <v>449</v>
       </c>
       <c r="D118" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E118" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F118" t="s">
-        <v>72</v>
+        <v>327</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>484</v>
+        <v>450</v>
       </c>
       <c r="H118" t="s">
-        <v>485</v>
+        <v>451</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>486</v>
+        <v>452</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>487</v>
+        <v>453</v>
       </c>
       <c r="D119" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E119" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F119" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>488</v>
+        <v>454</v>
       </c>
       <c r="H119" t="s">
-        <v>489</v>
+        <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>490</v>
+        <v>456</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>491</v>
+        <v>457</v>
       </c>
       <c r="D120" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E120" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F120" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>492</v>
+        <v>458</v>
       </c>
       <c r="H120" t="s">
-        <v>493</v>
+        <v>459</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>494</v>
+        <v>460</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>495</v>
+        <v>461</v>
       </c>
       <c r="D121" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E121" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F121" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>496</v>
+        <v>462</v>
       </c>
       <c r="H121" t="s">
-        <v>497</v>
+        <v>463</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>498</v>
+        <v>464</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>499</v>
+        <v>465</v>
       </c>
       <c r="D122" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E122" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F122" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>500</v>
+        <v>466</v>
       </c>
       <c r="H122" t="s">
-        <v>501</v>
+        <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>502</v>
+        <v>468</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>503</v>
+        <v>469</v>
       </c>
       <c r="D123" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E123" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F123" t="s">
-        <v>39</v>
+        <v>470</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>504</v>
+        <v>471</v>
       </c>
       <c r="H123" t="s">
-        <v>505</v>
+        <v>472</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>506</v>
+        <v>473</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>507</v>
+        <v>474</v>
       </c>
       <c r="D124" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E124" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F124" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>508</v>
+        <v>475</v>
       </c>
       <c r="H124" t="s">
-        <v>509</v>
+        <v>476</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>510</v>
+        <v>477</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>511</v>
+        <v>478</v>
       </c>
       <c r="D125" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E125" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F125" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>512</v>
+        <v>479</v>
       </c>
       <c r="H125" t="s">
-        <v>513</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>514</v>
+        <v>481</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>515</v>
+        <v>482</v>
       </c>
       <c r="D126" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E126" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F126" t="s">
-        <v>72</v>
+        <v>320</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>516</v>
+        <v>483</v>
       </c>
       <c r="H126" t="s">
-        <v>517</v>
+        <v>484</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>518</v>
+        <v>485</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
       <c r="D127" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E127" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F127" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>520</v>
+        <v>487</v>
       </c>
       <c r="H127" t="s">
-        <v>521</v>
+        <v>488</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>522</v>
+        <v>489</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>523</v>
+        <v>490</v>
       </c>
       <c r="D128" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E128" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F128" t="s">
-        <v>185</v>
+        <v>320</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>524</v>
+        <v>491</v>
       </c>
       <c r="H128" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>526</v>
+        <v>493</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>527</v>
+        <v>494</v>
       </c>
       <c r="D129" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E129" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F129" t="s">
-        <v>185</v>
+        <v>345</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
       <c r="H129" t="s">
-        <v>529</v>
+        <v>496</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>531</v>
+        <v>498</v>
       </c>
       <c r="D130" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E130" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F130" t="s">
-        <v>181</v>
+        <v>338</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>532</v>
+        <v>499</v>
       </c>
       <c r="H130" t="s">
-        <v>533</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>534</v>
+        <v>501</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>535</v>
+        <v>502</v>
       </c>
       <c r="D131" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E131" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F131" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="H131" t="s">
-        <v>537</v>
+        <v>504</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>538</v>
+        <v>505</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>539</v>
+        <v>506</v>
       </c>
       <c r="D132" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E132" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F132" t="s">
-        <v>51</v>
+        <v>345</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>540</v>
+        <v>507</v>
       </c>
       <c r="H132" t="s">
-        <v>541</v>
+        <v>508</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>542</v>
+        <v>509</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="D133" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E133" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F133" t="s">
-        <v>177</v>
+        <v>345</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="H133" t="s">
-        <v>545</v>
+        <v>512</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>546</v>
+        <v>513</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="D134" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E134" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F134" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
       <c r="H134" t="s">
-        <v>549</v>
+        <v>516</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>550</v>
+        <v>517</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>551</v>
+        <v>518</v>
       </c>
       <c r="D135" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E135" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F135" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>552</v>
+        <v>519</v>
       </c>
       <c r="H135" t="s">
-        <v>553</v>
+        <v>520</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>554</v>
+        <v>521</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>555</v>
+        <v>522</v>
       </c>
       <c r="D136" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E136" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F136" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>556</v>
+        <v>523</v>
       </c>
       <c r="H136" t="s">
-        <v>557</v>
+        <v>524</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>559</v>
+        <v>526</v>
       </c>
       <c r="D137" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E137" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="F137" t="s">
-        <v>560</v>
+        <v>389</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>561</v>
+        <v>527</v>
       </c>
       <c r="H137" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>563</v>
+        <v>529</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>530</v>
       </c>
       <c r="D138" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E138" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F138" t="s">
-        <v>566</v>
+        <v>228</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>567</v>
+        <v>531</v>
       </c>
       <c r="H138" t="s">
-        <v>568</v>
+        <v>532</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>569</v>
+        <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>17</v>
+        <v>534</v>
       </c>
       <c r="D139" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E139" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F139" t="s">
-        <v>566</v>
+        <v>124</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>570</v>
+        <v>535</v>
       </c>
       <c r="H139" t="s">
-        <v>571</v>
+        <v>536</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>572</v>
+        <v>537</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>21</v>
+        <v>538</v>
       </c>
       <c r="D140" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E140" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F140" t="s">
-        <v>566</v>
+        <v>124</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="H140" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>575</v>
+        <v>541</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>25</v>
+        <v>542</v>
       </c>
       <c r="D141" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E141" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F141" t="s">
-        <v>566</v>
+        <v>130</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>576</v>
+        <v>543</v>
       </c>
       <c r="H141" t="s">
-        <v>577</v>
+        <v>544</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>578</v>
+        <v>545</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>29</v>
+        <v>546</v>
       </c>
       <c r="D142" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E142" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F142" t="s">
-        <v>566</v>
+        <v>130</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>579</v>
+        <v>547</v>
       </c>
       <c r="H142" t="s">
-        <v>580</v>
+        <v>548</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>581</v>
+        <v>549</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>550</v>
       </c>
       <c r="D143" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E143" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F143" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>582</v>
+        <v>551</v>
       </c>
       <c r="H143" t="s">
-        <v>583</v>
+        <v>552</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>584</v>
+        <v>553</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>62</v>
+        <v>554</v>
       </c>
       <c r="D144" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="E144" t="s">
-        <v>565</v>
+        <v>294</v>
       </c>
       <c r="F144" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>585</v>
+        <v>555</v>
       </c>
       <c r="H144" t="s">
-        <v>586</v>
+        <v>556</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>587</v>
+        <v>557</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>558</v>
       </c>
       <c r="D145" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E145" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F145" t="s">
-        <v>566</v>
+        <v>130</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>590</v>
+        <v>559</v>
       </c>
       <c r="H145" t="s">
-        <v>591</v>
+        <v>560</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>592</v>
+        <v>561</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>17</v>
+        <v>562</v>
       </c>
       <c r="D146" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E146" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F146" t="s">
-        <v>566</v>
+        <v>179</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>593</v>
+        <v>563</v>
       </c>
       <c r="H146" t="s">
-        <v>594</v>
+        <v>564</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>595</v>
+        <v>565</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>21</v>
+        <v>566</v>
       </c>
       <c r="D147" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E147" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F147" t="s">
-        <v>566</v>
+        <v>228</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>596</v>
+        <v>567</v>
       </c>
       <c r="H147" t="s">
-        <v>597</v>
+        <v>568</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>598</v>
+        <v>569</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>25</v>
+        <v>570</v>
       </c>
       <c r="D148" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E148" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F148" t="s">
-        <v>566</v>
+        <v>327</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>599</v>
+        <v>571</v>
       </c>
       <c r="H148" t="s">
-        <v>600</v>
+        <v>572</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>601</v>
+        <v>573</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>29</v>
+        <v>574</v>
       </c>
       <c r="D149" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E149" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F149" t="s">
-        <v>566</v>
+        <v>228</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="H149" t="s">
-        <v>603</v>
+        <v>576</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>604</v>
+        <v>577</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>33</v>
+        <v>578</v>
       </c>
       <c r="D150" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E150" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F150" t="s">
-        <v>566</v>
+        <v>130</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>605</v>
+        <v>579</v>
       </c>
       <c r="H150" t="s">
-        <v>606</v>
+        <v>580</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>62</v>
+        <v>582</v>
       </c>
       <c r="D151" t="s">
-        <v>588</v>
+        <v>293</v>
       </c>
       <c r="E151" t="s">
-        <v>589</v>
+        <v>294</v>
       </c>
       <c r="F151" t="s">
-        <v>566</v>
+        <v>124</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>608</v>
+        <v>583</v>
       </c>
       <c r="H151" t="s">
-        <v>609</v>
+        <v>584</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>610</v>
+        <v>585</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>66</v>
+        <v>586</v>
       </c>
       <c r="D152" t="s">
+        <v>293</v>
+      </c>
+      <c r="E152" t="s">
+        <v>294</v>
+      </c>
+      <c r="F152" t="s">
+        <v>389</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H152" t="s">
         <v>588</v>
-      </c>
-[...10 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>613</v>
+        <v>589</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>590</v>
       </c>
       <c r="D153" t="s">
-        <v>614</v>
+        <v>293</v>
       </c>
       <c r="E153" t="s">
-        <v>615</v>
+        <v>294</v>
       </c>
       <c r="F153" t="s">
-        <v>616</v>
+        <v>338</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="H153" t="s">
-        <v>618</v>
+        <v>592</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>619</v>
+        <v>593</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>17</v>
+        <v>594</v>
       </c>
       <c r="D154" t="s">
-        <v>614</v>
+        <v>293</v>
       </c>
       <c r="E154" t="s">
-        <v>615</v>
+        <v>294</v>
       </c>
       <c r="F154" t="s">
-        <v>616</v>
+        <v>130</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>620</v>
+        <v>595</v>
       </c>
       <c r="H154" t="s">
-        <v>621</v>
+        <v>596</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>622</v>
+        <v>597</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>10</v>
+        <v>598</v>
       </c>
       <c r="D155" t="s">
-        <v>623</v>
+        <v>293</v>
       </c>
       <c r="E155" t="s">
-        <v>624</v>
+        <v>294</v>
       </c>
       <c r="F155" t="s">
-        <v>625</v>
+        <v>130</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>626</v>
+        <v>599</v>
       </c>
       <c r="H155" t="s">
-        <v>627</v>
+        <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>628</v>
+        <v>601</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>10</v>
+        <v>602</v>
       </c>
       <c r="D156" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E156" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F156" t="s">
-        <v>566</v>
+        <v>130</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>631</v>
+        <v>603</v>
       </c>
       <c r="H156" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>633</v>
+        <v>605</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>17</v>
+        <v>606</v>
       </c>
       <c r="D157" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E157" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F157" t="s">
-        <v>616</v>
+        <v>154</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="H157" t="s">
-        <v>635</v>
+        <v>608</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>636</v>
+        <v>609</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>21</v>
+        <v>610</v>
       </c>
       <c r="D158" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E158" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F158" t="s">
-        <v>566</v>
+        <v>191</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>637</v>
+        <v>611</v>
       </c>
       <c r="H158" t="s">
-        <v>638</v>
+        <v>612</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>639</v>
+        <v>613</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>25</v>
+        <v>614</v>
       </c>
       <c r="D159" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E159" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F159" t="s">
-        <v>566</v>
+        <v>327</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>640</v>
+        <v>615</v>
       </c>
       <c r="H159" t="s">
-        <v>641</v>
+        <v>616</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>29</v>
+        <v>618</v>
       </c>
       <c r="D160" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E160" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F160" t="s">
-        <v>566</v>
+        <v>619</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>643</v>
+        <v>620</v>
       </c>
       <c r="H160" t="s">
-        <v>644</v>
+        <v>621</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>623</v>
       </c>
       <c r="D161" t="s">
-        <v>629</v>
+        <v>293</v>
       </c>
       <c r="E161" t="s">
-        <v>630</v>
+        <v>294</v>
       </c>
       <c r="F161" t="s">
-        <v>616</v>
+        <v>124</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
       <c r="H161" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>62</v>
+        <v>627</v>
       </c>
       <c r="D162" t="s">
+        <v>293</v>
+      </c>
+      <c r="E162" t="s">
+        <v>294</v>
+      </c>
+      <c r="F162" t="s">
+        <v>179</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H162" t="s">
         <v>629</v>
-      </c>
-[...10 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>630</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>631</v>
+      </c>
+      <c r="D163" t="s">
+        <v>293</v>
+      </c>
+      <c r="E163" t="s">
+        <v>294</v>
+      </c>
+      <c r="F163" t="s">
+        <v>345</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H163" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>634</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>635</v>
+      </c>
+      <c r="D164" t="s">
+        <v>293</v>
+      </c>
+      <c r="E164" t="s">
+        <v>294</v>
+      </c>
+      <c r="F164" t="s">
+        <v>124</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H164" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>638</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>639</v>
+      </c>
+      <c r="D165" t="s">
+        <v>293</v>
+      </c>
+      <c r="E165" t="s">
+        <v>294</v>
+      </c>
+      <c r="F165" t="s">
+        <v>338</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H165" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>642</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>643</v>
+      </c>
+      <c r="D166" t="s">
+        <v>293</v>
+      </c>
+      <c r="E166" t="s">
+        <v>294</v>
+      </c>
+      <c r="F166" t="s">
+        <v>338</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H166" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>646</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>647</v>
+      </c>
+      <c r="D167" t="s">
+        <v>293</v>
+      </c>
+      <c r="E167" t="s">
+        <v>294</v>
+      </c>
+      <c r="F167" t="s">
+        <v>130</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H167" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>650</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>651</v>
       </c>
-      <c r="B163" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="D168" t="s">
+        <v>293</v>
+      </c>
+      <c r="E168" t="s">
+        <v>294</v>
+      </c>
+      <c r="F168" t="s">
+        <v>130</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="H163" t="s">
+      <c r="H168" t="s">
         <v>653</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>654</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>655</v>
+      </c>
+      <c r="D169" t="s">
+        <v>293</v>
+      </c>
+      <c r="E169" t="s">
+        <v>294</v>
+      </c>
+      <c r="F169" t="s">
+        <v>179</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H169" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>658</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>659</v>
+      </c>
+      <c r="D170" t="s">
+        <v>293</v>
+      </c>
+      <c r="E170" t="s">
+        <v>294</v>
+      </c>
+      <c r="F170" t="s">
+        <v>179</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H170" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>662</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>663</v>
+      </c>
+      <c r="D171" t="s">
+        <v>293</v>
+      </c>
+      <c r="E171" t="s">
+        <v>294</v>
+      </c>
+      <c r="F171" t="s">
+        <v>130</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H171" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>666</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>667</v>
+      </c>
+      <c r="D172" t="s">
+        <v>293</v>
+      </c>
+      <c r="E172" t="s">
+        <v>294</v>
+      </c>
+      <c r="F172" t="s">
+        <v>345</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H172" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>670</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>671</v>
+      </c>
+      <c r="D173" t="s">
+        <v>293</v>
+      </c>
+      <c r="E173" t="s">
+        <v>294</v>
+      </c>
+      <c r="F173" t="s">
+        <v>345</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H173" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>674</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>675</v>
+      </c>
+      <c r="D174" t="s">
+        <v>293</v>
+      </c>
+      <c r="E174" t="s">
+        <v>294</v>
+      </c>
+      <c r="F174" t="s">
+        <v>228</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H174" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>678</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>679</v>
+      </c>
+      <c r="D175" t="s">
+        <v>293</v>
+      </c>
+      <c r="E175" t="s">
+        <v>294</v>
+      </c>
+      <c r="F175" t="s">
+        <v>228</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H175" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>682</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>683</v>
+      </c>
+      <c r="D176" t="s">
+        <v>293</v>
+      </c>
+      <c r="E176" t="s">
+        <v>294</v>
+      </c>
+      <c r="F176" t="s">
+        <v>124</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H176" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>686</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>687</v>
+      </c>
+      <c r="D177" t="s">
+        <v>293</v>
+      </c>
+      <c r="E177" t="s">
+        <v>294</v>
+      </c>
+      <c r="F177" t="s">
+        <v>338</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H177" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>690</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>691</v>
+      </c>
+      <c r="D178" t="s">
+        <v>293</v>
+      </c>
+      <c r="E178" t="s">
+        <v>294</v>
+      </c>
+      <c r="F178" t="s">
+        <v>338</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H178" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>694</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>695</v>
+      </c>
+      <c r="D179" t="s">
+        <v>293</v>
+      </c>
+      <c r="E179" t="s">
+        <v>294</v>
+      </c>
+      <c r="F179" t="s">
+        <v>327</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H179" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>698</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>699</v>
+      </c>
+      <c r="D180" t="s">
+        <v>293</v>
+      </c>
+      <c r="E180" t="s">
+        <v>294</v>
+      </c>
+      <c r="F180" t="s">
+        <v>191</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H180" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>702</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>703</v>
+      </c>
+      <c r="D181" t="s">
+        <v>293</v>
+      </c>
+      <c r="E181" t="s">
+        <v>294</v>
+      </c>
+      <c r="F181" t="s">
+        <v>704</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H181" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>707</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>708</v>
+      </c>
+      <c r="D182" t="s">
+        <v>293</v>
+      </c>
+      <c r="E182" t="s">
+        <v>294</v>
+      </c>
+      <c r="F182" t="s">
+        <v>179</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H182" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>711</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>712</v>
+      </c>
+      <c r="D183" t="s">
+        <v>293</v>
+      </c>
+      <c r="E183" t="s">
+        <v>294</v>
+      </c>
+      <c r="F183" t="s">
+        <v>179</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H183" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>715</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>716</v>
+      </c>
+      <c r="D184" t="s">
+        <v>293</v>
+      </c>
+      <c r="E184" t="s">
+        <v>294</v>
+      </c>
+      <c r="F184" t="s">
+        <v>130</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H184" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>719</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>720</v>
+      </c>
+      <c r="D185" t="s">
+        <v>293</v>
+      </c>
+      <c r="E185" t="s">
+        <v>294</v>
+      </c>
+      <c r="F185" t="s">
+        <v>327</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H185" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>723</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>724</v>
+      </c>
+      <c r="D186" t="s">
+        <v>293</v>
+      </c>
+      <c r="E186" t="s">
+        <v>294</v>
+      </c>
+      <c r="F186" t="s">
+        <v>327</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H186" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>727</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>728</v>
+      </c>
+      <c r="D187" t="s">
+        <v>293</v>
+      </c>
+      <c r="E187" t="s">
+        <v>294</v>
+      </c>
+      <c r="F187" t="s">
+        <v>338</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H187" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>731</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>732</v>
+      </c>
+      <c r="D188" t="s">
+        <v>293</v>
+      </c>
+      <c r="E188" t="s">
+        <v>294</v>
+      </c>
+      <c r="F188" t="s">
+        <v>130</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H188" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>735</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>736</v>
+      </c>
+      <c r="D189" t="s">
+        <v>293</v>
+      </c>
+      <c r="E189" t="s">
+        <v>294</v>
+      </c>
+      <c r="F189" t="s">
+        <v>389</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H189" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>739</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>740</v>
+      </c>
+      <c r="D190" t="s">
+        <v>293</v>
+      </c>
+      <c r="E190" t="s">
+        <v>294</v>
+      </c>
+      <c r="F190" t="s">
+        <v>327</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H190" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>743</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>744</v>
+      </c>
+      <c r="D191" t="s">
+        <v>293</v>
+      </c>
+      <c r="E191" t="s">
+        <v>294</v>
+      </c>
+      <c r="F191" t="s">
+        <v>191</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H191" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>747</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>748</v>
+      </c>
+      <c r="D192" t="s">
+        <v>293</v>
+      </c>
+      <c r="E192" t="s">
+        <v>294</v>
+      </c>
+      <c r="F192" t="s">
+        <v>320</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H192" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>751</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>752</v>
+      </c>
+      <c r="D193" t="s">
+        <v>293</v>
+      </c>
+      <c r="E193" t="s">
+        <v>294</v>
+      </c>
+      <c r="F193" t="s">
+        <v>179</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H193" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>755</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>756</v>
+      </c>
+      <c r="D194" t="s">
+        <v>293</v>
+      </c>
+      <c r="E194" t="s">
+        <v>294</v>
+      </c>
+      <c r="F194" t="s">
+        <v>338</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H194" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>759</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>760</v>
+      </c>
+      <c r="D195" t="s">
+        <v>293</v>
+      </c>
+      <c r="E195" t="s">
+        <v>294</v>
+      </c>
+      <c r="F195" t="s">
+        <v>338</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H195" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>763</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>764</v>
+      </c>
+      <c r="D196" t="s">
+        <v>293</v>
+      </c>
+      <c r="E196" t="s">
+        <v>294</v>
+      </c>
+      <c r="F196" t="s">
+        <v>345</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H196" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>767</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>768</v>
+      </c>
+      <c r="D197" t="s">
+        <v>293</v>
+      </c>
+      <c r="E197" t="s">
+        <v>294</v>
+      </c>
+      <c r="F197" t="s">
+        <v>191</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H197" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>771</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>772</v>
+      </c>
+      <c r="D198" t="s">
+        <v>293</v>
+      </c>
+      <c r="E198" t="s">
+        <v>294</v>
+      </c>
+      <c r="F198" t="s">
+        <v>191</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H198" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>775</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>776</v>
+      </c>
+      <c r="D199" t="s">
+        <v>293</v>
+      </c>
+      <c r="E199" t="s">
+        <v>294</v>
+      </c>
+      <c r="F199" t="s">
+        <v>777</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H199" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>780</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>781</v>
+      </c>
+      <c r="D200" t="s">
+        <v>293</v>
+      </c>
+      <c r="E200" t="s">
+        <v>294</v>
+      </c>
+      <c r="F200" t="s">
+        <v>327</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H200" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>784</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>785</v>
+      </c>
+      <c r="D201" t="s">
+        <v>293</v>
+      </c>
+      <c r="E201" t="s">
+        <v>294</v>
+      </c>
+      <c r="F201" t="s">
+        <v>327</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H201" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>788</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>789</v>
+      </c>
+      <c r="D202" t="s">
+        <v>293</v>
+      </c>
+      <c r="E202" t="s">
+        <v>294</v>
+      </c>
+      <c r="F202" t="s">
+        <v>338</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H202" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>792</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>793</v>
+      </c>
+      <c r="D203" t="s">
+        <v>293</v>
+      </c>
+      <c r="E203" t="s">
+        <v>294</v>
+      </c>
+      <c r="F203" t="s">
+        <v>154</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H203" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>796</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>797</v>
+      </c>
+      <c r="D204" t="s">
+        <v>293</v>
+      </c>
+      <c r="E204" t="s">
+        <v>294</v>
+      </c>
+      <c r="F204" t="s">
+        <v>345</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H204" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>800</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>801</v>
+      </c>
+      <c r="D205" t="s">
+        <v>293</v>
+      </c>
+      <c r="E205" t="s">
+        <v>294</v>
+      </c>
+      <c r="F205" t="s">
+        <v>179</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H205" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>804</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>805</v>
+      </c>
+      <c r="D206" t="s">
+        <v>293</v>
+      </c>
+      <c r="E206" t="s">
+        <v>294</v>
+      </c>
+      <c r="F206" t="s">
+        <v>179</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H206" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>808</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>809</v>
+      </c>
+      <c r="D207" t="s">
+        <v>293</v>
+      </c>
+      <c r="E207" t="s">
+        <v>294</v>
+      </c>
+      <c r="F207" t="s">
+        <v>338</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H207" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>812</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>813</v>
+      </c>
+      <c r="D208" t="s">
+        <v>293</v>
+      </c>
+      <c r="E208" t="s">
+        <v>294</v>
+      </c>
+      <c r="F208" t="s">
+        <v>130</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H208" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>816</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>817</v>
+      </c>
+      <c r="D209" t="s">
+        <v>293</v>
+      </c>
+      <c r="E209" t="s">
+        <v>294</v>
+      </c>
+      <c r="F209" t="s">
+        <v>228</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H209" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>820</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>821</v>
+      </c>
+      <c r="D210" t="s">
+        <v>293</v>
+      </c>
+      <c r="E210" t="s">
+        <v>294</v>
+      </c>
+      <c r="F210" t="s">
+        <v>228</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H210" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>824</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>825</v>
+      </c>
+      <c r="D211" t="s">
+        <v>293</v>
+      </c>
+      <c r="E211" t="s">
+        <v>294</v>
+      </c>
+      <c r="F211" t="s">
+        <v>228</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H211" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>828</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>829</v>
+      </c>
+      <c r="D212" t="s">
+        <v>293</v>
+      </c>
+      <c r="E212" t="s">
+        <v>294</v>
+      </c>
+      <c r="F212" t="s">
+        <v>124</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H212" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>832</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>833</v>
+      </c>
+      <c r="D213" t="s">
+        <v>293</v>
+      </c>
+      <c r="E213" t="s">
+        <v>294</v>
+      </c>
+      <c r="F213" t="s">
+        <v>130</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H213" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>836</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>837</v>
+      </c>
+      <c r="D214" t="s">
+        <v>293</v>
+      </c>
+      <c r="E214" t="s">
+        <v>294</v>
+      </c>
+      <c r="F214" t="s">
+        <v>191</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H214" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>840</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>841</v>
+      </c>
+      <c r="D215" t="s">
+        <v>293</v>
+      </c>
+      <c r="E215" t="s">
+        <v>294</v>
+      </c>
+      <c r="F215" t="s">
+        <v>179</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H215" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>844</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>845</v>
+      </c>
+      <c r="D216" t="s">
+        <v>293</v>
+      </c>
+      <c r="E216" t="s">
+        <v>294</v>
+      </c>
+      <c r="F216" t="s">
+        <v>351</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H216" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>848</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>849</v>
+      </c>
+      <c r="D217" t="s">
+        <v>293</v>
+      </c>
+      <c r="E217" t="s">
+        <v>294</v>
+      </c>
+      <c r="F217" t="s">
+        <v>320</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H217" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>852</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>853</v>
+      </c>
+      <c r="D218" t="s">
+        <v>293</v>
+      </c>
+      <c r="E218" t="s">
+        <v>294</v>
+      </c>
+      <c r="F218" t="s">
+        <v>345</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H218" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>856</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>857</v>
+      </c>
+      <c r="D219" t="s">
+        <v>293</v>
+      </c>
+      <c r="E219" t="s">
+        <v>294</v>
+      </c>
+      <c r="F219" t="s">
+        <v>327</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H219" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>860</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>861</v>
+      </c>
+      <c r="D220" t="s">
+        <v>293</v>
+      </c>
+      <c r="E220" t="s">
+        <v>294</v>
+      </c>
+      <c r="F220" t="s">
+        <v>327</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H220" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>864</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>865</v>
+      </c>
+      <c r="D221" t="s">
+        <v>293</v>
+      </c>
+      <c r="E221" t="s">
+        <v>294</v>
+      </c>
+      <c r="F221" t="s">
+        <v>179</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H221" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>868</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>869</v>
+      </c>
+      <c r="D222" t="s">
+        <v>293</v>
+      </c>
+      <c r="E222" t="s">
+        <v>294</v>
+      </c>
+      <c r="F222" t="s">
+        <v>345</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H222" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>872</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>873</v>
+      </c>
+      <c r="D223" t="s">
+        <v>293</v>
+      </c>
+      <c r="E223" t="s">
+        <v>294</v>
+      </c>
+      <c r="F223" t="s">
+        <v>130</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H223" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>876</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>877</v>
+      </c>
+      <c r="D224" t="s">
+        <v>293</v>
+      </c>
+      <c r="E224" t="s">
+        <v>294</v>
+      </c>
+      <c r="F224" t="s">
+        <v>130</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H224" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>880</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>881</v>
+      </c>
+      <c r="D225" t="s">
+        <v>293</v>
+      </c>
+      <c r="E225" t="s">
+        <v>294</v>
+      </c>
+      <c r="F225" t="s">
+        <v>130</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H225" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>884</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>885</v>
+      </c>
+      <c r="D226" t="s">
+        <v>293</v>
+      </c>
+      <c r="E226" t="s">
+        <v>294</v>
+      </c>
+      <c r="F226" t="s">
+        <v>338</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H226" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>888</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>889</v>
+      </c>
+      <c r="D227" t="s">
+        <v>293</v>
+      </c>
+      <c r="E227" t="s">
+        <v>294</v>
+      </c>
+      <c r="F227" t="s">
+        <v>320</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H227" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>892</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>893</v>
+      </c>
+      <c r="D228" t="s">
+        <v>293</v>
+      </c>
+      <c r="E228" t="s">
+        <v>294</v>
+      </c>
+      <c r="F228" t="s">
+        <v>124</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H228" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>896</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>897</v>
+      </c>
+      <c r="D229" t="s">
+        <v>293</v>
+      </c>
+      <c r="E229" t="s">
+        <v>294</v>
+      </c>
+      <c r="F229" t="s">
+        <v>124</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H229" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>900</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>901</v>
+      </c>
+      <c r="D230" t="s">
+        <v>293</v>
+      </c>
+      <c r="E230" t="s">
+        <v>294</v>
+      </c>
+      <c r="F230" t="s">
+        <v>228</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H230" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>904</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>905</v>
+      </c>
+      <c r="D231" t="s">
+        <v>293</v>
+      </c>
+      <c r="E231" t="s">
+        <v>294</v>
+      </c>
+      <c r="F231" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H231" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>908</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>909</v>
+      </c>
+      <c r="D232" t="s">
+        <v>293</v>
+      </c>
+      <c r="E232" t="s">
+        <v>294</v>
+      </c>
+      <c r="F232" t="s">
+        <v>327</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H232" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>912</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>913</v>
+      </c>
+      <c r="D233" t="s">
+        <v>293</v>
+      </c>
+      <c r="E233" t="s">
+        <v>294</v>
+      </c>
+      <c r="F233" t="s">
+        <v>179</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H233" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>916</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>917</v>
+      </c>
+      <c r="D234" t="s">
+        <v>293</v>
+      </c>
+      <c r="E234" t="s">
+        <v>294</v>
+      </c>
+      <c r="F234" t="s">
+        <v>338</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H234" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>920</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>921</v>
+      </c>
+      <c r="D235" t="s">
+        <v>293</v>
+      </c>
+      <c r="E235" t="s">
+        <v>294</v>
+      </c>
+      <c r="F235" t="s">
+        <v>124</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H235" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>924</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>925</v>
+      </c>
+      <c r="D236" t="s">
+        <v>293</v>
+      </c>
+      <c r="E236" t="s">
+        <v>294</v>
+      </c>
+      <c r="F236" t="s">
+        <v>124</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H236" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>928</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>929</v>
+      </c>
+      <c r="D237" t="s">
+        <v>293</v>
+      </c>
+      <c r="E237" t="s">
+        <v>294</v>
+      </c>
+      <c r="F237" t="s">
+        <v>228</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H237" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>932</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>933</v>
+      </c>
+      <c r="D238" t="s">
+        <v>293</v>
+      </c>
+      <c r="E238" t="s">
+        <v>294</v>
+      </c>
+      <c r="F238" t="s">
+        <v>934</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H238" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>937</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>938</v>
+      </c>
+      <c r="E239" t="s">
+        <v>939</v>
+      </c>
+      <c r="F239" t="s">
+        <v>289</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H239" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>942</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>938</v>
+      </c>
+      <c r="E240" t="s">
+        <v>939</v>
+      </c>
+      <c r="F240" t="s">
+        <v>289</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H240" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>945</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>21</v>
+      </c>
+      <c r="D241" t="s">
+        <v>938</v>
+      </c>
+      <c r="E241" t="s">
+        <v>939</v>
+      </c>
+      <c r="F241" t="s">
+        <v>289</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H241" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>948</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>25</v>
+      </c>
+      <c r="D242" t="s">
+        <v>938</v>
+      </c>
+      <c r="E242" t="s">
+        <v>939</v>
+      </c>
+      <c r="F242" t="s">
+        <v>289</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H242" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>951</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>29</v>
+      </c>
+      <c r="D243" t="s">
+        <v>938</v>
+      </c>
+      <c r="E243" t="s">
+        <v>939</v>
+      </c>
+      <c r="F243" t="s">
+        <v>289</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H243" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>954</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>33</v>
+      </c>
+      <c r="D244" t="s">
+        <v>938</v>
+      </c>
+      <c r="E244" t="s">
+        <v>939</v>
+      </c>
+      <c r="F244" t="s">
+        <v>289</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H244" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>957</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>37</v>
+      </c>
+      <c r="D245" t="s">
+        <v>938</v>
+      </c>
+      <c r="E245" t="s">
+        <v>939</v>
+      </c>
+      <c r="F245" t="s">
+        <v>289</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H245" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>960</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>41</v>
+      </c>
+      <c r="D246" t="s">
+        <v>938</v>
+      </c>
+      <c r="E246" t="s">
+        <v>939</v>
+      </c>
+      <c r="F246" t="s">
+        <v>289</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H246" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>963</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>45</v>
+      </c>
+      <c r="D247" t="s">
+        <v>938</v>
+      </c>
+      <c r="E247" t="s">
+        <v>939</v>
+      </c>
+      <c r="F247" t="s">
+        <v>289</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H247" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>966</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" t="s">
+        <v>967</v>
+      </c>
+      <c r="E248" t="s">
+        <v>968</v>
+      </c>
+      <c r="F248" t="s">
+        <v>289</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H248" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>971</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>17</v>
+      </c>
+      <c r="D249" t="s">
+        <v>967</v>
+      </c>
+      <c r="E249" t="s">
+        <v>968</v>
+      </c>
+      <c r="F249" t="s">
+        <v>289</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H249" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>974</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250" t="s">
+        <v>967</v>
+      </c>
+      <c r="E250" t="s">
+        <v>968</v>
+      </c>
+      <c r="F250" t="s">
+        <v>289</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H250" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>977</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>25</v>
+      </c>
+      <c r="D251" t="s">
+        <v>967</v>
+      </c>
+      <c r="E251" t="s">
+        <v>968</v>
+      </c>
+      <c r="F251" t="s">
+        <v>289</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H251" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>980</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>29</v>
+      </c>
+      <c r="D252" t="s">
+        <v>967</v>
+      </c>
+      <c r="E252" t="s">
+        <v>968</v>
+      </c>
+      <c r="F252" t="s">
+        <v>289</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H252" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>983</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>33</v>
+      </c>
+      <c r="D253" t="s">
+        <v>967</v>
+      </c>
+      <c r="E253" t="s">
+        <v>968</v>
+      </c>
+      <c r="F253" t="s">
+        <v>289</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H253" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>986</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>37</v>
+      </c>
+      <c r="D254" t="s">
+        <v>967</v>
+      </c>
+      <c r="E254" t="s">
+        <v>968</v>
+      </c>
+      <c r="F254" t="s">
+        <v>289</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H254" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>989</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>41</v>
+      </c>
+      <c r="D255" t="s">
+        <v>967</v>
+      </c>
+      <c r="E255" t="s">
+        <v>968</v>
+      </c>
+      <c r="F255" t="s">
+        <v>289</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H255" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>992</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>45</v>
+      </c>
+      <c r="D256" t="s">
+        <v>967</v>
+      </c>
+      <c r="E256" t="s">
+        <v>968</v>
+      </c>
+      <c r="F256" t="s">
+        <v>289</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H256" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>995</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>49</v>
+      </c>
+      <c r="D257" t="s">
+        <v>967</v>
+      </c>
+      <c r="E257" t="s">
+        <v>968</v>
+      </c>
+      <c r="F257" t="s">
+        <v>289</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H257" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>998</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>53</v>
+      </c>
+      <c r="D258" t="s">
+        <v>967</v>
+      </c>
+      <c r="E258" t="s">
+        <v>968</v>
+      </c>
+      <c r="F258" t="s">
+        <v>289</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>57</v>
+      </c>
+      <c r="D259" t="s">
+        <v>967</v>
+      </c>
+      <c r="E259" t="s">
+        <v>968</v>
+      </c>
+      <c r="F259" t="s">
+        <v>289</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>61</v>
+      </c>
+      <c r="D260" t="s">
+        <v>967</v>
+      </c>
+      <c r="E260" t="s">
+        <v>968</v>
+      </c>
+      <c r="F260" t="s">
+        <v>289</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H260" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>65</v>
+      </c>
+      <c r="D261" t="s">
+        <v>967</v>
+      </c>
+      <c r="E261" t="s">
+        <v>968</v>
+      </c>
+      <c r="F261" t="s">
+        <v>289</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>69</v>
+      </c>
+      <c r="D262" t="s">
+        <v>967</v>
+      </c>
+      <c r="E262" t="s">
+        <v>968</v>
+      </c>
+      <c r="F262" t="s">
+        <v>289</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>74</v>
+      </c>
+      <c r="D263" t="s">
+        <v>967</v>
+      </c>
+      <c r="E263" t="s">
+        <v>968</v>
+      </c>
+      <c r="F263" t="s">
+        <v>289</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>78</v>
+      </c>
+      <c r="D264" t="s">
+        <v>967</v>
+      </c>
+      <c r="E264" t="s">
+        <v>968</v>
+      </c>
+      <c r="F264" t="s">
+        <v>289</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>82</v>
+      </c>
+      <c r="D265" t="s">
+        <v>967</v>
+      </c>
+      <c r="E265" t="s">
+        <v>968</v>
+      </c>
+      <c r="F265" t="s">
+        <v>289</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>17</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>21</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>25</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>29</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>33</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F272" t="s">
+        <v>87</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>17</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F273" t="s">
+        <v>87</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F274" t="s">
+        <v>87</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>25</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F275" t="s">
+        <v>87</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F276" t="s">
+        <v>289</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>17</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F278" t="s">
+        <v>289</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>25</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F279" t="s">
+        <v>289</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>29</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F280" t="s">
+        <v>289</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>33</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>37</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F282" t="s">
+        <v>289</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>41</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F283" t="s">
+        <v>289</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>45</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F284" t="s">
+        <v>289</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>49</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F285" t="s">
+        <v>289</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>53</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F286" t="s">
+        <v>165</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>57</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>61</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F288" t="s">
+        <v>289</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>65</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F289" t="s">
+        <v>289</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>69</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>74</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F291" t="s">
+        <v>289</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>78</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>82</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F293" t="s">
+        <v>289</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>10</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F294" t="s">
+        <v>165</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1116</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6834,50 +11668,181 @@
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>