--- v1 (2026-05-23)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="1117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2728" uniqueCount="1288">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -316,51 +316,51 @@
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3605/projeto_de_lei_rga_servidores_camara_2026_retroativo.docx.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Legislativo do Município de Rio Negro, Estado do Paraná, altera o Anexo I da Lei Municipal nº 3.028/2020 e o Anexo II da Lei Municipal nº 3.291/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3606/projeto_de_lei_auxilio_alimentacao_servidores_camara_2026_1.docx_1.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio-alimentação dos servidores públicos do Poder Legislativo do Município de Rio Negro, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>Milene Torres Gonçalves Stall, Elcio Josué Colaço</t>
+    <t>Elcio Josué Colaço, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/_plei_n_22-2026_-_carteira_de_identificacao_da_pessoa_com_fibromialgia.docx_1.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Fibromialgia no Município e dá outras providências</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_23.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 568, de 10 de maio de 1989, e o Decreto Municipal nº 09, de 15 de maio de 1989, que declararam de utilidade pública e expropriaram área de terras para fins de fomento industrial no Município de Rio Negro, adequando a área expropriada e o valor da indenização, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>24</t>
@@ -380,50 +380,77 @@
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/projeto_de_lei_26.2026_abertura_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, para apreciação e votação.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/projeto_de_lei_27.2026_carga_horaria_._dobra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover, em caráter temporário e excepcional, a ampliação da carga horária dos servidores ocupantes do cargo de Engenheiro Eletricista, conforme especifica</t>
   </si>
   <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/pl_28.pdf</t>
+  </si>
+  <si>
+    <t>Desafetação de imóvel e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3657</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Elcio Josué Colaço, Francisco Veiga, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/pl_29_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de interesse local para a identificação, comunicação aos órgãos competentes e destinação de veículos em aparente estado de abandono localizados em vias e logradouros públicos no Município de Rio Negro, observada a legislação federal de trânsito.</t>
+  </si>
+  <si>
     <t>3588</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3588/plei_complementar_n_0xx-2026_-_estabelecer_requisito_de_acessibilidade_em_divertimentos_e_festejos_publicos.docx.pdf</t>
   </si>
   <si>
     <t>Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45, de 19 de janeiro de 2021, que institui o Código de Posturas do Município de Rio Negro, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de Área PcD/PMR e disponibilização de instalações sanitárias acessíveis.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
@@ -435,53 +462,50 @@
     <t>http://sapl.rionegro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Pessoa Idosa no âmbito da Câmara Municipal de Rio Negro, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_resolucao_premio_professor_inovador_rio_negro_integral_v2.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Professor Inovador de Rio Negro”, no âmbito da Câmara Municipal de Rio Negro, e dá outras providências.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3574/_resolucao__03.2026.docx.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal de Rio Negro, o Selo “Amigo da Criança, do Adolescente e da Pessoa Idosa”, e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
-  </si>
-[...1 lines deleted...]
-    <t>Elcio Josué Colaço, Francisco Veiga, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3576/projeto_resolucao_04_26.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Rio Negro/PR para adequação às normas constitucionais relativas à convocação de suplente de vereador.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3575/proposta_emenda_lei_organica_01_26.pdf</t>
   </si>
   <si>
     <t>Altera o art. 32 da Lei Orgânica do Município de Rio Negro/PR, para disciplinar a convocação de suplente de vereador.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
@@ -757,63 +781,57 @@
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Maria Célia Conte, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3555/req._026-26_convocacao_do_secretario_municipal_de_obras_ou_do_gestor_do_contrato_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Secretário Municipal de Obras ou do gestor da Parceria Público-Privada de Iluminação Pública para comparecimento presencial à Câmara Municipal, a fim de prestar esclarecimentos sobre a ausência de resposta ao Requerimento nº 23/2025 e sobre a execução do projeto “Rio Negro Cidade LED”.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3547/req._027-26_convite_a_secretaria_municipal_de_assistencia_acao_social_ao_creas__e_ao_conselho_tutelar_para_que_facam_uso_da_tribuna_desta_casa_legislati.pdf</t>
   </si>
   <si>
     <t>Requer a mesa diretora que seja encaminhado convite à Secretaria Municipal de Assistência/Ação Social, ao CREAS (Centro de Referência Especializado de Assistência Social) e ao Conselho Tutelar, para que façam uso da tribuna desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3554/req._028-26_solicitacao_de_nova_leitura_de_correspondencia__tac_mppr.docx_1.pdf</t>
   </si>
   <si>
     <t>Requer a leitura integral da correspondência encaminhada pelo Ministério Público, identificada no expediente da sessão ordinária de 31 de março de 2026 como RELAD nº 012/2026 – Relatório Administrativo, referente à Recomendação Administrativa nº 01/2026, Inquérito Civil nº 0124.25.001000-4</t>
   </si>
   <si>
     <t>3556</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>Francisco Veiga, Geovane de Lima, Isabel Cristina Grossl, João Alves, Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Milene Torres Gonçalves Stall, Neusa Heuko Swarowski, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3556/req._029-26_horas_de_atividade_extraclasse_dos_professores.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, acerca do cumprimento da Lei Federal nº 11.738/2008, especialmente quanto à jornada de trabalho e às horas de atividade extraclasse dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3561/req._030-26_solicita_informacoes_sobre_o_ginasio_de_esportes_professor_uiracu_piraja_goncalves_martins__uirassuzao_no_bairro_estacao_nova..docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o fechamento, ausência de utilização e estado de conservação do Ginásio de Esportes Professor Uiraçu Pirajá Gonçalves Martins – “Uirassuzão”, no Bairro Estação Nova, bem como a convocação da Secretária Municipal de Educação para prestar esclarecimentos presenciais.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
@@ -867,50 +885,137 @@
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/req._35.pdf</t>
   </si>
   <si>
     <t>Requer  informações,  providências  e convocação  do  Secretário  Municipal  de  Obras  acerca das  condições  estruturais  da  Ponte  Coronel  Rodrigo _x000D_
 Ajace,  em  atenção  à  Indicação  nº  208/2025  e  às normas  técnicas  da  ABNT  aplicáveis  à  segurança  e vida útil de estruturas de concreto.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Elcio Josué Colaço, Francisco Veiga, Luiz Felipe Stafin, Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>Requer a concessão de Votos de Louvor à GRÁFICA KOSTER pelos seus 119 anos de história, tradição familiar e relevantes serviços prestados ao Município de Rio Negro e região.</t>
+  </si>
+  <si>
+    <t>3636</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Geovane de Lima, Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/req._037-26_requerimento_predio_secretaria_de_saude.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas sobre o imóvel utilizado pela Secretaria Municipal de Saúde de Rio Negro, localizado na Rua Getúlio Vargas, nº 131, Centro.</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/req._038-26_requerimento_enchentes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas sobre o planejamento de curto, médio e longo prazo do Município de Rio Negro para prevenção, preparação, resposta e recuperação diante de enchentes e eventos climáticos extremos.</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/req._039-26_votos_de_louvor_-_tlc_-_rio_negro.docx_-_google_docs.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor ao Treinamento de Liderança Cristã – TLC Rio Negro, pelos seus 50 anos de evangelização, formação cristã e relevantes serviços prestados à comunidade rionegrense.</t>
+  </si>
+  <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/req._040-26_votos_de_louvor_-_sr_antonio_alves.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor e Congratulações ao Sr Antônio Alves em reconhecimento à sua trajetória de vida, dedicação ao setor agropecuário e relevantes serviços prestados ao desenvolvimento rural de nosso município e região.</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/req._041-26_votos_de_louvor_-_radames_bonafini_3_b.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de Votos de Louvor ao Sr. Radames Bonafini, fundador e proprietário da empresa 3 B do Brasil, pelos relevantes serviços prestados ao desenvolvimento econômico e social do nosso município.</t>
+  </si>
+  <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/req._042-26_solicita_informacoes_guarda_patrimonial_municipal_policia_civil_e_policia_militar.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal acerca da estrutura e atuação da Guarda Patrimonial Municipal e requer o encaminhamento de ofícios institucionais à Polícia Civil do Estado do Paraná e à Polícia Militar do Estado do Paraná, para obtenção de informações gerais sobre a estrutura de atendimento da segurança pública em Rio Negro e região.</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/req._043-26_solicita_informacoes_sobre_denuncia_de_suposta_utilizacao_de_maquinas_e_pedras_em_terreno_particular.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca de denúncia sobre suposta utilização de maquinário, material e serviços públicos em propriedade particular localizada nas proximidades do Cemitério da Barra Grande e vinculada ao Secretário Municipal de Obras.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CESP - Comissão Especial</t>
   </si>
   <si>
     <t>PARECER Nº 01/2026_x000D_
 Matéria: Moção de Aplausos_x000D_
 Protocolo: 1846/2026_x000D_
 Autor: Vereador(a)  Isabel Cristiane Grossl_x000D_
 Assunto: Requer Moção de Aplausos à empresa AGM Indústria e Comércio de Embalagens Ltda, pelos 30 anos de fundação e pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
@@ -1249,128 +1354,107 @@
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a realização de manutenção na Rua Augusto Soares Mariano, localizada no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a troca e manutenção dos aparelhos da academia ao ar livre, bem como a manutenção e instalação de novos brinquedos no espaço destinado às crianças, localizado no Bairro Alto, na Rua José Hirt.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através do setor competente, a instalação de academia ao ar livre e parque infantil na Rua José Eduardo Henning, esquina com a Rua Álvaro César Junior.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a reforma da cobertura do ponto de ônibus localizado em frente à Escola Municipal José de Lima, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de patrolamento e empedramento em pontos críticos da Rua Ervino Paulo Weinschultz, no Bairro Roseira.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>Geovane de Lima, Isabel Cristina Grossl, Odair Pereira</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3404/ind._039-26_indica_ao_executivo_municipal_a_instalacao_de_lombada_na_rua_alfonso_nentwig_proximidades_da_agm_industria_e_comercio_de_embalagens.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da Secretaria competente, proceda com a instalação de lombada ou faixa elevada, bem como a devida sinalização vertical e horizontal, na Rua Alfonso Nentwig, nas proximidades da entrada do novo barracão da empresa AGM Indústria e Comércio de Embalagens.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3405/ind._040-2026_recapeamento_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação de recapeamento asfáltico no trecho final de aproximadamente 200 metros da Rua Getúlio Vargas, com indicação de execução mediante recursos oriundos de operação de crédito em tramitação na Câmara Municipal.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3406/ind._041-25_solicita_faixa_elevada_para_pedestres_na_rua_cristiano_buch.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do setor competente, a instalação de faixa elevada para pedestres na Rua Cristiano Buch.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3407/ind._042-26_solicita_melhorias_na_rua_bom_jesus__centro.docx.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no pavimento da Rua Bom Jesus - Centro</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3410/ind._043-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de extensão da rede de iluminação pública na Rua Ervino Ernesto Brunnquell, no trecho entre a Verdureira Wotroba Mix e o Campo do Floresta.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3411/ind._044-25_reiterar_a_ind_300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação feita na indicação 300/2025 ao Executivo Municipal para implantação de faixa elevada para travessia de pedestres na Rua Dr. Vicente Machado, em frente a casa Paroquial da Igreja do Senhor Bom Jesus da Coluna, nº 131,  no centro da cidade.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3412/ind._45.pdf</t>
@@ -2834,50 +2918,365 @@
     <t>3627</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/ind._167-26_coleta_de_residuos_organicos_1.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de coleta de galhos e resíduos orgânicos na Rua Francisco Xavier da Silva.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Landivo Geraldo de Oliveira, Luiz Felipe Stafin, Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/ind._168.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização da troca da cobertura/telhado da cozinha da sede da Associação de Moradores da Melhor Idade, localizada na comunidade de Lageado dos Vieiras.</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/ind._169-2026_estou_para_asfalto_estrada_lageado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de estudos técnicos e elaboração de projeto para asfaltamento de aproximadamente 2 km da Rua Ignácio Schelbauer, dando continuidade ao trecho já asfaltado da via.</t>
+  </si>
+  <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Francisco Veiga, João Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/ind._170-2026_extenssao_de_rede_sanepar.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo para extensão de rede de água no Bairro Roseira até a divisa dos municípios de Rio Negro e Campo Tenente, visando atender aproximadamente nove famílias.</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/ind._171-2026_extensao_rede_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo para implantação de rede elétrica e iluminação pública na estrada principal da Comunidade do Retiro Bonito, visando atender aproximadamente oito residências.</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/ind._172.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de calçada na Rua Luiz Carlos Pereira Tourinho, no trecho compreendido entre o antigo cortume até a empresa Universal Tabacos, no lado esquerdo sentido centro/interior.</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/ind._173-26_melhorias_no_patio_da_associacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias no pátio em frente à Associação da Melhor Idade da Roseira, com aplicação de pedra brita ou material adequado para garantir melhor acessibilidade, segurança e mobilidade aos frequentadores da feira e eventos da associação.</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/ind._174-26_melhorias_na_sinalizacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo para alteração de preferencial ou melhoria da sinalização no cruzamento das Ruas Ervino Paulo Weinschutz e Gustavo Francisco Alves.</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/ind._175.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a implantação de lombada/redutor de velocidade na Rua Vicente Wotroba, nas proximidades da residência do Senhor Paulo David, via de acesso à empresa K. Mofha.</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/ind._176-26_reitera_o_contido_na_ind._158-25_segundo_professor.docx.pdf</t>
+  </si>
+  <si>
+    <t>Vem respeitosamente reiterar o contido na  indicação 158/2025, onde solicita ao Executivo Municipal que, por meio de sua iniciativa, seja encaminhado à Câmara Municipal o Projeto de Lei que dispõe sobre a obrigatoriedade da presença do Segundo Professor de Turma nas salas de educação básica que integram o Sistema Municipal de Educação de Rio Negro, nas quais, existam crianças com laudo médico e/ou pedagógico que ateste a necessidade de apoio especializado.</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/ind._177-25_solicita_a_revisao_da_iluminacao_na_pista_de_skate_da_rua_mato_grosso.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que realize através do setor competente, estudo de revisão e posterior troca das lâmpadas de LED da Pista de Skate localizada na Rua Mato Grosso, no Bairro Vila Paraíso.</t>
+  </si>
+  <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/ind._178-25_solicita_patrolamento_e_empedramento_nas_estradas_do_bairro_alto.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que através do setor competente, realize os serviços de patrolamento e empedramento nas ruas não pavimentadas do Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/ind._179-25_solicita_limpeza_meio_fio_manutencao_calcadas_rua_alvino_schelbauer.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que através do setor competente, realize serviços de limpeza dos acostamentos e manutenção das calçadas na Rua Alvino Schelbauer no Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/ind._180-25_regula_entrega_de_votos_de_louvor_e_congratulacoes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa Diretora que promova a regulamentação da concessão de Votos de Louvor e Congratulações, estabelecendo critérios objetivos para sua outorga.</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/ind_181.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 464/2025, que solicita a realização de obras de alargamento na Rua Alfredo Valério, no Bairro Roseira.</t>
+  </si>
+  <si>
+    <t>3655</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/ind._182-2026_-_traves_na_escola_duque_de_caxias_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de duas traves na antiga quadra da Escola Duque de Caxias.</t>
+  </si>
+  <si>
+    <t>3658</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/ind._183-2026_patrolamento_na_rua_miguel_valerio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de patrolamento e empedramento em toda a extensão da Rua Miguel Valério, no Bairro Tijuco Preto.</t>
+  </si>
+  <si>
+    <t>3659</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/ind._184-2026_patrolamento_na_rua_miguel_valerio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de patrolamento e empedramento em toda a extensão da estrada principal da Comunidade do Retiro Bonito.</t>
+  </si>
+  <si>
+    <t>3667</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/ind_185-2026_-_ar_condicionado_subprefeitura.docx_-_google_docs.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de aparelhos de ar-condicionado na Subprefeitura do Distrito de Lageado dos Vieiras, visando melhorar as condições de atendimento à população e de trabalho aos servidores.</t>
+  </si>
+  <si>
+    <t>3668</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/ind._186-2026_oficio_para_cimu.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o envio de ofício ao Consórcio Intermunicipal de Mobilidade Urbana – CIMU, para que interceda junto à Agência de Assuntos Metropolitanos do Paraná – AMEP, visando a inclusão de parada de ônibus na Rodoviária Municipal, com o ajuste da rota atualmente praticada.</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/ind._187-26_reitera_o_contido_na_ind._010-25_boca_de_lobo_inteligente.docxr.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o contido na indicação 10/2025, onde solicita ao Executivo Municipal que, por meio do setor competente realize manutenção e dedetização das bocas de lobo, bem como estudos de viabilidade de implantar bocas de lobo inteligente, que atuem como filtro.</t>
+  </si>
+  <si>
+    <t>3670</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/ind._188-2026_iliminacao_estrada_principal_manasses_ribas_valerio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos para implantação de iluminação pública ao longo da Estrada Principal Manassés Ribas Valério, na Localidade de Cunhupã.</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/ind._189-2026_-_lombada_na_rua_ervino_paulo_weinschultz.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de lombada ou faixa elevada na Rua Ervino Paulo Weinschultz, no Bairro Roseira.</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/ind._190-26_solicita_elaboracao_e_execucao_de_projeto_para_a_extensao_da_iluminacao_publica_na_comunidade_de_barra_grande..docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que através do setor competente, realize a elaboração e execução de projeto para a extensão da iluminação pública na comunidade de Barra Grande.</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/ind._191-26_solicita_faixa_elevada_de_travessia_de_pedestres_na_madem_e_moveis_jor.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que através do setor competente, realize a substituição das lombadas existentes na Rua Ignácio Schelbauer por faixas elevadas para travessia de pedestres, especialmente em frente às empresas Madem e Móveis JOR.</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/ind._192-26_solicita_patrolamento_e_empedramento_na_estrada_da_barra_grande_no_acesso_a_caixa_dagua.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que através do setor competente, realize serviços de patrolamento e empedramento nas estradas da comunidade de Barra Grande, especialmente na estrada que dá acesso à caixa d’água responsável pelo abastecimento da comunidade.</t>
+  </si>
+  <si>
+    <t>3676</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/ind_193-2026_estudo_implatar_lombada_rua_professor_theodoro_henning.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico para implantação de lombada ou outro dispositivo redutor de velocidade na Rua Professor Theodoro Henning.</t>
+  </si>
+  <si>
+    <t>3677</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/ind._194-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf</t>
+  </si>
+  <si>
+    <t>Reitera os termos da Indicação nº 043/2026, de 23 de fevereiro de 2026, que solicita a extensão da rede de iluminação pública na Rua Ervino Ernesto Brunnquell, no trecho entre a Verdureira Wotroba Mix e o Campo do Floresta.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº01/2026_x000D_
 AO PROJETO DE LEI Nº 01/2026 – LDO_x000D_
 EMENDA MODIFICATIVA_x000D_
 Art. 1º O art. 1º do Projeto de Lei nº 01/2026 passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 1º Fica o Poder Executivo autorizado a proceder às adequações e compatibilização técnicas necessárias nos anexos da Lei Municipal nº 3.487, de 16 de dezembro de 2025, em razão das alterações decorrentes do Projeto de Lei nº 03/2026.”</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
@@ -2969,50 +3368,86 @@
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 07/2026_x000D_
 _x000D_
 Art. 1º O Artigo 1º do Projeto de Lei nº 004/2026 passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 "Art. 1º Fica ratificado, em todos os seus termos, o Protocolo de Intenções destinado à constituição do Consórcio Intermunicipal Multifinalitário – CONSULEP, subscrito pelos Municípios de Araucária, Campo do Tenente, Campo Largo, Contenda, Mandirituba, Porto Amazonas, Quitandinha e Rio Negro, o qual integra a presente Lei como Anexo Único."</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3544/emenda_ao_pl_11.2026.docx_-_google_docs_1.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos e altera dispositivos do Projeto de Lei nº 11/2026, que disciplina o uso do espaço aéreo para implantação, instalação, manutenção e reparo de infraestrutura de energia elétrica e telecomunicações nas vias e logradouros públicos.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3594/emenda_modificativa_pl_14.2026.docx_-_google_docs_1.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos do Projeto de Lei nº 14/2026, renumera artigos, inclui cláusula de cautela fiscal e ajusta a cláusula relativa ao Anexo I da Lei Municipal nº 3.466/2025.</t>
   </si>
   <si>
+    <t>3663</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/emenda_comissao_legislacao_pl_13_2026_ldo_2027__.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Projeto de Lei nº 13/2026, que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2027, a fim de adequar a proposição à Constituição Federal, à Lei Orgânica do Município de Rio Negro/PR, à Lei Complementar Federal nº 101, de 4 de maio de 2000, à Lei Federal nº 4.320, de 17 de março de 1964, e aos parâmetros de controle, transparência e governança fiscal.</t>
+  </si>
+  <si>
+    <t>3679</t>
+  </si>
+  <si>
+    <t>Pajur</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico</t>
+  </si>
+  <si>
+    <t>Assessoria Jurídica - ASSJUR</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/parecer_juridico_plc_2.2025.docx.pdf</t>
+  </si>
+  <si>
+    <t>(...) Todavia, o projeto principal, os anexos e o estudo de impacto ainda não se mostram maduros para votação final, diante da necessidade de:_x000D_
+corrigir as falhas de técnica legislativa, remissões e erros materiais do texto;_x000D_
+revisar o regime do IPTU progressivo no tempo, para eliminar a contradição entre teto e escala, especialmente na leitura conjunta dos arts. 303 e 304;_x000D_
+substituir, no art. 312, a referência imprópria à contribuição de melhoria por técnica juridicamente adequada de ressarcimento;_x000D_
+compatibilizar expressamente o capítulo do ITBI com o art. 148 do CTN e com o Tema 1.113 do STJ;_x000D_
+revisar técnica e cadastralmente a PGV;_x000D_
+corrigir os erros, omissões e inconsistências dos Anexos II, VII, VIII e XII;_x000D_
+reestruturar a Taxa de Serviços Diversos, com separação entre taxa, preço público e receita patrimonial;_x000D_
+reapresentar o Estudo de Impacto Orçamentário-Financeiro em versão revisada, com coerência textual e aritmética._x000D_
+Assim, opino pelo prosseguimento do Projeto de Lei Complementar nº 02/2025, com ressalvas severas e com necessidade de saneamento técnico-redacional, documental e jurídico prévio, antes de sua submissão à votação final.</t>
+  </si>
+  <si>
     <t>3384</t>
   </si>
   <si>
     <t>PLJR</t>
   </si>
   <si>
     <t>Parecer de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER 01/2026 COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
 Matéria: Projetos de Lei nº 01/2026 (LDO), nº 02/2026 (PPA) e nº 03/2026 _x000D_
 (Crédito Adicional Especial – LOA)</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2026 – CLJR_x000D_
 Comissão de Legislação, Justiça e Redação_x000D_
@@ -3166,50 +3601,104 @@
     <t>A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento do Projeto de Lei nº 015/2026, por reconhecer sua compatibilidade com os aspectos constitucionais, legais, regimentais e de técnica legislativa submetidos à análise desta Comissão.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/parecer_da_comissao_de_legislacao_justica_e_redacao_plos_16_17_19_e_20_2026_corrigido.docx.pdf</t>
   </si>
   <si>
     <t>V - PARECER DA COMISSÃO_x000D_
 A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise de constitucionalidade, legalidade e técnica legislativa, deixando à Comissão de Finanças e Orçamento a apreciação dos aspectos financeiros, orçamentários e fiscais decorrentes das proposições.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/parecer_comissao_legislacao_justica_redacao_plc_1_2026_acessibilidade_eventos.docx.pdf</t>
   </si>
   <si>
     <t>Matéria: Projeto de Lei Complementar nº 1/2026_x000D_
 Autoria: Vereadora Isabel Cristina Grossl_x000D_
 Ementa: Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45/2021, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de área para pessoas com deficiência e pessoas com mobilidade reduzida e disponibilização de instalações sanitárias acessíveis._x000D_
 Relatoria: Vereador Geovane de Lima</t>
   </si>
   <si>
+    <t>3660</t>
+  </si>
+  <si>
+    <t>Comissão Legislação, justiça e Redação - LEG</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/parecer_comissao_legislacao_pel_01.2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>(...)_x000D_
+A Comissão entende que o Substitutivo corrige pontos sensíveis do texto originário, especialmente ao separar as hipóteses de vacância, investidura em situação que imponha o afastamento do mandato e licença ou afastamento temporário superior a 120 (cento e vinte) dias, além de preservar regras procedimentais necessárias à convocação e posse do suplente._x000D_
+Assim, a Comissão manifesta-se pelo prosseguimento do Substitutivo ao Projeto de Emenda à Lei Orgânica nº 01/2026, cabendo ao Plenário a deliberação final, observados os dois turnos de votação, o interstício mínimo de dez dias e o quórum qualificado de dois terços dos membros da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>3661</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/parecer_comissao_legislacao_pl_22.2026_fibromialgia.docx.pdf</t>
+  </si>
+  <si>
+    <t>(...)_x000D_
+Diante do exposto, a Comissão de Legislação, Justiça e Redação manifesta-se pelo prosseguimento do Substitutivo ao Projeto de Lei nº 22/2026, apresentado pelos autores da proposição inicial, por entender que a matéria é compatível com a competência municipal, com a iniciativa parlamentar, com a legalidade, com a juridicidade, com a adequação regimental e com a técnica legislativa adequada._x000D_
+A manifestação desta Comissão limita-se aos aspectos de sua competência, especialmente constitucionalidade, legalidade, juridicidade, iniciativa legislativa, tramitação regimental e técnica legislativa, sem exame de conveniência política, mérito administrativo, impacto financeiro ou execução concreta da política pública._x000D_
+Registra-se, ainda, que, por se tratar de matéria relacionada à saúde, poderá haver posterior remessa à Comissão de Educação, Saúde e Assistência Social, se assim for determinado pela Presidência, sem prejuízo de eventual análise pela Comissão de Finanças e Orçamento se houver reconhecimento de reflexo financeiro ou orçamentário._x000D_
+(...)</t>
+  </si>
+  <si>
+    <t>3662</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/parecer_comissao_legislacao_pl_13_2026_ldo_2027__com_anexo_i.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>(...)_x000D_
+_x000D_
+X – CONCLUSÃO DO RELATOR_x000D_
+Diante da análise realizada, este Relator entende que o Projeto de Lei nº 13/2026 possui iniciativa adequada, trata de matéria de competência municipal e, em sua estrutura geral, está de acordo com a Constituição Federal e com a Lei Orgânica do Município de Rio Negro/PR._x000D_
+Também se verifica que o projeto possui conteúdo próprio de Lei de Diretrizes Orçamentárias e veio acompanhado dos anexos necessários à sua análise legislativa._x000D_
+Os pontos apontados neste parecer não impedem o prosseguimento da tramitação, pois podem ser corrigidos por emenda. Por isso, o voto é pelo prosseguimento do Projeto de Lei nº 13/2026, com a apresentação da Emenda Modificativa e Aditiva constante do Anexo I deste parecer._x000D_
+XI – PARECER DA COMISSÃO_x000D_
+A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento da tramitação do Projeto de Lei nº 13/2026, com recomendação de apresentação da Emenda Modificativa e Aditiva constante do Anexo I._x000D_
+A presente manifestação limita-se aos aspectos de constitucionalidade, legalidade, compatibilidade com a Lei Orgânica Municipal e técnica legislativa, ficando a análise financeira, fiscal, contábil e orçamentária reservada à Comissão de Finanças e Orçamento._x000D_
+(...)</t>
+  </si>
+  <si>
+    <t>3678</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/parecer_comissao_legislacao_pl_24_25_26.2026_ok.docx.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação, acompanhando o voto do Relator, manifesta-se pelo prosseguimento dos Projetos de Lei Ordinária nº 24/2026, nº 25/2026 e nº 26/2026, por entender que as proposições atendem, no âmbito de competência desta Comissão, aos requisitos de constitucionalidade, legalidade, juridicidade, regimentalidade e técnica legislativa necessários à sua tramitação.</t>
+  </si>
+  <si>
     <t>3388</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 _x000D_
 Matéria: Projetos de Lei nº 01/2026 (LDO), nº 02/2026 (PPA) e nº 03/2026 (Abertura de Crédito Adicional Especial – LOA)_x000D_
 Data: 10 de fevereiro de 2026</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf</t>
@@ -3245,88 +3734,97 @@
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/parecer_conjunto_comissao_financas_orcamento_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf</t>
   </si>
   <si>
     <t>III - CONCLUSÃO_x000D_
 Diante do exposto, a Comissão de Finanças e Orçamento manifesta-se pelo prosseguimento do Projeto de Lei Ordinária nº 18/2026 e do Projeto de Lei Ordinária nº 21/2026, sob o aspecto orçamentário, financeiro e fiscal, observadas as ressalvas próprias de cada Poder._x000D_
 Quanto ao Projeto de Lei Ordinária nº 18/2026, o prosseguimento fica condicionado à regular instrução fiscal pelo Poder Executivo, especialmente com estimativa de impacto orçamentário-financeiro, declaração de adequação orçamentária e financeira, indicação de dotação suficiente, disponibilidade financeira e compatibilidade com a Lei Orçamentária Anual, a Lei de Diretrizes Orçamentárias e o Plano Plurianual, caso tais elementos ainda não tenham sido juntados aos autos legislativos._x000D_
 Quanto ao Projeto de Lei Ordinária nº 21/2026, a Comissão registra que os autos estão instruídos com cálculo de impacto orçamentário e financeiro específico, que estima impacto adicional de R$ 1.920,00 em 2026, R$ 2.880,00 em 2027 e R$ 2.880,00 em 2028, totalizando R$ 7.680,00 no período projetado, sem reflexos sobre encargos patronais, décimo terceiro vencimento ou férias, permanecendo a execução condicionada à certificação contábil de saldo orçamentário e disponibilidade financeira suficientes._x000D_
 É o parecer.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/parecer_da_comissao_de_financas_e_orcamento_plos_16_17_19_e_20_2026_revisado_com_impacto.docx.pdf</t>
   </si>
   <si>
     <t>V - PARECER DA COMISSÃO_x000D_
 A Comissão de Finanças e Orçamento, acompanhando o voto da Relatora, manifesta-se pelo prosseguimento da tramitação dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise financeira, orçamentária e fiscal._x000D_
 No tocante aos Projetos de Lei Ordinária nº 19/2026 e nº 20/2026, registra-se que há cálculo específico de impacto orçamentário e financeiro do Poder Legislativo, com projeção para o exercício de início de vigência e para os dois exercícios subsequentes, além de declaração de adequação orçamentária e financeira, sem prejuízo da certificação contábil final e da observância permanente dos limites legais e constitucionais incidentes sobre a despesa da Câmara Municipal._x000D_
 No tocante aos Projetos de Lei Ordinária nº 16/2026 e nº 17/2026, por onerarem o orçamento do Poder Executivo, a Comissão ressalva que a regularidade da execução da despesa depende de demonstrativo próprio daquele Poder.._x000D_
 Ressalva-se, por fim, que a implementação das despesas deverá observar a existência de dotação orçamentária, a compatibilidade com a Lei Orçamentária Anual, Lei de Diretrizes Orçamentárias e Plano Plurianual, a estimativa de impacto financeiro e os limites de despesa com pessoal previstos na Lei de Responsabilidade Fiscal._x000D_
 É o parecer.</t>
   </si>
   <si>
+    <t>3681</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/parecer_conjunto_comissao_financas_orcamento_plos2425262026_auxilio_alimentacao.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Apreciação da Comissão de Finanças e Orçamento os Projetos de Lei Ordinária nº 24/2026, nº 25/2026 e nº 26/2026, todos de autoria do Poder Executivo Municipal, relacionados à compatibilização dos instrumentos de planejamento orçamentário e à abertura de crédito adicional especial no orçamento vigente.</t>
+  </si>
+  <si>
     <t>3361</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência dos projetos de lei nº 01, 02 e 03/2025._x000D_
 Artigo 139 do Regimento Interno.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3513/req._de_urgencia_02_-2026_pedido_de_urgencia_pleis_070809e_10.2026.docx_1.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência  dos projetos de lei nº 07, 08, 09 e 10/2026.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/req._urgencia_03-2026_-_pedido_de_urgencia_plei_16_ate_21_2.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei nº 16-17-18-19-20 e 21/2026.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx.pdf</t>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx_2_1.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência dos projetos de lei nº 24-25-26/2026, conforme os Oficios 77,78 e 79 do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>ACP</t>
   </si>
   <si>
     <t>Atas das Comissões</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 1º REUNIÃO DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO PARA ANÁLISE DOS PROJETOS DE LEI  N.s 71 e 72/2025, e 01, 02, 03 e Veto 001/2025.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf</t>
   </si>
@@ -3480,63 +3978,106 @@
   </si>
   <si>
     <t>Aberta a reunião, o Presidente declarou que a finalidade do encontro era a análise dos pareceres elaborados no âmbito da Comissão, referentes aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, bem como aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, todos em tramitação perante a Câmara Municipal de Rio Negro/PR._x000D_
 Na sequência, foi submetido à apreciação o parecer da Comissão de Finanças e Orçamento relativo aos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, que tratam da reposição inflacionária e da revisão geral anual de remunerações, vencimentos e subsídios no âmbito dos Poderes Executivo e Legislativo Municipal. A Relatora expôs que a análise da Comissão se restringe aos aspectos financeiros, orçamentários e fiscais das proposições, especialmente quanto à estimativa de impacto, adequação orçamentária, compatibilidade com a Lei Orçamentária Anual, Lei de Diretrizes Orçamentárias e Plano Plurianual e observância dos limites de despesa com pessoal._x000D_
 Durante a apreciação, ficou consignado que os Projetos de Lei Ordinária nº 16/2026 e nº 17/2026 oneram o orçamento próprio do Poder Executivo Municipal, razão pela qual a regularidade fiscal de sua execução depende da existência, nos autos, de instrução própria do Executivo, compreendendo estimativa de impacto orçamentário-financeiro, declaração de adequação orçamentária e financeira, indicação de dotações suficientes e demonstração de observância dos limites legais aplicáveis._x000D_
 Quanto aos Projetos de Lei Ordinária nº 19/2026 e nº 20/2026, relativos ao Poder Legislativo Municipal, foi registrado que os autos estão instruídos com cálculo específico de impacto orçamentário e financeiro, com projeção para o exercício de 2026 e para os dois exercícios subsequentes, indicando impacto estimado de R$ 73.591,85 em 2026, R$ 107.707,37 em 2027 e R$ 107.707,37 em 2028, totalizando R$ 289.006,59 no triênio de 2026 a 2028, sem prejuízo da certificação contábil final e da observância permanente dos limites legais e constitucionais aplicáveis à despesa do Poder Legislativo._x000D_
 Após a exposição, discussão e deliberação entre os membros presentes, a Comissão deliberou pelo acolhimento do parecer, com manifestação pelo prosseguimento dos Projetos de Lei Ordinária nº 16/2026, nº 17/2026, nº 19/2026 e nº 20/2026, nos limites da análise financeira, orçamentária e fiscal, observadas as ressalvas constantes do próprio parecer._x000D_
 Em seguida, foi apreciado o parecer conjunto da Comissão de Finanças e Orçamento referente aos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, ambos relacionados ao auxílio-alimentação dos servidores públicos ativos do Município de Rio Negro/PR, abrangendo, respectivamente, os servidores vinculados ao Poder Executivo e os servidores do Poder Legislativo Municipal._x000D_
 A Relatora apresentou a matéria e destacou que, embora os projetos possuam identidade temática e fixem o mesmo valor nominal de R$ 630,00 para o auxílio-alimentação, os impactos financeiros devem ser examinados separadamente, uma vez que cada proposição incide sobre orçamento próprio de Poder distinto. Ficou consignado que o Projeto de Lei Ordinária nº 18/2026 repercute no orçamento do Poder Executivo, cabendo a este demonstrar a estimativa de impacto, a origem dos recursos, a adequação orçamentária e financeira e a compatibilidade com as peças de planejamento._x000D_
 No tocante ao Projeto de Lei Ordinária nº 21/2026, relativo ao Poder Legislativo Municipal, foi registrado que os autos estão instruídos com cálculo de impacto orçamentário e financeiro específico, considerando o aumento do valor mensal individual do auxílio-alimentação de R$ 600,00 para R$ 630,00, o quantitativo de 8 servidores ativos e efeitos financeiros a partir de 1º de maio de 2026. Segundo o demonstrativo apresentado, o impacto adicional estimado corresponde a R$ 1.920,00 em 2026, R$ 2.880,00 em 2027 e R$ 2.880,00 em 2028, totalizando R$ 7.680,00 no período projetado._x000D_
 Após discussão da matéria, a Comissão deliberou pelo acolhimento do parecer conjunto, com manifestação pelo prosseguimento dos Projetos de Lei Ordinária nº 18/2026 e nº 21/2026, sob o aspecto orçamentário, financeiro e fiscal, ficando ressalvado, quanto ao projeto do Poder Executivo, que a regularidade da execução da despesa depende da correspondente instrução fiscal própria, e, quanto ao projeto do Poder Legislativo, que a execução permanece condicionada à certificação contábil de saldo orçamentário e disponibilidade financeira suficientes._x000D_
 Ficou consignado que a deliberação da Comissão, em todos os casos, recaiu sobre os pareceres submetidos à reunião e limitou-se às matérias de competência da Comissão de Finanças e Orçamento, não representando aprovação definitiva das proposições, uma vez que a decisão final compete ao Plenário da Câmara Municipal, observado o regular processo legislativo._x000D_
 Nada mais havendo a tratar, o Presidente declarou encerrada a reunião, determinando a lavratura da presente ata, que, lida e aprovada, segue assinada pelos membros da Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/_ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_19_maio_2026_.docx.pdf</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei Complementar nº 1/2026 de Autoria: Vereadora Isabel Cristina Grossl_x000D_
 Ementa: Acrescenta os arts. 26-A, 26-B, 26-C e 26-D à Lei Complementar nº 45/2021, para estabelecer requisitos de acessibilidade em divertimentos e festejos públicos, mediante reserva de área para pessoas com deficiência e pessoas com mobilidade reduzida e disponibilização de instalações sanitárias acessíveis.</t>
   </si>
   <si>
+    <t>3683</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_02-06-2026.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Análise dos PLOS 22/2026, 13/2026 e da Proposta de Emenda a Lei Orgânica 1/2026</t>
+  </si>
+  <si>
+    <t>3666</t>
+  </si>
+  <si>
+    <t>Aos dois dias do mês de junho do ano de dois mil e vinte e seis, às dezessete horas, nas dependências da Câmara Municipal de Rio Negro, Estado do Paraná, reuniu-se a Comissão de Educação, Saúde e Assistência Social, sob a presidência da Vereadora Neusa Heuko Swarowski, com a presença da Relatora Vereadora Milene Torres Gonçalves Stall, para apreciação do parecer da Comissão referente ao Substitutivo ao Projeto de Lei nº 22/2026, que institui, no âmbito do Município de Rio Negro, a Carteira Municipal de Identificação da Pessoa com Fibromialgia - CIPF.</t>
+  </si>
+  <si>
+    <t>3680</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_09-06-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Análise dos pareceres elaborados pelo Assessor Jurídico no caso do PL 002/2025, e no âmbito da Comissão, referentes aos Projetos   024/2026;  025/2026, e  026/2026. Na sequência, foi recebido por esta comissão  o parecer  jurídico referente ao Projeto de Lei nº  002/2025 projeto de Lei  acompanhado de seus Anexos e do Estudo de Impacto Orçamentário-Financeiro, com a finalidade de promover a reforma e consolidação do sistema tributário do Município de Rio Negro/PR</t>
+  </si>
+  <si>
+    <t>3682</t>
+  </si>
+  <si>
+    <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/_ata_cfo__09-06-2026.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>apreciação da Comissão de Finanças e Orçamento os Projetos de Lei Ordinária nº 24/2026, nº 25/2026 e nº 26/2026, todos de autoria do Poder Executivo Municipal, relacionados à compatibilização dos instrumentos de planejamento orçamentário e à abertura de crédito adicional especial no orçamento vigente.</t>
+  </si>
+  <si>
     <t>3535</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde e Assistencia</t>
   </si>
   <si>
     <t>http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3535/parecer_comissao_educacao_saude_pl_76_2025.docx_2.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, a Comissão de Educação, Saúde e Assistência Social – CESAS manifesta-se pelo prosseguimento do Projeto de Lei Ordinária nº 76/2025, considerando, em especial, que a paralisação ou o prolongamento excessivo da discussão legislativa tende a produzir prejuízo direto aos servidores da Atenção Primária à Saúde, destinatários imediatos da norma e principais afetados pela indefinição quanto ao regime de repasse proposto.</t>
+  </si>
+  <si>
+    <t>3665</t>
+  </si>
+  <si>
+    <t>(...)_x000D_
+Diante do exposto, a Comissão de Educação, Saúde e Assistência Social manifesta-se, no âmbito de sua competência temática, pelo prosseguimento do Substitutivo ao Projeto de Lei nº 22/2026, por entender que a proposição é meritória sob os aspectos de saúde pública, assistência social, inclusão, acessibilidade, humanização do atendimento e proteção das pessoas diagnosticadas com fibromialgia._x000D_
+A Comissão registra que sua manifestação se limita aos assuntos de sua competência, especialmente o mérito sanitário e social da medida, sem reexaminar constitucionalidade, iniciativa parlamentar, legalidade estrita, técnica legislativa, reserva de administração ou repercussão financeira, matérias próprias das demais comissões competentes._x000D_
+Assim, sob a ótica da Comissão de Educação, Saúde e Assistência Social, não se identifica óbice de mérito ao prosseguimento do Substitutivo ao Projeto de Lei nº 22/2026._x000D_
+(...)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3840,56 +4381,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3357/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3358/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3359/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3382/projeto_de_lei_4.2026_consulep.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3455/plei_05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3467/plo_6.2026_._permuta_big_safra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3504/plo_7.2026_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3505/plo08.2026_alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3506/plo_09.2026_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3507/plo_10.2026._credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3510/plo_11.2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3539/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3540/pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3565/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3572/substitutivo_ao_projeto_de_lei_015_2026_profissional_contabil_amigo_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3601/pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3602/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3603/pl__18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3604/projeto_de_lei_revisao_geral_anual_agentes_politicos_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3605/projeto_de_lei_rga_servidores_camara_2026_retroativo.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3606/projeto_de_lei_auxilio_alimentacao_servidores_camara_2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/_plei_n_22-2026_-_carteira_de_identificacao_da_pessoa_com_fibromialgia.docx_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/projeto_de_lei_24.2026_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/projeto_de_lei_25.2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/projeto_de_lei_26.2026_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/projeto_de_lei_27.2026_carga_horaria_._dobra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3588/plei_complementar_n_0xx-2026_-_estabelecer_requisito_de_acessibilidade_em_divertimentos_e_festejos_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_resolucao_premio_professor_inovador_rio_negro_integral_v2.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3574/_resolucao__03.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3576/projeto_resolucao_04_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3575/proposta_emenda_lei_organica_01_26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3341/req._001-2026_votos_de_louvor_-_alfredo_ferreira_da_silva.docx_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3340/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3360/requerimento_003-26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3376/req._004-26_informacoes_detalhadas_tecnicas_e_documentadas_acerca_da_distribuicao_de_medicamentos_de_uso_continuo_no_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3371/req._005-26_solicita_reuniao_e_vistoria_extensao_da_esf_euclides_jose_de_oliveira_braz_localizada_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3365/req._006-2026_votos_de_louvor_-_tornearia_santa_barbara.docx.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3375/req._007-26_solicita_a_concessao_de_votos_de_louvor_e_congratulacoes_a_metalurgica_ribeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3381/representacao_completa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3409/req._009-26_solicita_renuncia_ao_cargo_de_secretaria.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3396/parecer_da_comissao_especial_mocao_de_aplauso_agm.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3408/req._011-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3422/req._012-26_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3443/req._13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3456/req._014-26_votos_de_louvor_-_mercado_seidl.docx.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3463/req._015-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3479/req._016-26_oficio_a_emater_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3481/req._017-26_informacoes_sobre_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3492/req._018-26_ubs_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3491/_req._19.2026._solicita_informacoes_acerca_da_ocupacao_e_construcoes_realizadas_em_imovel_publico_localizado_na_rua_antonio_marques_bairro_seminario..docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3498/req._020-26_informacoes_ampliacao_do_abastecimento_de_agua_no_interior.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3511/req._021-26_material_esportivo_associacao_de_moradores.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3516/req._022-2026_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3519/req._023-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3530/req._024-26_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3548/req._025-26_votos_de_louvor_-_bruno_moro.docx.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3555/req._026-26_convocacao_do_secretario_municipal_de_obras_ou_do_gestor_do_contrato_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3547/req._027-26_convite_a_secretaria_municipal_de_assistencia_acao_social_ao_creas__e_ao_conselho_tutelar_para_que_facam_uso_da_tribuna_desta_casa_legislati.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3554/req._028-26_solicitacao_de_nova_leitura_de_correspondencia__tac_mppr.docx_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3556/req._029-26_horas_de_atividade_extraclasse_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3561/req._030-26_solicita_informacoes_sobre_o_ginasio_de_esportes_professor_uiracu_piraja_goncalves_martins__uirassuzao_no_bairro_estacao_nova..docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3570/_req._31-2026_solicitacao_afastamento_licenca_nao_remunerada_geovane.docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3573/req._032-26_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3578/req._033-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/req._35.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3595/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3345/ind._001-26_solicitacao_de_manutencao_nas_calcadas_da_rua_rodolfo_alois_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3343/ind._002-26_solicitacao_de_lombadas_na_estrada_geral_da_fazendinha_i..docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3344/ind._003-26_reiterar_pavimentacao_ignacio_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3342/ind._004-2026_rota_de_acessibilidade_com_sinalizacao_tatil.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3346/ind._005-25_solicita_implantacao_de_lombada_na_rua_cristiano_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3347/ind._006-25_solicita_melhorias_na_estrada_municipal__badick_pedro_sfair__a_via_publica_localizada_no_bairro_tijuco_preto_nesta_cidade..docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3348/ind._007-25_reiterar_ind._128-25_estudos_de_viabilidade_de_abertura_de_um_nova_unidade_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3349/ind._008-25_implantacao_de_pontos_de_coleta_de_residuos_volumosos_e_inserviveis_como_moveis_sofas_colchoes_eletrodomesticos_e_similares.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3350/ind._09_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3351/ind._10_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3352/ind._011-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3353/ind._012-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3354/ind._013_2026._estacionamento_no_estadio.docx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3356/ind._015-26_solicita_manutencao_e_adequacoes_no_sistema_de_drenagem_da_rua_tomas_weber_em_razao_do_acumulo_de_agua_e_risco_de_alagamentos_em_residencias..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3362/ind._016-2026_bueiro_estrada_paulo_roberto_barbosa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3366/ind._019-26_pavimentacao_asfaltica_rua_miguel_grein_e_trecho_da_severo_de_almeida.docx.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3367/ind._020-26_manutencao_no_bueiro_da_rua_jose_schelbauer_sobrinho_em_frente_cantinho_do_paraiso.docx.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3368/ind._021-26_solicitacao_de_lombadas_na_rua_alaor_antunes_do_livramento..docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3369/ind._022-2026_reformuacao_da_rotatoria_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3370/ind._23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3372/ind._024-2026_iluminacao_rua_ernesto_alves_lazarino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3373/ind._025-2026_cobertura_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3377/ind._027-25_solicita_fechamento_de_buracos_na_calcada_proximo_ao_ginasio_de_esportes_xv_de_novembro_e_ubs_iraja_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3378/ind._028-25_melhorias_no_entroncamento_das_ruas__carlos_schneider_luiz_carlos_pereira_tourinho_e_kalil_gemael_.docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3379/ind._029-25_reiterar_ind._93-25_centro_dia_para_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3380/ind._30-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3383/ind_031-2026_-_implantacao_do_atendimento_social_itinerante.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_32.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3398/ind._33.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3399/ind._034-26_manutencao_na_rua_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3404/ind._039-26_indica_ao_executivo_municipal_a_instalacao_de_lombada_na_rua_alfonso_nentwig_proximidades_da_agm_industria_e_comercio_de_embalagens.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3405/ind._040-2026_recapeamento_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3406/ind._041-25_solicita_faixa_elevada_para_pedestres_na_rua_cristiano_buch.docx_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3407/ind._042-26_solicita_melhorias_na_rua_bom_jesus__centro.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3410/ind._043-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3411/ind._044-25_reiterar_a_ind_300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3412/ind._45.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3420/ind._46-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3421/ind._047-2026_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3423/ind._48-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3424/ind._049-25_solicita_manutencao_nos_telefones_das_secretarias_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3425/ind._050-25_solicita_manutencao_na_av_rio_de_janeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3426/ind._051-25_solicita_construcao_de_corredor_coberto_entre_a_escola_e_local_de_embarque_e_desembarque_das_criancas_na_escola_ana_zorning.docx.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3427/ind._052-26_solicita_lombada_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3428/ind._053-26_solicitacao_substituicao_da_pavimentacao_de_lajotas_por_pavimentacao_asfaltica_nas_ruas__jose_eduardo_hening_e_maximiano_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3429/ind._054-26_solicitacao_de_lombadas_e_ponto_de_onibus_na_rua_ignacio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3430/ind._55-26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3431/ind._056-26_solicitacao_de_melhorias_e_iluminacao_publica__estrada_geral_da_fazendinha_i_sr_simao..docx.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3432/ind._57-26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3433/ind._058-2026_limpeza_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3434/ind._59-26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3435/ind_060-2025_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3438/ind._061-2026_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3439/ind._062-2026_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3442/ind._063-2026_sede_uab.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3444/ind._064-2026_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3445/ind._065-26_rocada_na_rua_expedicionario_adir_jorge_apos_entroncamento_cel_nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3446/ind._66.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3447/ind._067-26_indica_a_empresa_embrael_verificacao_e_manutencao_na_sinalizacao_luminosa_balizamento_noturno..docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3448/ind._068-25_melhorias_na_passarela_de_alvenaria_na_rua_camarista_joao_hirt.docx.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3449/ind._069-26_solicita_a_criacao_no_ambito_do_municipio_de_rio_negro_do_conselho_municipal_dos_direitos_humanos.docx.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3450/ind._070-26_solicitacao_de_ponto_de_onibue_e_camera_de_monitoramento_rua_jose_schelbauer_sobrinho_esquina_com_a_rua_antonio_hening.docx.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3451/ind._071-26_solicita_manutencao_na_rua_e_bueiros_da_rua_sigrfid_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3453/ind._72.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3454/ind._73.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3457/ind._074-26_solicita_a_continuidade_da_instalacao_de_iluminacao_publica_na_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3458/ind._075-25_melhorias_rua_juvenal_ferreira_pinto.docx.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3459/ind._076-26_manutencao_da_rampa_do_rio.docx.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3460/ind._077-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3461/ind._078-26_estacionamento_escola_olavo_bilac.docx.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3462/ind._079-26_solicita_manutencao_e_asfaltamento_na_av_afonso_petschow_a_partir_da_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3464/ind._080-25_remocao_das_sobras_de_paralelepipedos_pedras_e_de_uma_placa_de_transito_na_esquina_da_rua_xv_com_a_rua_alfredo_de_almeida..docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3465/ind_081-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3466/ind._082_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3471/ind._083-26_solicita_manutencao_na_calcada_da_rua_frei_eraldo_maria_escola_nossa_senhora_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3472/ind._084-26_solicita_manutencao_na_calcada_da_rua_alfredo_de_almeida_escola_joao_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3473/indi._85-26_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3474/ind_086-2026_3.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3475/ind._087-2026_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3476/ind._088-2026_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3477/ind._089-26_solicita_manutencao_na_rua_rio_negro_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3478/ind._090-25_limpeza_do_mato_das_calcadas_e_na_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3480/ind._091-25_reiterar_as_ind._08-24_e_01-25_solicitando_barreiras_de_contencao_na_rua_boleslau_paluch.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3482/ind._092-2026_implantacao_bueiro_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3483/ind._93-25_reiterar_a_ind._081-25_colocacao_de_placas_de_identificacao_das_ruasdocx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3484/ind._94.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3485/ind._095_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3486/ind._096-26_solicita_manutencao_na_iluminacao_publica_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3487/ind._097-26_solicita_pavimentacao_asfaltica_na_rua_francisco_rankel.docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3488/ind._098-25_instalacao_de_boca_de_lobo.docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3489/ind._099-25_patrolamento_empresa_az_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3490/ind._100-26_bebedouro_quadra_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3493/ind._101-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3494/ind._102-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3495/ind._103-26_solicita_ao_poder_executivo_a_realizacao_de_limpeza_e_manutencao_da_calcada_na_rua_ermelino_becker.docx.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3496/ind._104-26_realizacao_de_estudo_tecnico_e_a_extensao_da_rede_de_abastecimento_de_agua_na_comunidade_de_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3497/ind._105-25_solicita_poda_das_arvores_na_rua_engracio_jose_correa.docx.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3499/ind._106_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3500/ind._107_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3501/ind._108-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3502/ind._109-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3503/ind_110_-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3508/ind._111-25_confeccao_de_kits_inclusivos_para_tea_e_salas_de_atendimento_educacional_especializado_.docx.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3509/ind._112-25_colocacao_de_portoes_recolhimento_do_lixo_no_cemiterio_e_inclusao_na_rota_da_patrulha_patrimonial.docx.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3512/ind._113-25_reitera_o_pedido_de_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3514/ind._114-2026_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3515/ind._115-2026_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3517/ind_117.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3518/ind._118-25_solicita_faixa_amarela_e_reparos_na_rua_mato_grosso_esquina_com_a_rua_nicolau_valerio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3520/ind._119.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3524/ind._120-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3525/ind._121-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3526/ind._122.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3527/ind._123-25_adote_medidas_efetivas_para_coibir_a_utilizacao_irregular_de_terreno_publico_localizado_na_rua_antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3528/ind._124.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3529/ind._125.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3531/ind._126-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3541/ind._127-2026_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3542/ind._128-2026_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3546/ind._129-25_credenciamento_de_imobiliaria_pelo_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3549/ind._130-2026_limpeza_de_banheiros.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3550/ind._131-2026_lombadas_no_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3551/ind._132.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3552/ind._133-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3553/ind._134-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3557/ind._135-25_recapamento_na_ponte_do_rioa_passa_tres_na_rua_camarista_joao_hirt.docx_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3558/ind._136-25_pavimentacao_e_limpeza_na_rua_exp._alfredo_gaertne.docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3559/ind._137.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3560/ind._138-25_solicita_recolhimento_do_lixo_reciclavel_no_colegio_ana_schelbauer_braz_de_oliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3562/ind._139-26_melhorias_na_iluminacao_publica_e_no_sistema_de_escoamento_de_aguas_pluviais_na_localidade_de_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3563/ind._140-26_solicita_ao_poder_executivo_a_realizacao_de_poda_das_palmeiras_da_rua_expedicionario_adir_jorge.docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3564/ind._141-26_indica_ao_poder_executivo_a_intensificacao_da_fiscalizacao_do_comercio_ambulante_no_municipio_de_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3566/ind._142-25_manutencao_em_ponto_de_onibus_e_boca_de_lobo_na_av_afonso_petschow.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3567/ind._143-25_solicita_poda_dos_galhos_das_arvores_na_rede_eletrica_da_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3568/ind._144-2026_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3569/ind._145-25_reitera_ind._408_2025_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3571/ind._146-26_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3577/ind._147.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3579/ind._148-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3580/ind._149-2026_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3581/ind._150-2026_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3582/ind._151_reitera_ind._445-25_criacao_e_fornecimento_de_cartao_carteirinha_de_identificacao_aos_municipes_diagnosticados_com_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3583/ind._152-2026_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3584/ind._153-25_solicita_lombadas_e_ou_faixa_elevada_na_rua_leonidas_madeira.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3585/ind._154-25_solicita_estudos_e_posteriormente_a_construcao_de_quadras_poliesportivas_no_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3586/ind._155-25_reitera_a_ind._457-25_onde_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3587/ind._156.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3589/ind._157.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3590/ind._158-25_notificacao_aos_proprietarios_de_imoveis_que_nao_fazem_manutencao_rua_barao_de_antonina.docx.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3591/ind._159-25_manutencao_e_pintura_de_faixa_de_pedestresna_r_alvaro_cesar_junior_esq._severo_de_alameida.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3592/ind._160-26_melhorias_no_estacionamento_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/ind._161-2026_iluminacao_publica_na_rua_ervino_paulo_weinschultz.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/ind._162-2026_patrolamento_na_rua_julio_alves.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/ind._163-25_sinalizacao_e_colocacao_de_tachoes_na_rua_barao_do_rio_branco_esquina_rua_dr._pacheco.docx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/ind._164.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/ind._165-25_manutencao_no_telhado_e_nas_calhas_da_academia_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/ind._166-25_reiterar_o_contido_na_indicacao_181_2022_manutencao_no_relogio_do_trevo_de_acesso_ao_nosso_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/ind._167-26_coleta_de_residuos_organicos_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/ind._168.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3387/_projeto_emenda_02_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3415/projeto_de_emenda_aditiva__03.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3416/projeto_de_emenda_aditiva__04.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3417/projeto_de_emenda_aditiva__05.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3418/projeto_de_emenda_aditiva__06.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3469/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3544/emenda_ao_pl_11.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3594/emenda_modificativa_pl_14.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3394/parecer_03_da_comissao_de_legislacao_pl_71.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3395/parecer_04_da_comissao_de_legislacao_pl_72.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3413/parecer_comissao_cljr_pl64_2025_com_projetos_emendas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3414/parecer_cljr_veto_pl_09_2025_integral.docx_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3441/parecer_da_comissao_de_legislacao_pl_04.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3468/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3533/parecer_da_comissao_de_legislacao_justica_e_redacao_pl_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3538/parecer_da_comissao_de_legislacao_pl_76.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3545/parecer_comissao_legislacao_pl_11.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3593/parecer_comissao_legislacao_pl_14.2026.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3596/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3597/parecer_comissao_legislacao_pl_06.2026_final.docx_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/parecer_15_conjunto_comissao_legislacao_justica_redacao_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/parecer_16_comissao_legislacao_pl_015_2026_profissional_contabil_amigo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/parecer_da_comissao_de_legislacao_justica_e_redacao_plos_16_17_19_e_20_2026_corrigido.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/parecer_comissao_legislacao_justica_redacao_plc_1_2026_acessibilidade_eventos.docx.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3537/parecer_comissao_de_financa_e_orcamento_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3599/parecer_comissao_de_financa_e_orcamento_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/parecer_conjunto_comissao_financas_orcamento_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/parecer_da_comissao_de_financas_e_orcamento_plos_16_17_19_e_20_2026_revisado_com_impacto.docx.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3513/req._de_urgencia_02_-2026_pedido_de_urgencia_pleis_070809e_10.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/req._urgencia_03-2026_-_pedido_de_urgencia_plei_16_ate_21_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3391/ata_cljr_pl_72.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3392/ata_c_l_j_r_-_reuniao_dia_20-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3419/ata_c_l_j_r_-_reuniao_dia_27-02-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3437/ata_cfo-_reuniao_dia_03-03-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3440/ata_c_l_j_r_-_reuniao_dia_06-03-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3470/ata_c_l_j_r_-_reuniao_dia_17-03-2025_pl_004-2026_-.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3523/_ata_c_l_j_r_-_reuniao_dia_10-04-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3532/ata_c_l_j_r_-_reuniao_dia_14-04-2025_pl076-2025-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3534/ata_comissao_educacao_saude_pl_76_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3536/ata_financas_reuniao_dia_14-04-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3543/ata_c_l_j_r_-_reuniao_dia__23-04-2025_pl_06_e_011-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3598/ata_c_l_j_r_-_reuniao_dia__11-05-2026__pl_06_-12_-_14_-_15_e_pr_003.docx.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3600/ata_financas_reuniao_dia_12-05-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3611/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_14_maio_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/ata_14-05.docx_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/_ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_19_maio_2026_.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3535/parecer_comissao_educacao_saude_pl_76_2025.docx_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3357/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3358/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3359/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3382/projeto_de_lei_4.2026_consulep.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3455/plei_05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3467/plo_6.2026_._permuta_big_safra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3504/plo_7.2026_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3505/plo08.2026_alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3506/plo_09.2026_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3507/plo_10.2026._credito_adicional_suplementar..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3510/plo_11.2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3539/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3540/pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3565/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3572/substitutivo_ao_projeto_de_lei_015_2026_profissional_contabil_amigo_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3601/pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3602/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3603/pl__18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3604/projeto_de_lei_revisao_geral_anual_agentes_politicos_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3605/projeto_de_lei_rga_servidores_camara_2026_retroativo.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3606/projeto_de_lei_auxilio_alimentacao_servidores_camara_2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/_plei_n_22-2026_-_carteira_de_identificacao_da_pessoa_com_fibromialgia.docx_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/projeto_de_lei_24.2026_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/projeto_de_lei_25.2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/projeto_de_lei_26.2026_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/projeto_de_lei_27.2026_carga_horaria_._dobra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/pl_29_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3588/plei_complementar_n_0xx-2026_-_estabelecer_requisito_de_acessibilidade_em_divertimentos_e_festejos_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_resolucao_premio_professor_inovador_rio_negro_integral_v2.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3574/_resolucao__03.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3576/projeto_resolucao_04_26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3575/proposta_emenda_lei_organica_01_26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3341/req._001-2026_votos_de_louvor_-_alfredo_ferreira_da_silva.docx_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3340/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3360/requerimento_003-26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3376/req._004-26_informacoes_detalhadas_tecnicas_e_documentadas_acerca_da_distribuicao_de_medicamentos_de_uso_continuo_no_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3371/req._005-26_solicita_reuniao_e_vistoria_extensao_da_esf_euclides_jose_de_oliveira_braz_localizada_na_barra_grande.docx_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3365/req._006-2026_votos_de_louvor_-_tornearia_santa_barbara.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3375/req._007-26_solicita_a_concessao_de_votos_de_louvor_e_congratulacoes_a_metalurgica_ribeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3381/representacao_completa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3409/req._009-26_solicita_renuncia_ao_cargo_de_secretaria.docx.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3396/parecer_da_comissao_especial_mocao_de_aplauso_agm.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3408/req._011-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3422/req._012-26_votos_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3443/req._13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3456/req._014-26_votos_de_louvor_-_mercado_seidl.docx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3463/req._015-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3479/req._016-26_oficio_a_emater_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3481/req._017-26_informacoes_sobre_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3492/req._018-26_ubs_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3491/_req._19.2026._solicita_informacoes_acerca_da_ocupacao_e_construcoes_realizadas_em_imovel_publico_localizado_na_rua_antonio_marques_bairro_seminario..docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3498/req._020-26_informacoes_ampliacao_do_abastecimento_de_agua_no_interior.docx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3511/req._021-26_material_esportivo_associacao_de_moradores.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3516/req._022-2026_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3519/req._023-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3530/req._024-26_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3548/req._025-26_votos_de_louvor_-_bruno_moro.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3555/req._026-26_convocacao_do_secretario_municipal_de_obras_ou_do_gestor_do_contrato_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3547/req._027-26_convite_a_secretaria_municipal_de_assistencia_acao_social_ao_creas__e_ao_conselho_tutelar_para_que_facam_uso_da_tribuna_desta_casa_legislati.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3554/req._028-26_solicitacao_de_nova_leitura_de_correspondencia__tac_mppr.docx_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3556/req._029-26_horas_de_atividade_extraclasse_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3561/req._030-26_solicita_informacoes_sobre_o_ginasio_de_esportes_professor_uiracu_piraja_goncalves_martins__uirassuzao_no_bairro_estacao_nova..docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3570/_req._31-2026_solicitacao_afastamento_licenca_nao_remunerada_geovane.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3573/req._032-26_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3578/req._033-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/req._35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/req._037-26_requerimento_predio_secretaria_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/req._038-26_requerimento_enchentes.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/req._039-26_votos_de_louvor_-_tlc_-_rio_negro.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/req._040-26_votos_de_louvor_-_sr_antonio_alves.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/req._041-26_votos_de_louvor_-_radames_bonafini_3_b.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/req._042-26_solicita_informacoes_guarda_patrimonial_municipal_policia_civil_e_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/req._043-26_solicita_informacoes_sobre_denuncia_de_suposta_utilizacao_de_maquinas_e_pedras_em_terreno_particular.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3595/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3345/ind._001-26_solicitacao_de_manutencao_nas_calcadas_da_rua_rodolfo_alois_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3343/ind._002-26_solicitacao_de_lombadas_na_estrada_geral_da_fazendinha_i..docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3344/ind._003-26_reiterar_pavimentacao_ignacio_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3342/ind._004-2026_rota_de_acessibilidade_com_sinalizacao_tatil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3346/ind._005-25_solicita_implantacao_de_lombada_na_rua_cristiano_buch.docx.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3347/ind._006-25_solicita_melhorias_na_estrada_municipal__badick_pedro_sfair__a_via_publica_localizada_no_bairro_tijuco_preto_nesta_cidade..docx.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3348/ind._007-25_reiterar_ind._128-25_estudos_de_viabilidade_de_abertura_de_um_nova_unidade_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3349/ind._008-25_implantacao_de_pontos_de_coleta_de_residuos_volumosos_e_inserviveis_como_moveis_sofas_colchoes_eletrodomesticos_e_similares.docx.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3350/ind._09_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3351/ind._10_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3352/ind._011-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3353/ind._012-2026_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3354/ind._013_2026._estacionamento_no_estadio.docx.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3356/ind._015-26_solicita_manutencao_e_adequacoes_no_sistema_de_drenagem_da_rua_tomas_weber_em_razao_do_acumulo_de_agua_e_risco_de_alagamentos_em_residencias..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3362/ind._016-2026_bueiro_estrada_paulo_roberto_barbosa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3366/ind._019-26_pavimentacao_asfaltica_rua_miguel_grein_e_trecho_da_severo_de_almeida.docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3367/ind._020-26_manutencao_no_bueiro_da_rua_jose_schelbauer_sobrinho_em_frente_cantinho_do_paraiso.docx.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3368/ind._021-26_solicitacao_de_lombadas_na_rua_alaor_antunes_do_livramento..docx.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3369/ind._022-2026_reformuacao_da_rotatoria_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3370/ind._23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3372/ind._024-2026_iluminacao_rua_ernesto_alves_lazarino.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3373/ind._025-2026_cobertura_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3377/ind._027-25_solicita_fechamento_de_buracos_na_calcada_proximo_ao_ginasio_de_esportes_xv_de_novembro_e_ubs_iraja_martins.docx.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3378/ind._028-25_melhorias_no_entroncamento_das_ruas__carlos_schneider_luiz_carlos_pereira_tourinho_e_kalil_gemael_.docx.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3379/ind._029-25_reiterar_ind._93-25_centro_dia_para_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3380/ind._30-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3383/ind_031-2026_-_implantacao_do_atendimento_social_itinerante.docx.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_32.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3398/ind._33.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3399/ind._034-26_manutencao_na_rua_augusto_soares_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_35.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3401/ind._036-26_instalacao_academia_ao_ar_livre_e_parque_infantil_na_r_jose_eduardo_heninng__alvaro_cesar_jr.s_mortes.docx.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3402/ind._037-2026_reforma_da_cobertura_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3403/ind._038-2026_patrolamento_e_empedramento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3404/ind._039-26_indica_ao_executivo_municipal_a_instalacao_de_lombada_na_rua_alfonso_nentwig_proximidades_da_agm_industria_e_comercio_de_embalagens.docx.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3405/ind._040-2026_recapeamento_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3406/ind._041-25_solicita_faixa_elevada_para_pedestres_na_rua_cristiano_buch.docx_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3407/ind._042-26_solicita_melhorias_na_rua_bom_jesus__centro.docx.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3410/ind._043-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3411/ind._044-25_reiterar_a_ind_300-25_implantacao_de_faixa_elevada_na_rua_dr._vicente_machado.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3412/ind._45.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3420/ind._46-26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3421/ind._047-2026_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3423/ind._48-26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3424/ind._049-25_solicita_manutencao_nos_telefones_das_secretarias_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3425/ind._050-25_solicita_manutencao_na_av_rio_de_janeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3426/ind._051-25_solicita_construcao_de_corredor_coberto_entre_a_escola_e_local_de_embarque_e_desembarque_das_criancas_na_escola_ana_zorning.docx.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3427/ind._052-26_solicita_lombada_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3428/ind._053-26_solicitacao_substituicao_da_pavimentacao_de_lajotas_por_pavimentacao_asfaltica_nas_ruas__jose_eduardo_hening_e_maximiano_pfeffer.docx.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3429/ind._054-26_solicitacao_de_lombadas_e_ponto_de_onibus_na_rua_ignacio_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3430/ind._55-26.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3431/ind._056-26_solicitacao_de_melhorias_e_iluminacao_publica__estrada_geral_da_fazendinha_i_sr_simao..docx.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3432/ind._57-26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3433/ind._058-2026_limpeza_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3434/ind._59-26.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3435/ind_060-2025_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3438/ind._061-2026_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3439/ind._062-2026_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3442/ind._063-2026_sede_uab.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3444/ind._064-2026_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3445/ind._065-26_rocada_na_rua_expedicionario_adir_jorge_apos_entroncamento_cel_nicolau_bley_neto.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3446/ind._66.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3447/ind._067-26_indica_a_empresa_embrael_verificacao_e_manutencao_na_sinalizacao_luminosa_balizamento_noturno..docx.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3448/ind._068-25_melhorias_na_passarela_de_alvenaria_na_rua_camarista_joao_hirt.docx.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3449/ind._069-26_solicita_a_criacao_no_ambito_do_municipio_de_rio_negro_do_conselho_municipal_dos_direitos_humanos.docx.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3450/ind._070-26_solicitacao_de_ponto_de_onibue_e_camera_de_monitoramento_rua_jose_schelbauer_sobrinho_esquina_com_a_rua_antonio_hening.docx.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3451/ind._071-26_solicita_manutencao_na_rua_e_bueiros_da_rua_sigrfid_schelbauer.docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3453/ind._72.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3454/ind._73.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3457/ind._074-26_solicita_a_continuidade_da_instalacao_de_iluminacao_publica_na_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3458/ind._075-25_melhorias_rua_juvenal_ferreira_pinto.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3459/ind._076-26_manutencao_da_rampa_do_rio.docx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3460/ind._077-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3461/ind._078-26_estacionamento_escola_olavo_bilac.docx.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3462/ind._079-26_solicita_manutencao_e_asfaltamento_na_av_afonso_petschow_a_partir_da_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3464/ind._080-25_remocao_das_sobras_de_paralelepipedos_pedras_e_de_uma_placa_de_transito_na_esquina_da_rua_xv_com_a_rua_alfredo_de_almeida..docx_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3465/ind_081-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3466/ind._082_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3471/ind._083-26_solicita_manutencao_na_calcada_da_rua_frei_eraldo_maria_escola_nossa_senhora_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3472/ind._084-26_solicita_manutencao_na_calcada_da_rua_alfredo_de_almeida_escola_joao_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3473/indi._85-26_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3474/ind_086-2026_3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3475/ind._087-2026_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3476/ind._088-2026_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3477/ind._089-26_solicita_manutencao_na_rua_rio_negro_vila_zelinda.docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3478/ind._090-25_limpeza_do_mato_das_calcadas_e_na_rua_sao_judas_tadeu.docx.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3480/ind._091-25_reiterar_as_ind._08-24_e_01-25_solicitando_barreiras_de_contencao_na_rua_boleslau_paluch.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3482/ind._092-2026_implantacao_bueiro_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3483/ind._93-25_reiterar_a_ind._081-25_colocacao_de_placas_de_identificacao_das_ruasdocx.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3484/ind._94.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3485/ind._095_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3486/ind._096-26_solicita_manutencao_na_iluminacao_publica_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3487/ind._097-26_solicita_pavimentacao_asfaltica_na_rua_francisco_rankel.docx.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3488/ind._098-25_instalacao_de_boca_de_lobo.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3489/ind._099-25_patrolamento_empresa_az_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3490/ind._100-26_bebedouro_quadra_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3493/ind._101-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3494/ind._102-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3495/ind._103-26_solicita_ao_poder_executivo_a_realizacao_de_limpeza_e_manutencao_da_calcada_na_rua_ermelino_becker.docx.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3496/ind._104-26_realizacao_de_estudo_tecnico_e_a_extensao_da_rede_de_abastecimento_de_agua_na_comunidade_de_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3497/ind._105-25_solicita_poda_das_arvores_na_rua_engracio_jose_correa.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3499/ind._106_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3500/ind._107_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3501/ind._108-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3502/ind._109-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3503/ind_110_-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3508/ind._111-25_confeccao_de_kits_inclusivos_para_tea_e_salas_de_atendimento_educacional_especializado_.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3509/ind._112-25_colocacao_de_portoes_recolhimento_do_lixo_no_cemiterio_e_inclusao_na_rota_da_patrulha_patrimonial.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3512/ind._113-25_reitera_o_pedido_de_asfalto_nas_ruas_do_transporte_coletivo.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3514/ind._114-2026_2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3515/ind._115-2026_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3517/ind_117.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3518/ind._118-25_solicita_faixa_amarela_e_reparos_na_rua_mato_grosso_esquina_com_a_rua_nicolau_valerio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3520/ind._119.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3524/ind._120-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3525/ind._121-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3526/ind._122.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3527/ind._123-25_adote_medidas_efetivas_para_coibir_a_utilizacao_irregular_de_terreno_publico_localizado_na_rua_antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3528/ind._124.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3529/ind._125.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3531/ind._126-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3541/ind._127-2026_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3542/ind._128-2026_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3546/ind._129-25_credenciamento_de_imobiliaria_pelo_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3549/ind._130-2026_limpeza_de_banheiros.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3550/ind._131-2026_lombadas_no_cunhupa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3551/ind._132.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3552/ind._133-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3553/ind._134-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3557/ind._135-25_recapamento_na_ponte_do_rioa_passa_tres_na_rua_camarista_joao_hirt.docx_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3558/ind._136-25_pavimentacao_e_limpeza_na_rua_exp._alfredo_gaertne.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3559/ind._137.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3560/ind._138-25_solicita_recolhimento_do_lixo_reciclavel_no_colegio_ana_schelbauer_braz_de_oliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3562/ind._139-26_melhorias_na_iluminacao_publica_e_no_sistema_de_escoamento_de_aguas_pluviais_na_localidade_de_barra_grande.docx.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3563/ind._140-26_solicita_ao_poder_executivo_a_realizacao_de_poda_das_palmeiras_da_rua_expedicionario_adir_jorge.docx.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3564/ind._141-26_indica_ao_poder_executivo_a_intensificacao_da_fiscalizacao_do_comercio_ambulante_no_municipio_de_rio_negro.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3566/ind._142-25_manutencao_em_ponto_de_onibus_e_boca_de_lobo_na_av_afonso_petschow.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3567/ind._143-25_solicita_poda_dos_galhos_das_arvores_na_rede_eletrica_da_rua_frei_eraldo_maria.docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3568/ind._144-2026_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3569/ind._145-25_reitera_ind._408_2025_campanha_municipal_de_conscientizacao_do_uso_da_internet.docx.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3571/ind._146-26_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3577/ind._147.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3579/ind._148-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3580/ind._149-2026_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3581/ind._150-2026_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3582/ind._151_reitera_ind._445-25_criacao_e_fornecimento_de_cartao_carteirinha_de_identificacao_aos_municipes_diagnosticados_com_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3583/ind._152-2026_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3584/ind._153-25_solicita_lombadas_e_ou_faixa_elevada_na_rua_leonidas_madeira.docx.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3585/ind._154-25_solicita_estudos_e_posteriormente_a_construcao_de_quadras_poliesportivas_no_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3586/ind._155-25_reitera_a_ind._457-25_onde_solicitando_a_colocacao_de_manilhas_e_lajotas_nas_ruas_do_bairro_alto..docx.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3587/ind._156.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3589/ind._157.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3590/ind._158-25_notificacao_aos_proprietarios_de_imoveis_que_nao_fazem_manutencao_rua_barao_de_antonina.docx.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3591/ind._159-25_manutencao_e_pintura_de_faixa_de_pedestresna_r_alvaro_cesar_junior_esq._severo_de_alameida.docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3592/ind._160-26_melhorias_no_estacionamento_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/ind._161-2026_iluminacao_publica_na_rua_ervino_paulo_weinschultz.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/ind._162-2026_patrolamento_na_rua_julio_alves.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/ind._163-25_sinalizacao_e_colocacao_de_tachoes_na_rua_barao_do_rio_branco_esquina_rua_dr._pacheco.docx.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/ind._164.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/ind._165-25_manutencao_no_telhado_e_nas_calhas_da_academia_de_saude.docx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/ind._166-25_reiterar_o_contido_na_indicacao_181_2022_manutencao_no_relogio_do_trevo_de_acesso_ao_nosso_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/ind._167-26_coleta_de_residuos_organicos_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/ind._168.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/ind._169-2026_estou_para_asfalto_estrada_lageado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/ind._170-2026_extenssao_de_rede_sanepar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/ind._171-2026_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/ind._172.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/ind._173-26_melhorias_no_patio_da_associacao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/ind._174-26_melhorias_na_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/ind._175.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/ind._176-26_reitera_o_contido_na_ind._158-25_segundo_professor.docx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/ind._177-25_solicita_a_revisao_da_iluminacao_na_pista_de_skate_da_rua_mato_grosso.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/ind._178-25_solicita_patrolamento_e_empedramento_nas_estradas_do_bairro_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/ind._179-25_solicita_limpeza_meio_fio_manutencao_calcadas_rua_alvino_schelbauer.docx.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/ind._180-25_regula_entrega_de_votos_de_louvor_e_congratulacoes.docx.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/ind_181.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/ind._182-2026_-_traves_na_escola_duque_de_caxias_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/ind._183-2026_patrolamento_na_rua_miguel_valerio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/ind._184-2026_patrolamento_na_rua_miguel_valerio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/ind_185-2026_-_ar_condicionado_subprefeitura.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/ind._186-2026_oficio_para_cimu.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/ind._187-26_reitera_o_contido_na_ind._010-25_boca_de_lobo_inteligente.docxr.docx_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/ind._188-2026_iliminacao_estrada_principal_manasses_ribas_valerio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/ind._189-2026_-_lombada_na_rua_ervino_paulo_weinschultz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/ind._190-26_solicita_elaboracao_e_execucao_de_projeto_para_a_extensao_da_iluminacao_publica_na_comunidade_de_barra_grande..docx_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/ind._191-26_solicita_faixa_elevada_de_travessia_de_pedestres_na_madem_e_moveis_jor.docx.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/ind._192-26_solicita_patrolamento_e_empedramento_na_estrada_da_barra_grande_no_acesso_a_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/ind_193-2026_estudo_implatar_lombada_rua_professor_theodoro_henning.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/ind._194-2026_reitera_iluminacao_rua_ervino_ernesto_brunnquell.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3386/projeto_emenda_01_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3387/_projeto_emenda_02_2026_ldo_ppa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3415/projeto_de_emenda_aditiva__03.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3416/projeto_de_emenda_aditiva__04.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3417/projeto_de_emenda_aditiva__05.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3418/projeto_de_emenda_aditiva__06.2026_plo_64.2025_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3469/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3544/emenda_ao_pl_11.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3594/emenda_modificativa_pl_14.2026.docx_-_google_docs_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/emenda_comissao_legislacao_pl_13_2026_ldo_2027__.docx_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/parecer_juridico_plc_2.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3384/parecer_da_comissao_de_legislacao_pl_01.2.3.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3393/parecer_02_da_comissao_de_legislacao_pl_80.2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3394/parecer_03_da_comissao_de_legislacao_pl_71.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3395/parecer_04_da_comissao_de_legislacao_pl_72.2025_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3413/parecer_comissao_cljr_pl64_2025_com_projetos_emendas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3414/parecer_cljr_veto_pl_09_2025_integral.docx_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3441/parecer_da_comissao_de_legislacao_pl_04.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3468/parecer_da_comissao_de_legislacao_pl_04.2026__17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3533/parecer_da_comissao_de_legislacao_justica_e_redacao_pl_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3538/parecer_da_comissao_de_legislacao_pl_76.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3545/parecer_comissao_legislacao_pl_11.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3593/parecer_comissao_legislacao_pl_14.2026.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3596/parecer_comissao_legislacao_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3597/parecer_comissao_legislacao_pl_06.2026_final.docx_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/parecer_15_conjunto_comissao_legislacao_justica_redacao_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/parecer_16_comissao_legislacao_pl_015_2026_profissional_contabil_amigo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/parecer_da_comissao_de_legislacao_justica_e_redacao_plos_16_17_19_e_20_2026_corrigido.docx.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/parecer_comissao_legislacao_justica_redacao_plc_1_2026_acessibilidade_eventos.docx.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/parecer_comissao_legislacao_pel_01.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/parecer_comissao_legislacao_pl_22.2026_fibromialgia.docx.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/parecer_comissao_legislacao_pl_13_2026_ldo_2027__com_anexo_i.docx_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/parecer_comissao_legislacao_pl_24_25_26.2026_ok.docx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3388/parecer_1_comissao_de_financa_e_orcamento_pl_0123.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3436/parecer_2_comissao_de_financa_e_orcamento_pl_64.2025_1.docx.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3537/parecer_comissao_de_financa_e_orcamento_78910.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3599/parecer_comissao_de_financa_e_orcamento_pl_12.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/parecer_conjunto_comissao_financas_orcamento_plos_18_e_21_2026_auxilio_alimentacao.docx.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/parecer_da_comissao_de_financas_e_orcamento_plos_16_17_19_e_20_2026_revisado_com_impacto.docx.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/parecer_conjunto_comissao_financas_orcamento_plos2425262026_auxilio_alimentacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3361/req._de_urgencia_01_-2025_pedido_de_urgencia_pleis_01_-02_e_03.docx.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3513/req._de_urgencia_02_-2026_pedido_de_urgencia_pleis_070809e_10.2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/req._urgencia_03-2026_-_pedido_de_urgencia_plei_16_ate_21_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/_req._04-2026_-_pedido_de_urgencia_plei_2425_e_26.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3385/ata_c_l_j_r_-_reuniao_dia_09-02-2026.docx_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3389/ata_1_cfo-_reuniao_dia_10-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3391/ata_cljr_pl_72.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3392/ata_c_l_j_r_-_reuniao_dia_20-02-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3419/ata_c_l_j_r_-_reuniao_dia_27-02-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3437/ata_cfo-_reuniao_dia_03-03-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3440/ata_c_l_j_r_-_reuniao_dia_06-03-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3470/ata_c_l_j_r_-_reuniao_dia_17-03-2025_pl_004-2026_-.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3523/_ata_c_l_j_r_-_reuniao_dia_10-04-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3532/ata_c_l_j_r_-_reuniao_dia_14-04-2025_pl076-2025-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3534/ata_comissao_educacao_saude_pl_76_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3536/ata_financas_reuniao_dia_14-04-07-08-09-10-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3543/ata_c_l_j_r_-_reuniao_dia__23-04-2025_pl_06_e_011-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3598/ata_c_l_j_r_-_reuniao_dia__11-05-2026__pl_06_-12_-_14_-_15_e_pr_003.docx.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3600/ata_financas_reuniao_dia_12-05-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3611/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_14_maio_2026_1.docx.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/ata_14-05.docx_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/_ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_19_maio_2026_.docx.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_02-06-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/ata_da_reuniao_da_comissao_de_legislacao_justica_e_redacao_09-06-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/_ata_cfo__09-06-2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2026/3535/parecer_comissao_educacao_saude_pl_76_2025.docx_2.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rionegro.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H294"/>
+  <dimension ref="A1:H341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="230.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -4596,6956 +5137,8178 @@
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
         <v>127</v>
       </c>
-      <c r="B30" t="s">
-[...5 lines deleted...]
-      <c r="D30" t="s">
+      <c r="G30" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>131</v>
+      </c>
+      <c r="E31" t="s">
+        <v>132</v>
+      </c>
+      <c r="F31" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="F32" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
         <v>139</v>
       </c>
-      <c r="B33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="F34" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H34" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D35" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" t="s">
+        <v>127</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E35" t="s">
+      <c r="H35" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>152</v>
+      </c>
+      <c r="E36" t="s">
         <v>153</v>
       </c>
-      <c r="B36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F36" t="s">
+        <v>127</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
         <v>157</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F37" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H37" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F41" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F42" t="s">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E43" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F43" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H43" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E44" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F44" t="s">
         <v>183</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H44" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F45" t="s">
         <v>187</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H45" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D46" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E46" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F46" t="s">
         <v>191</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H46" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D47" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E47" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F47" t="s">
         <v>195</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H47" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D48" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E48" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F48" t="s">
-        <v>130</v>
+        <v>199</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D49" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E49" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E50" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F50" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E51" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E52" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F52" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E53" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F53" t="s">
-        <v>130</v>
+        <v>217</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E54" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F54" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E55" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F55" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F56" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E57" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F57" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E58" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F58" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H58" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E59" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F59" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E60" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F60" t="s">
-        <v>239</v>
+        <v>166</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H60" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E61" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F61" t="s">
-        <v>124</v>
+        <v>243</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>114</v>
       </c>
       <c r="D62" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E62" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F62" t="s">
-        <v>158</v>
+        <v>247</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>250</v>
+        <v>118</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E63" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F63" t="s">
+        <v>133</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>122</v>
+      </c>
+      <c r="D64" t="s">
+        <v>157</v>
+      </c>
+      <c r="E64" t="s">
+        <v>158</v>
+      </c>
+      <c r="F64" t="s">
+        <v>166</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="H64" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>256</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>126</v>
+      </c>
+      <c r="D65" t="s">
+        <v>157</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65" t="s">
+        <v>257</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="H65" t="s">
         <v>259</v>
-      </c>
-[...13 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" t="s">
+        <v>157</v>
+      </c>
+      <c r="E66" t="s">
+        <v>158</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="H66" t="s">
         <v>263</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" t="s">
+        <v>157</v>
+      </c>
+      <c r="E67" t="s">
+        <v>158</v>
+      </c>
+      <c r="F67" t="s">
+        <v>236</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
         <v>267</v>
-      </c>
-[...19 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" t="s">
+        <v>157</v>
+      </c>
+      <c r="E68" t="s">
+        <v>158</v>
+      </c>
+      <c r="F68" t="s">
+        <v>270</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="H68" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>274</v>
+      </c>
+      <c r="D69" t="s">
+        <v>157</v>
+      </c>
+      <c r="E69" t="s">
+        <v>158</v>
+      </c>
+      <c r="F69" t="s">
+        <v>166</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H69" t="s">
         <v>276</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>277</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>278</v>
+      </c>
+      <c r="D70" t="s">
+        <v>157</v>
+      </c>
+      <c r="E70" t="s">
+        <v>158</v>
+      </c>
+      <c r="F70" t="s">
+        <v>139</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" t="s">
+        <v>157</v>
+      </c>
+      <c r="E71" t="s">
+        <v>158</v>
+      </c>
+      <c r="F71" t="s">
+        <v>166</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="H71" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>286</v>
+      </c>
+      <c r="D72" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" t="s">
+        <v>158</v>
+      </c>
+      <c r="F72" t="s">
+        <v>287</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H72" t="s">
         <v>288</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>290</v>
+      </c>
+      <c r="D73" t="s">
+        <v>157</v>
+      </c>
+      <c r="E73" t="s">
+        <v>158</v>
+      </c>
+      <c r="F73" t="s">
+        <v>291</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B73" t="s">
-[...5 lines deleted...]
-      <c r="D73" t="s">
+      <c r="H73" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>295</v>
+      </c>
+      <c r="D74" t="s">
+        <v>157</v>
+      </c>
+      <c r="E74" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" t="s">
+        <v>195</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
         <v>297</v>
-      </c>
-[...19 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>299</v>
+      </c>
+      <c r="D75" t="s">
+        <v>157</v>
+      </c>
+      <c r="E75" t="s">
+        <v>158</v>
+      </c>
+      <c r="F75" t="s">
+        <v>247</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>303</v>
+      </c>
+      <c r="D76" t="s">
+        <v>157</v>
+      </c>
+      <c r="E76" t="s">
+        <v>158</v>
+      </c>
+      <c r="F76" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B76" t="s">
-[...14 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>307</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="E77" t="s">
-        <v>294</v>
+        <v>158</v>
       </c>
       <c r="F77" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H77" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>310</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>311</v>
       </c>
       <c r="D78" t="s">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="E78" t="s">
-        <v>294</v>
+        <v>158</v>
       </c>
       <c r="F78" t="s">
-        <v>124</v>
+        <v>217</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H78" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>315</v>
       </c>
       <c r="D79" t="s">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="E79" t="s">
-        <v>294</v>
+        <v>158</v>
       </c>
       <c r="F79" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="E80" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="F80" t="s">
-        <v>179</v>
+        <v>321</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>317</v>
+        <v>140</v>
       </c>
       <c r="H80" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
         <v>319</v>
       </c>
-      <c r="B81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="F81" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E82" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F82" t="s">
-        <v>320</v>
+        <v>139</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H82" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D83" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E83" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F83" t="s">
-        <v>327</v>
+        <v>139</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="H83" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E84" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F84" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="H84" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E85" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F85" t="s">
-        <v>334</v>
+        <v>199</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="H85" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E86" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F86" t="s">
-        <v>338</v>
+        <v>133</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="D87" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E87" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F87" t="s">
-        <v>228</v>
+        <v>133</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D88" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E88" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F88" t="s">
-        <v>345</v>
+        <v>187</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="D89" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E89" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F89" t="s">
-        <v>345</v>
+        <v>187</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="H89" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="D90" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E90" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F90" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="H90" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D91" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E91" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F91" t="s">
-        <v>130</v>
+        <v>355</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="H91" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="D92" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E92" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F92" t="s">
-        <v>301</v>
+        <v>362</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H92" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="D93" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E93" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F93" t="s">
-        <v>191</v>
+        <v>362</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="H93" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="D94" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E94" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F94" t="s">
-        <v>338</v>
+        <v>369</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="H94" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="D95" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E95" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F95" t="s">
-        <v>327</v>
+        <v>373</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="H95" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D96" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E96" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F96" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="H96" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="D97" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E97" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F97" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>131</v>
+        <v>381</v>
       </c>
       <c r="H97" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="D98" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E98" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F98" t="s">
-        <v>124</v>
+        <v>380</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>375</v>
+        <v>140</v>
       </c>
       <c r="H98" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>246</v>
+        <v>86</v>
       </c>
       <c r="D99" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E99" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F99" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="H99" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>250</v>
+        <v>91</v>
       </c>
       <c r="D100" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E100" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F100" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="H100" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>255</v>
+        <v>95</v>
       </c>
       <c r="D101" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E101" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F101" t="s">
-        <v>385</v>
+        <v>336</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="H101" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>259</v>
+        <v>99</v>
       </c>
       <c r="D102" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E102" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F102" t="s">
-        <v>389</v>
+        <v>199</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="H102" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>263</v>
+        <v>104</v>
       </c>
       <c r="D103" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E103" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F103" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="H103" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>268</v>
+        <v>108</v>
       </c>
       <c r="D104" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E104" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F104" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="H104" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>272</v>
+        <v>111</v>
       </c>
       <c r="D105" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E105" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F105" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="H105" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>276</v>
+        <v>114</v>
       </c>
       <c r="D106" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E106" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F106" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>402</v>
+        <v>140</v>
       </c>
       <c r="H106" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>280</v>
+        <v>118</v>
       </c>
       <c r="D107" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E107" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F107" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="H107" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>408</v>
+        <v>122</v>
       </c>
       <c r="D108" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E108" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F108" t="s">
-        <v>327</v>
+        <v>413</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="H108" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>412</v>
+        <v>126</v>
       </c>
       <c r="D109" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E109" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F109" t="s">
-        <v>327</v>
+        <v>187</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="H109" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>416</v>
+        <v>261</v>
       </c>
       <c r="D110" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E110" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F110" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="H110" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>421</v>
+        <v>265</v>
       </c>
       <c r="D111" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E111" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F111" t="s">
-        <v>191</v>
+        <v>424</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="H111" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>269</v>
+      </c>
+      <c r="D112" t="s">
+        <v>328</v>
+      </c>
+      <c r="E112" t="s">
+        <v>329</v>
+      </c>
+      <c r="F112" t="s">
         <v>424</v>
       </c>
-      <c r="B112" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="H112" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>429</v>
+        <v>274</v>
       </c>
       <c r="D113" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E113" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F113" t="s">
-        <v>385</v>
+        <v>424</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H113" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>433</v>
+        <v>278</v>
       </c>
       <c r="D114" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E114" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F114" t="s">
-        <v>345</v>
+        <v>139</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H114" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>436</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
+        <v>282</v>
+      </c>
+      <c r="D115" t="s">
+        <v>328</v>
+      </c>
+      <c r="E115" t="s">
+        <v>329</v>
+      </c>
+      <c r="F115" t="s">
+        <v>139</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="D115" t="s">
-[...8 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>439</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>286</v>
+      </c>
+      <c r="D116" t="s">
+        <v>328</v>
+      </c>
+      <c r="E116" t="s">
+        <v>329</v>
+      </c>
+      <c r="F116" t="s">
+        <v>139</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="H116" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>442</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>290</v>
+      </c>
+      <c r="D117" t="s">
+        <v>328</v>
+      </c>
+      <c r="E117" t="s">
+        <v>329</v>
+      </c>
+      <c r="F117" t="s">
+        <v>362</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H117" t="s">
         <v>444</v>
-      </c>
-[...19 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>449</v>
+        <v>295</v>
       </c>
       <c r="D118" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E118" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F118" t="s">
-        <v>327</v>
+        <v>362</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>453</v>
+        <v>299</v>
       </c>
       <c r="D119" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E119" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F119" t="s">
-        <v>179</v>
+        <v>449</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>457</v>
+        <v>303</v>
       </c>
       <c r="D120" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E120" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F120" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="H120" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>461</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E121" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F121" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="H121" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>465</v>
+        <v>311</v>
       </c>
       <c r="D122" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E122" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F122" t="s">
-        <v>124</v>
+        <v>420</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>469</v>
+        <v>315</v>
       </c>
       <c r="D123" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E123" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F123" t="s">
-        <v>470</v>
+        <v>380</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="H123" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="D124" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E124" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F124" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="H124" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="D125" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E125" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F125" t="s">
-        <v>130</v>
+        <v>373</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="H125" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="D126" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E126" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F126" t="s">
-        <v>320</v>
+        <v>187</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="H126" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="D127" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E127" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F127" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="H127" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="D128" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E128" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F128" t="s">
-        <v>320</v>
+        <v>187</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="H128" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>493</v>
+        <v>484</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D129" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E129" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F129" t="s">
-        <v>345</v>
+        <v>133</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="H129" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="D130" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E130" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F130" t="s">
-        <v>338</v>
+        <v>133</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="H130" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="D131" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E131" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F131" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="H131" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="D132" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E132" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F132" t="s">
-        <v>345</v>
+        <v>498</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="H132" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="D133" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E133" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F133" t="s">
-        <v>345</v>
+        <v>139</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="H133" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="D134" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E134" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F134" t="s">
-        <v>191</v>
+        <v>139</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="H134" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="D135" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E135" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F135" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="H135" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="D136" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E136" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F136" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="D137" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E137" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F137" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="H137" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="D138" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E138" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F138" t="s">
-        <v>228</v>
+        <v>380</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="H138" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="D139" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E139" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F139" t="s">
-        <v>124</v>
+        <v>373</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="H139" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="D140" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E140" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F140" t="s">
-        <v>124</v>
+        <v>166</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="H140" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D141" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E141" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F141" t="s">
-        <v>130</v>
+        <v>380</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="H141" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="D142" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E142" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F142" t="s">
-        <v>130</v>
+        <v>380</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="H142" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="D143" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E143" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F143" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="H143" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="D144" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E144" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F144" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="D145" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E145" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F145" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="H145" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="D146" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E146" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F146" t="s">
-        <v>179</v>
+        <v>424</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="H146" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="D147" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E147" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F147" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="H147" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="D148" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E148" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F148" t="s">
-        <v>327</v>
+        <v>133</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="H148" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="D149" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E149" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F149" t="s">
-        <v>228</v>
+        <v>133</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="H149" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="D150" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E150" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F150" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="D151" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E151" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F151" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="H151" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="D152" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E152" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F152" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="H152" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="D153" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E153" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F153" t="s">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="H153" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="D154" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E154" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F154" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="H154" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D155" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E155" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F155" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="H155" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="D156" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E156" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F156" t="s">
-        <v>130</v>
+        <v>236</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="H156" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D157" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E157" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F157" t="s">
-        <v>154</v>
+        <v>362</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="H157" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D158" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E158" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F158" t="s">
-        <v>191</v>
+        <v>236</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="H158" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="D159" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E159" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F159" t="s">
-        <v>327</v>
+        <v>139</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="H159" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="D160" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E160" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F160" t="s">
-        <v>619</v>
+        <v>133</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="H160" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="D161" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E161" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F161" t="s">
-        <v>124</v>
+        <v>424</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="H161" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="D162" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E162" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F162" t="s">
-        <v>179</v>
+        <v>373</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="H162" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="D163" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E163" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F163" t="s">
-        <v>345</v>
+        <v>139</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="H163" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="D164" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E164" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F164" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="H164" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="D165" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E165" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F165" t="s">
-        <v>338</v>
+        <v>139</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="H165" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="D166" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E166" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F166" t="s">
-        <v>338</v>
+        <v>162</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="H166" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="D167" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E167" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F167" t="s">
-        <v>130</v>
+        <v>199</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="H167" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="D168" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E168" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F168" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="H168" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="D169" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E169" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F169" t="s">
-        <v>179</v>
+        <v>647</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="H169" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="D170" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E170" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F170" t="s">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="H170" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="D171" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E171" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F171" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="H171" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="D172" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E172" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F172" t="s">
-        <v>345</v>
+        <v>380</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="H172" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="D173" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E173" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F173" t="s">
-        <v>345</v>
+        <v>133</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="H173" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="D174" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E174" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F174" t="s">
-        <v>228</v>
+        <v>373</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="H174" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="D175" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E175" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F175" t="s">
-        <v>228</v>
+        <v>373</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="H175" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="D176" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E176" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F176" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="H176" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="D177" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E177" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F177" t="s">
-        <v>338</v>
+        <v>139</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="H177" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="D178" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E178" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F178" t="s">
-        <v>338</v>
+        <v>187</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="H178" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="D179" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E179" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F179" t="s">
-        <v>327</v>
+        <v>187</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="H179" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="D180" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E180" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F180" t="s">
-        <v>191</v>
+        <v>139</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="H180" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="D181" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E181" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F181" t="s">
-        <v>704</v>
+        <v>380</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="H181" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="D182" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E182" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F182" t="s">
-        <v>179</v>
+        <v>380</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="H182" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="D183" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E183" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F183" t="s">
-        <v>179</v>
+        <v>236</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="H183" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="D184" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E184" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F184" t="s">
-        <v>130</v>
+        <v>236</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="H184" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="D185" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E185" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F185" t="s">
-        <v>327</v>
+        <v>133</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="H185" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="D186" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E186" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F186" t="s">
-        <v>327</v>
+        <v>373</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="H186" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="D187" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E187" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F187" t="s">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="H187" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="D188" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E188" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F188" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="H188" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="D189" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E189" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F189" t="s">
-        <v>389</v>
+        <v>199</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="H189" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="D190" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E190" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F190" t="s">
-        <v>327</v>
+        <v>732</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="H190" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="D191" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E191" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F191" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="H191" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="D192" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E192" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F192" t="s">
-        <v>320</v>
+        <v>187</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="H192" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="D193" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E193" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F193" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="H193" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="D194" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E194" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F194" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="H194" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="D195" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E195" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F195" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="H195" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="D196" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E196" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F196" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="H196" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="D197" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E197" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F197" t="s">
-        <v>191</v>
+        <v>139</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="H197" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>771</v>
+        <v>763</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
       <c r="D198" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E198" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F198" t="s">
-        <v>191</v>
+        <v>424</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="H198" t="s">
-        <v>774</v>
+        <v>766</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>776</v>
+        <v>768</v>
       </c>
       <c r="D199" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E199" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F199" t="s">
-        <v>777</v>
+        <v>362</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="H199" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="D200" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E200" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F200" t="s">
-        <v>327</v>
+        <v>199</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="H200" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="D201" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E201" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F201" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="H201" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="D202" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E202" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F202" t="s">
-        <v>338</v>
+        <v>187</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="H202" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="D203" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E203" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F203" t="s">
-        <v>154</v>
+        <v>373</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="H203" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="D204" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E204" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F204" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="H204" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="D205" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E205" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F205" t="s">
-        <v>179</v>
+        <v>380</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="H205" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="D206" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E206" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F206" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="H206" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="D207" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E207" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F207" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="H207" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="D208" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E208" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F208" t="s">
-        <v>130</v>
+        <v>805</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="H208" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="D209" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E209" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F209" t="s">
-        <v>228</v>
+        <v>362</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="H209" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>821</v>
+        <v>813</v>
       </c>
       <c r="D210" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E210" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F210" t="s">
-        <v>228</v>
+        <v>362</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>822</v>
+        <v>814</v>
       </c>
       <c r="H210" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="D211" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E211" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F211" t="s">
-        <v>228</v>
+        <v>373</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="H211" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="D212" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E212" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F212" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="H212" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="D213" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E213" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F213" t="s">
-        <v>130</v>
+        <v>380</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="H213" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="D214" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E214" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F214" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="H214" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="D215" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E215" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F215" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="H215" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="D216" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E216" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F216" t="s">
-        <v>351</v>
+        <v>373</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="H216" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="D217" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E217" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F217" t="s">
-        <v>320</v>
+        <v>139</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="H217" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="D218" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E218" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F218" t="s">
-        <v>345</v>
+        <v>236</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H218" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="D219" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E219" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F219" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="H219" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="D220" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E220" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F220" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="H220" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="D221" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E221" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F221" t="s">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="H221" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D222" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E222" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F222" t="s">
-        <v>345</v>
+        <v>139</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="H222" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="D223" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E223" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F223" t="s">
-        <v>130</v>
+        <v>199</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="H223" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>877</v>
+        <v>869</v>
       </c>
       <c r="D224" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E224" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F224" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>878</v>
+        <v>870</v>
       </c>
       <c r="H224" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="D225" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E225" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F225" t="s">
-        <v>130</v>
+        <v>386</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
       <c r="H225" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="D226" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E226" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F226" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="H226" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="D227" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E227" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F227" t="s">
-        <v>320</v>
+        <v>380</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="H227" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="D228" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E228" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F228" t="s">
-        <v>124</v>
+        <v>362</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
       <c r="H228" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="D229" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E229" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F229" t="s">
-        <v>124</v>
+        <v>362</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="H229" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="D230" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E230" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F230" t="s">
-        <v>228</v>
+        <v>187</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="H230" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="D231" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E231" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F231" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="H231" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="D232" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E232" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F232" t="s">
-        <v>327</v>
+        <v>139</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="H232" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="D233" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E233" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F233" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="H233" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="D234" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E234" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F234" t="s">
-        <v>338</v>
+        <v>139</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="H234" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="D235" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E235" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F235" t="s">
-        <v>124</v>
+        <v>373</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>922</v>
+        <v>914</v>
       </c>
       <c r="H235" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="D236" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E236" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F236" t="s">
-        <v>124</v>
+        <v>355</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="H236" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="D237" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E237" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F237" t="s">
-        <v>228</v>
+        <v>133</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="H237" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="D238" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E238" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="F238" t="s">
-        <v>934</v>
+        <v>133</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="H238" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>10</v>
+        <v>929</v>
       </c>
       <c r="D239" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E239" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F239" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
       <c r="H239" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>17</v>
+        <v>933</v>
       </c>
       <c r="D240" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E240" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F240" t="s">
-        <v>289</v>
+        <v>362</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="H240" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>21</v>
+        <v>937</v>
       </c>
       <c r="D241" t="s">
+        <v>328</v>
+      </c>
+      <c r="E241" t="s">
+        <v>329</v>
+      </c>
+      <c r="F241" t="s">
+        <v>362</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="E241" t="s">
+      <c r="H241" t="s">
         <v>939</v>
-      </c>
-[...7 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>25</v>
+        <v>941</v>
       </c>
       <c r="D242" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E242" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F242" t="s">
-        <v>289</v>
+        <v>187</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="H242" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>29</v>
+        <v>945</v>
       </c>
       <c r="D243" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E243" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F243" t="s">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="H243" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>33</v>
+        <v>949</v>
       </c>
       <c r="D244" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E244" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F244" t="s">
-        <v>289</v>
+        <v>133</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="H244" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>37</v>
+        <v>953</v>
       </c>
       <c r="D245" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E245" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F245" t="s">
-        <v>289</v>
+        <v>133</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="H245" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>41</v>
+        <v>957</v>
       </c>
       <c r="D246" t="s">
-        <v>938</v>
+        <v>328</v>
       </c>
       <c r="E246" t="s">
-        <v>939</v>
+        <v>329</v>
       </c>
       <c r="F246" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="H246" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>960</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>961</v>
+      </c>
+      <c r="D247" t="s">
+        <v>328</v>
+      </c>
+      <c r="E247" t="s">
+        <v>329</v>
+      </c>
+      <c r="F247" t="s">
+        <v>962</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="B247" t="s">
-[...14 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>965</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>966</v>
       </c>
-      <c r="B248" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D248" t="s">
+        <v>328</v>
+      </c>
+      <c r="E248" t="s">
+        <v>329</v>
+      </c>
+      <c r="F248" t="s">
+        <v>199</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="E248" t="s">
+      <c r="H248" t="s">
         <v>968</v>
-      </c>
-[...7 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>969</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>970</v>
+      </c>
+      <c r="D249" t="s">
+        <v>328</v>
+      </c>
+      <c r="E249" t="s">
+        <v>329</v>
+      </c>
+      <c r="F249" t="s">
         <v>971</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>972</v>
       </c>
       <c r="H249" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>974</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>21</v>
+        <v>975</v>
       </c>
       <c r="D250" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E250" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F250" t="s">
-        <v>289</v>
+        <v>362</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H250" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>25</v>
+        <v>979</v>
       </c>
       <c r="D251" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E251" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F251" t="s">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="H251" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>29</v>
+        <v>983</v>
       </c>
       <c r="D252" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E252" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F252" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="H252" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>33</v>
+        <v>987</v>
       </c>
       <c r="D253" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E253" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F253" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="H253" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>37</v>
+        <v>991</v>
       </c>
       <c r="D254" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E254" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F254" t="s">
-        <v>289</v>
+        <v>162</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="H254" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>41</v>
+        <v>995</v>
       </c>
       <c r="D255" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E255" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F255" t="s">
-        <v>289</v>
+        <v>187</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="H255" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>45</v>
+        <v>999</v>
       </c>
       <c r="D256" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E256" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F256" t="s">
-        <v>289</v>
+        <v>139</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="H256" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>49</v>
+        <v>1003</v>
       </c>
       <c r="D257" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E257" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F257" t="s">
-        <v>289</v>
+        <v>139</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="H257" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>53</v>
+        <v>1007</v>
       </c>
       <c r="D258" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E258" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F258" t="s">
-        <v>289</v>
+        <v>139</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="H258" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>57</v>
+        <v>1011</v>
       </c>
       <c r="D259" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E259" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F259" t="s">
-        <v>289</v>
+        <v>187</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="H259" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1004</v>
+        <v>1014</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>61</v>
+        <v>1015</v>
       </c>
       <c r="D260" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E260" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F260" t="s">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="H260" t="s">
-        <v>291</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>65</v>
+        <v>1019</v>
       </c>
       <c r="D261" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E261" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F261" t="s">
-        <v>289</v>
+        <v>380</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="H261" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1009</v>
+        <v>1022</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>69</v>
+        <v>1023</v>
       </c>
       <c r="D262" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E262" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F262" t="s">
-        <v>289</v>
+        <v>362</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="H262" t="s">
-        <v>1011</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>74</v>
+        <v>1027</v>
       </c>
       <c r="D263" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E263" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F263" t="s">
-        <v>289</v>
+        <v>362</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="H263" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>78</v>
+        <v>1031</v>
       </c>
       <c r="D264" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E264" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F264" t="s">
-        <v>289</v>
+        <v>424</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1016</v>
+        <v>1032</v>
       </c>
       <c r="H264" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1018</v>
+        <v>1034</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>82</v>
+        <v>1035</v>
       </c>
       <c r="D265" t="s">
-        <v>967</v>
+        <v>328</v>
       </c>
       <c r="E265" t="s">
-        <v>968</v>
+        <v>329</v>
       </c>
       <c r="F265" t="s">
-        <v>289</v>
+        <v>199</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
       <c r="H265" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1021</v>
+        <v>1038</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>10</v>
+        <v>1039</v>
       </c>
       <c r="D266" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E266" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F266" t="s">
-        <v>1024</v>
+        <v>187</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="H266" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>17</v>
+        <v>1043</v>
       </c>
       <c r="D267" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E267" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F267" t="s">
-        <v>1024</v>
+        <v>362</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1028</v>
+        <v>1044</v>
       </c>
       <c r="H267" t="s">
-        <v>1029</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1030</v>
+        <v>1046</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>21</v>
+        <v>1047</v>
       </c>
       <c r="D268" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E268" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F268" t="s">
-        <v>1024</v>
+        <v>362</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="H268" t="s">
-        <v>1032</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1033</v>
+        <v>1050</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>25</v>
+        <v>1051</v>
       </c>
       <c r="D269" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E269" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F269" t="s">
-        <v>1024</v>
+        <v>139</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="H269" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>29</v>
+        <v>1055</v>
       </c>
       <c r="D270" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E270" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F270" t="s">
-        <v>1024</v>
+        <v>139</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1037</v>
+        <v>1056</v>
       </c>
       <c r="H270" t="s">
-        <v>1038</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1039</v>
+        <v>1058</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>33</v>
+        <v>1059</v>
       </c>
       <c r="D271" t="s">
-        <v>1022</v>
+        <v>328</v>
       </c>
       <c r="E271" t="s">
-        <v>1023</v>
+        <v>329</v>
       </c>
       <c r="F271" t="s">
-        <v>1024</v>
+        <v>139</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1040</v>
+        <v>1060</v>
       </c>
       <c r="H271" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1042</v>
+        <v>1062</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>1063</v>
       </c>
       <c r="D272" t="s">
-        <v>1043</v>
+        <v>328</v>
       </c>
       <c r="E272" t="s">
-        <v>1044</v>
+        <v>329</v>
       </c>
       <c r="F272" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1045</v>
+        <v>1064</v>
       </c>
       <c r="H272" t="s">
-        <v>1046</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1047</v>
+        <v>1066</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>17</v>
+        <v>1067</v>
       </c>
       <c r="D273" t="s">
-        <v>1043</v>
+        <v>328</v>
       </c>
       <c r="E273" t="s">
-        <v>1044</v>
+        <v>329</v>
       </c>
       <c r="F273" t="s">
-        <v>87</v>
+        <v>380</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1048</v>
+        <v>1068</v>
       </c>
       <c r="H273" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1050</v>
+        <v>1070</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D274" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="E274" t="s">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="F274" t="s">
-        <v>87</v>
+        <v>324</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
       <c r="H274" t="s">
-        <v>1052</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1053</v>
+        <v>1075</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D275" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="E275" t="s">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="F275" t="s">
-        <v>87</v>
+        <v>324</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1054</v>
+        <v>1076</v>
       </c>
       <c r="H275" t="s">
-        <v>1055</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1056</v>
+        <v>1078</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D276" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E276" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F276" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1059</v>
+        <v>1079</v>
       </c>
       <c r="H276" t="s">
-        <v>1060</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1061</v>
+        <v>1081</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D277" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E277" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F277" t="s">
-        <v>1024</v>
+        <v>324</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
       <c r="H277" t="s">
-        <v>1063</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1064</v>
+        <v>1084</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D278" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E278" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F278" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1065</v>
+        <v>1085</v>
       </c>
       <c r="H278" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D279" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E279" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F279" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
       <c r="H279" t="s">
-        <v>1069</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D280" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E280" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F280" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1071</v>
+        <v>1091</v>
       </c>
       <c r="H280" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D281" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E281" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F281" t="s">
-        <v>1024</v>
+        <v>324</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="H281" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1076</v>
+        <v>1096</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D282" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E282" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F282" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
       <c r="H282" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D283" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E283" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="F283" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="H283" t="s">
-        <v>1081</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="D284" t="s">
-        <v>1057</v>
+        <v>1103</v>
       </c>
       <c r="E284" t="s">
-        <v>1058</v>
+        <v>1104</v>
       </c>
       <c r="F284" t="s">
-        <v>289</v>
+        <v>1105</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1083</v>
+        <v>1106</v>
       </c>
       <c r="H284" t="s">
-        <v>1084</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1085</v>
+        <v>1108</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D285" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E285" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F285" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
       <c r="H285" t="s">
-        <v>1087</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1088</v>
+        <v>1113</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D286" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E286" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F286" t="s">
-        <v>165</v>
+        <v>324</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1089</v>
+        <v>1114</v>
       </c>
       <c r="H286" t="s">
-        <v>1090</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1091</v>
+        <v>1116</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="D287" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E287" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F287" t="s">
-        <v>1024</v>
+        <v>324</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1092</v>
+        <v>1117</v>
       </c>
       <c r="H287" t="s">
-        <v>1093</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1094</v>
+        <v>1119</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D288" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E288" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F288" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1095</v>
+        <v>1120</v>
       </c>
       <c r="H288" t="s">
-        <v>1096</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1097</v>
+        <v>1122</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="D289" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E289" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F289" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1098</v>
+        <v>1123</v>
       </c>
       <c r="H289" t="s">
-        <v>1099</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1100</v>
+        <v>1125</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="D290" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E290" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F290" t="s">
-        <v>1024</v>
+        <v>324</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1101</v>
+        <v>1126</v>
       </c>
       <c r="H290" t="s">
-        <v>1102</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D291" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E291" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F291" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1104</v>
+        <v>1129</v>
       </c>
       <c r="H291" t="s">
-        <v>1105</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1106</v>
+        <v>1131</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="D292" t="s">
-        <v>1057</v>
+        <v>1109</v>
       </c>
       <c r="E292" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F292" t="s">
-        <v>1024</v>
+        <v>324</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1107</v>
+        <v>1132</v>
       </c>
       <c r="H292" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>45</v>
+      </c>
+      <c r="D293" t="s">
         <v>1109</v>
       </c>
-      <c r="B293" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E293" t="s">
-        <v>1058</v>
+        <v>1110</v>
       </c>
       <c r="F293" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1110</v>
+        <v>1135</v>
       </c>
       <c r="H293" t="s">
-        <v>1111</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1112</v>
+        <v>1137</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
+        <v>49</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F294" t="s">
+        <v>324</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>53</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F295" t="s">
+        <v>324</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>57</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F296" t="s">
+        <v>324</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>61</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F297" t="s">
+        <v>324</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H297" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>65</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F298" t="s">
+        <v>324</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>69</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F299" t="s">
+        <v>324</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>74</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F300" t="s">
+        <v>324</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>78</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F301" t="s">
+        <v>324</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>82</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F302" t="s">
+        <v>324</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>86</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>91</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>95</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>99</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F306" t="s">
+        <v>324</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
         <v>10</v>
       </c>
-      <c r="D294" t="s">
-[...12 lines deleted...]
-        <v>1116</v>
+      <c r="D307" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>17</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>21</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>25</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>29</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>33</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>37</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>10</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F314" t="s">
+        <v>87</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>17</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F315" t="s">
+        <v>87</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>21</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F316" t="s">
+        <v>87</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>25</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F317" t="s">
+        <v>87</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F318" t="s">
+        <v>324</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>17</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>21</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F320" t="s">
+        <v>324</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>25</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F321" t="s">
+        <v>324</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>29</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F322" t="s">
+        <v>324</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>33</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>37</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F324" t="s">
+        <v>324</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>41</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F325" t="s">
+        <v>324</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>45</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F326" t="s">
+        <v>324</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>49</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F327" t="s">
+        <v>324</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>53</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F328" t="s">
+        <v>173</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>57</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>61</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F330" t="s">
+        <v>324</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>65</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F331" t="s">
+        <v>324</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>69</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>74</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F333" t="s">
+        <v>324</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>78</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>82</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F335" t="s">
+        <v>324</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>86</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>91</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F337" t="s">
+        <v>173</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>95</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F338" t="s">
+        <v>324</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>99</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F340" t="s">
+        <v>173</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>17</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F341" t="s">
+        <v>173</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11799,50 +13562,97 @@
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>