--- v0 (2025-12-16)
+++ v1 (2026-04-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2025</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicitação de Informações e Convocação da Secretária Municipal de Saúde e Coordenadora sobre o atendimento prestado às usuários no Centro de atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>Proposição aprovada</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
+    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Solicitação de Informações detalhados sobre a falta de água que afetou todo o Município de Rio Negro nos dias 06 e 07 de fevereiro de 2025, bem como informações sobre as medidas adotadas para evitar a recorrência desse problema.</t>
   </si>
   <si>
     <t>Proposição apresentada em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2025</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
     <t>Reiterar Solicitação de  instalação de água encanada na localidade da Campina dos Martins.</t>
   </si>
   <si>
     <t>Indicação encaminhada ao Executivo.</t>
   </si>
   <si>
     <t>Indicação nº 26 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
@@ -156,51 +156,51 @@
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
     <t>Instalação de abrigo e manutenção na área do ponto de ônibus/lotação na Avenida Afonso Petschow, em frente ao Restaurante Estradeiro.</t>
   </si>
   <si>
     <t>Indicação nº 35 de 2025</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl,Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada, manutenção e melhorias necessárias, capinação, pintura e troca de lâmpadas na passarela de alvenaria na Rua Camarista João Hirt, com cruzamento da Rua José Eduardo Henning, sobre os trilhos da empresa RUMO.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2025</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada, por parte de engenheiro habilitado, a Inspeção de Segurança e de Acessibilidade,  manutenção e melhorias e a elaboração de um cronograma para a execução dos consertos necessários, capinação, pintura e troca de lâmpadas na passarela de ferro da Rua 08 de Dezembro com cruzamento da Rua José Eduardo Henning sobre os trilhos da empresa RUMO.</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Landivo Geraldo de Oliveira Gruber</t>
+    <t>Elcio Josué Colaço,Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Pavimentação de um trecho aproximado de 800 metros da "Estrada Principal na Localidade de Lageado dos Vieiras” próximo ao Rancho Richiter.</t>
   </si>
   <si>
     <t>Indicação nº 38 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Instalação de Parque Infantil e Alambrado ao Entorno da Quadra de Areia "Espaço Aberto Casas de Pedras".</t>
   </si>
   <si>
     <t>Indicação nº 39 de 2025</t>
   </si>
   <si>
     <t>Projeto de Levantamento de Custos e Dimensões para Pavimentação e Recapeamento das Ruas Santa Catarina e Trecho da Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2025</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
@@ -570,51 +570,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="200.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="193.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">