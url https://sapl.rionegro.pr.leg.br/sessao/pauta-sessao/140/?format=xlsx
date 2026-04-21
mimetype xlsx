--- v0 (2025-12-16)
+++ v1 (2026-04-21)
@@ -82,51 +82,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre alterações e inclusões de itens nas Seções dos Anexos I e II, de que trata o artigo 11 da Lei nº 3385, de 08 de julho de 2024, que dispõe sobre as Diretrizes Orçamentárias para o ano de 2025, e requer que a discussão e votação, se possível, seja realizada em regime de urgência, com base no artigo 50 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e requer que a discussão e votação, se possível, seja realizada em regime de urgência, com base no artigo 50 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2025</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de urgência aos projetos de lei nº 06/2025, 07/2025 e 08/2025 do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>Requerimento nº 11 de 2025</t>
   </si>
   <si>
-    <t>João Alves,Landivo Geraldo de Oliveira Gruber,Maria Célia Conte</t>
+    <t>João Alves,Landivo Geraldo de Oliveira,Maria Célia Conte</t>
   </si>
   <si>
     <t>Solicita à diretoria do Hospital Bom Jesus, um relatório dos atendimentos realizados pelo SUS, UNIMED e atendimentos particulares no ano de 2024.</t>
   </si>
   <si>
     <t>Indicação nº 84 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize, alargamento e no estacionamento na Rua Ludovico Schuster.</t>
   </si>
   <si>
     <t>Proposição apresentada em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 85 de 2025</t>
   </si>
   <si>
     <t>Solicitação de Limpeza do Pátio da Obra paralisada do Posto de Saúde do Bairro Jardim Zelinda.</t>
   </si>
   <si>
     <t>Indicação nº 87 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
@@ -202,102 +202,102 @@
   <si>
     <t>Indicação nº 97 de 2025</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
     <t>Solicita construção de bueiros na estrada secundária na Barra Grande, no acesso às propriedades do Senhor  Evandro José   Palhano e Antônio Silva.</t>
   </si>
   <si>
     <t>Indicação nº 98 de 2025</t>
   </si>
   <si>
     <t>Solicita construção de bueiro na estrada velha da Lapa,  na entrada da propriedade do Senhor Celso Raduski.</t>
   </si>
   <si>
     <t>Indicação nº 99 de 2025</t>
   </si>
   <si>
     <t>Solicita empedramento e patrolamento na estrada que dá acesso  a propriedade do Senhor Algacir Haide.</t>
   </si>
   <si>
     <t>Indicação nº 100 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin</t>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicitam em caráter de urgência a implantação de abrigos (pontos de ônibus) escolar para uso dos alunos do transporte escolar.</t>
   </si>
   <si>
     <t>Indicação nº 101 de 2025</t>
   </si>
   <si>
     <t>Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicita a retomada e execução do Projeto de Revitalização do Centro Histórico de Rio Negro, elaborado durante a gestão 2005/2012 do então Prefeito Alceu Ricardo Swarowski, pelo projetista Jairo de Oliveira.</t>
   </si>
   <si>
     <t>Indicação nº 102 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga,Geovane de Lima</t>
   </si>
   <si>
     <t>Solicitação de instalação de Lombada em frente à Escola Municipal Eraldo Germano Plautz, na localidade do Cunhupã.</t>
   </si>
   <si>
     <t>Indicação nº 103 de 2025</t>
   </si>
   <si>
     <t>Geovane de Lima</t>
   </si>
   <si>
     <t>Solicitação de Elaboração de Projeto para Asfaltamento da Rua Miguel Grein, no Centro de Rio Negro.</t>
   </si>
   <si>
     <t>Indicação nº 104 de 2025</t>
   </si>
   <si>
     <t>Indicação para construção de um banheiro externo na Unidade de Saúde Luiz Milchevski, visando atender os munícipes do interior que aguardam o transporte para outras cidades, proporcionando mais conforto e acessibilidade.</t>
   </si>
   <si>
     <t>Indicação nº 105 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Indicação para prolongamento de rede de iluminação pública na Rua Ervino Ernesto Brunnquell, entre a Verdureira Wotroba Mix e o Campo do Floresta.</t>
   </si>
   <si>
     <t>Indicação nº 106 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Indicação para confecção de bueiros e manutenção urgente da estrada secundária de acesso à Família Batista, na localidade de Ovelhas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -601,51 +601,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="58.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">