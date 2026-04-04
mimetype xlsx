--- v0 (2025-12-16)
+++ v1 (2026-04-04)
@@ -124,51 +124,51 @@
   <si>
     <t>Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicita a reabertura da Unidade de Saúde do Cunhupã com extensão de atendimento para as Comunidades de Campina Bonita 1 e 2.</t>
   </si>
   <si>
     <t>Indicação nº 109 de 2025</t>
   </si>
   <si>
     <t>Geovane de Lima</t>
   </si>
   <si>
     <t>Solicitação de transformação da parte da faixa de táxi localizada na Praça Max Wolf, em frente à porta de entrada da agência dos Correios, em um estacionamento destinado exclusivamente para carga e descarga de mercadorias</t>
   </si>
   <si>
     <t>Indicação nº 110 de 2025</t>
   </si>
   <si>
     <t>Readequação do sentido da Rua Alfredo de Almeida, entre a Rua Vicente Machado e a Rua XV de Novembro, para Mão Inglesa.</t>
   </si>
   <si>
     <t>Indicação nº 111 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
+    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados solicitam à Empresa Brasileira de Correios e Telégrafos que avalie a possibilidade de retomar os despachos diários na Agência de Rio Negro - PR, com o objetivo de atender às demandas do comércio eletrônico e fortalecer a economia local</t>
   </si>
   <si>
     <t>Indicação nº 112 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicitação de  100m3 (cem metros cúbicos) de cascalho para revestimento de acesso à granja de avicultor: Osmar Schelbauer, na localidade de Retiro Bonito, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>Indicação nº 113 de 2025</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
     <t>Solicitação à Prefeitura Municipal para que, por intermédio da Secretaria competente, encaminhe à Centrais Elétricas de Santa Catarina S.A. (Celesc) o pedido de corte de árvores sob a rede de energia elétrica na localidade de Campina dos Andrades, especificamente na linha que abastece a propriedade do Sr. Paulo Vieira da Rosa, visando evitar interrupções no fornecimento de energia durante chuvas e ventos fortes.</t>
   </si>
   <si>
     <t>Indicação nº 114 de 2025</t>
   </si>
@@ -565,51 +565,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="200.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="193.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">