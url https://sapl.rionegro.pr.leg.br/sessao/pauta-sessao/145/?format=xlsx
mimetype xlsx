--- v0 (2025-12-16)
+++ v1 (2026-04-28)
@@ -124,90 +124,90 @@
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações ao escritor mirim Bernardo Fernando Leski Kraj, que aos seis anos  escreveu um livro.</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2025</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações. Instituto-  Casa Resgate, pelos relevantes serviços prestados à comunidade, como referência em projeto educacional social, transformando sociedades através da restauração familiar.</t>
   </si>
   <si>
     <t>Requerimento nº 20 de 2025</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime de urgência  aos projetos de lei nº 12/2025 e 13/2025.</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
+    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Solicita o envio de relatório completo das demandas registradas pelos munícipes junto à Ouvidoria Municipal, sem a identificação de dados pessoais dos cidadãos, em conformidade com as disposições da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação - LAI) e da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais - LGPD), assegurando a proteção da identidade e de outros dados sensíveis dos cidadãos</t>
   </si>
   <si>
     <t>Indicação nº 158 de 2025</t>
   </si>
   <si>
     <t>Vem respeitosamente indicar ao Executivo Municipal que, por meio de sua iniciativa, seja encaminhado à Câmara Municipal o Projeto de Lei que dispõe sobre a obrigatoriedade da presença do Segundo Professor de Turma nas salas de educação básica que integram o Sistema Municipal de Educação de Rio Negro, nas quais, existam crianças com laudo médico e/ou pedagógico que ateste a necessidade de apoio especializado.</t>
   </si>
   <si>
     <t>Indicação nº 159 de 2025</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a manutenção dos equipamentos da Academia ao Ar Livre e a roçada e limpeza da praça onde está instalada a referida academia, na comunidade da Roseira, com avaliação da possibilidade para substituição dos equipamentos quebrados.</t>
   </si>
   <si>
     <t>Indicação nº 160 de 2025</t>
   </si>
   <si>
     <t>Solicitação de estudo de viabilidade para alteração do fluxo da Rua Rio de Janeiro para dois sentidos.</t>
   </si>
   <si>
     <t>Indicação nº 161 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, por meio da Secretaria Municipal de Agricultura e Meio Ambiente, que seja reiniciado o microssistema de água para as localidades de Ovelhas e Lajeado das Mortes, bem como programadas, em caráter de urgência, obras de extensão do sistema de água de São José/Lajeado Vieiras até a localidade de Barrerinha, totalizando 04 km de canalização.</t>
   </si>
   <si>
     <t>Indicação nº 162 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin</t>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal, por meio da Secretaria Municipal de Obras, estudos e análise para o patrolamento e empedramento das estradas que dão acesso à família Alves de Paula e demais moradores na localidade de Lageado dos Cordeiros.</t>
   </si>
   <si>
     <t>Indicação nº 163 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que protocole junto à empresa COPEL um pedido formal solicitando melhorias no fornecimento de energia elétrica em todo o interior do Município, tendo em vista as constantes quedas de energia, trazendo prejuízos para os fumicultores, avicultores, pequenos produtores rurais e toda a população que necessita da energia no interior.</t>
   </si>
   <si>
     <t>Indicação nº 164 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para melhorar a sinalização na Rua Dr. Pacheco, esquina com a Rua Cel. Joaquim Teixeira Sabóia.</t>
   </si>
   <si>
     <t>Indicação nº 165 de 2025</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl,João Alves</t>
   </si>
@@ -556,51 +556,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="200.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="193.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">