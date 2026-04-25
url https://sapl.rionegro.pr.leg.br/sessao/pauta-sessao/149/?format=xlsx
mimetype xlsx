--- v0 (2025-12-16)
+++ v1 (2026-04-25)
@@ -137,60 +137,60 @@
   <si>
     <t>Dispõe sobre o Plano de Carreira dos Servidores Públicos Municipais, ocupantes de cargos efetivos do Município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>Matéria inclusa no expediente para leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2025</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 3.203/2022, que dispõe sobre a Estrutura Organizacional e Funcional da Câmara Municipal de Rio Negro, Paraná.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo de Rio Negro a alterar a carga horária e o vencimento proporcional para o cargo de contador</t>
   </si>
   <si>
     <t>Requerimento nº 29 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Neusa Heuko Swarowski</t>
+    <t>Landivo Geraldo de Oliveira,Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicitamos informações ao Executivo Municipal sobre o fluxo de ônibus, linhas em operação, utilização do prédio e quadro funcional da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>Requerimento nº 30 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Votos de louvor e congratulações pela celebração dos 20 anos do Polo  de Rio Negro - PR - Universidade UNOPAR.</t>
   </si>
   <si>
     <t>Requerimento nº 31 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicitamos informações ao Executivo Municipal sobre a Obra da Ponte do Lençol.</t>
   </si>
   <si>
     <t>Indicação nº 194 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço,Geovane de Lima</t>
   </si>
   <si>
     <t>Solicita duas Vagas de Estacionamento: Estacionamento Especial e Estacionamento Rotativa Com Tempo Determinado em frente das Clínicas Endocolo e Viver Bem.</t>
   </si>
   <si>
     <t>Aguardando inclusão no Expediente</t>
   </si>