--- v0 (2025-12-25)
+++ v1 (2026-04-27)
@@ -150,69 +150,69 @@
   <si>
     <t>Dispõe sobre a reposição inflacionária do Piso Salarial Municipal para os Servidores Públicos do Município de Rio Negro - Paraná.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 30 de 2025</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a majoração do auxílio-alimentação concedido aos servidores públicos ativos do Município de Rio Negro – Paraná, conforme especifica</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 31 de 2025</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre a remuneração dos servidores da Câmara Municipal de Rio Negro – Paraná.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 32 de 2025</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio-alimentação concedido aos servidores da Câmara Municipal de Rio Negro – Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>Requerimento nº 34 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,João Alves,Landivo Geraldo de Oliveira Gruber,Maria Célia Conte</t>
+    <t>Elcio Josué Colaço,João Alves,Landivo Geraldo de Oliveira,Maria Célia Conte</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre o Portal da Transparência no Município de Rio negro, PR.</t>
   </si>
   <si>
     <t>Requerimento nº 35 de 2025</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  o   projeto de lei nº 26/2025; 27/2025; 28/2025 29/2025; 30/2025 e 32/2025.</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Neusa Heuko Swarowski</t>
+    <t>Landivo Geraldo de Oliveira,Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicitamos informações sobre a realização de exames de ultrassonografia na cidade e no distrito do Lageado, tendo em vista a informação de que há 600 pessoas aguardando na fila de espera.</t>
   </si>
   <si>
     <t>Indicação nº 221 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras, a conclusão da pavimentação asfáltica e das calçadas com paver na Rua Dr. Elymar Von Linsingen, localizada ao lado do Parque do SESC.</t>
   </si>
   <si>
     <t>Indicação nº 222 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicitação de  100 m³ (cem metros cúbicos) de cascalho para revestimento de acesso à uma nova granja, na localidade de Retiro Bonito,  do Sr. Jaime Veiga, conforme dispõe o § 1º  do  art. 3º da Lei Municipal  3.271/2023 - Programa da Pedra.</t>
   </si>
   <si>
     <t>Indicação nº 223 de 2025</t>
   </si>
@@ -231,51 +231,51 @@
   <si>
     <t>Indicação nº 225 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam tomadas providências urgentes no sentido de realizar a devida manutenção na edificação e melhorias nos equipamentos odontológicos da Unidade Básica de Saúde Antônio Bossi.</t>
   </si>
   <si>
     <t>Indicação nº 226 de 2025</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realocação e a pintura de outra faixa de pedestres em frente a escola municipal Wenceslau Muniz, no Bairro Seminário.</t>
   </si>
   <si>
     <t>Indicação nº 227 de 2025</t>
   </si>
   <si>
     <t>Solicitação de vistoria e solução para excesso de água na Estrada da Lapa, na subida após a Rua Camarista João Hirt.</t>
   </si>
   <si>
     <t>Indicação nº 228 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Landivo Geraldo de Oliveira Gruber</t>
+    <t>Elcio Josué Colaço,Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicitação de Encaminhamento de Ofício ao Deputado Federal Reinhold Stephanes Jr. pela Bancada Municipal do PSD, solicitando a destinação de uma Escavadeira Hidráulica (PC) ao Município de Rio Negro.</t>
   </si>
   <si>
     <t>Indicação nº 229 de 2025</t>
   </si>
   <si>
     <t>Solicitação de estudos para viabilização da reativação da ponte metálica desativada na Vila Paraíso entre Rio Negro/PR e Mafra/SC.</t>
   </si>
   <si>
     <t>Indicação nº 230 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita a pintura e revitalização de lombadas e faixas de pedestres nas vias centrais do Distrito de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>Indicação nº 231 de 2025</t>
   </si>
   <si>
     <t>Solicita a instalação de telas de proteção e melhorias na estrutura do campo de futebol da Vila Rural na localidade de Lageado dos Vieiras.</t>
   </si>
@@ -630,51 +630,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="74.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="68.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">