--- v0 (2026-02-13)
+++ v1 (2026-04-24)
@@ -210,51 +210,51 @@
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que inclua na pauta do Conselho Municipal de Trânsito a solicitação para instalação de faixa elevada na interseção das ruas Lauro Porto Lopes e Saturnino Olinto, em frente ao Colégio Estadual Caetano Munhoz da Rocha e Sindicato dos Trabalhadores nas Indústrias do Fumo de Rio Negro-Sitifumo.</t>
   </si>
   <si>
     <t>Indicação nº 245 de 2025</t>
   </si>
   <si>
     <t>Geovane de Lima</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos técnicos visando o recapeamento asfáltico das ruas Henrique Stalke e Fausto Pereira, no Bairro Volta Grande, no município de Rio Negro – PR.</t>
   </si>
   <si>
     <t>Indicação nº 246 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do Setor Competente, destine as alunas da rede pública municipal, principalmente da Escola Municipal Tia Apolônia e da APAE  de Rio Negro, absorventes higiênicos dentro das prerrogativas da Lei Municipal 3296/2023, bem como da legislação federal vigente.</t>
   </si>
   <si>
     <t>Indicação nº 247 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a adoção de novas metodologias de agendamento para consultas, exames e procedimentos de alta complexidade, com foco na eficiência, transparência e respeito à dignidade dos usuários do SUS no município de Rio Negro – PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>