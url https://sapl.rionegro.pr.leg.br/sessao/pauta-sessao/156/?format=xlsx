--- v0 (2025-12-16)
+++ v1 (2026-05-04)
@@ -170,51 +170,51 @@
   <si>
     <t>Indicação nº 249 de 2025</t>
   </si>
   <si>
     <t>Solicitação de limpeza, manutenção e construção de calçada na Rua Governador Moisés Lupion (trecho junto aos trilhos).</t>
   </si>
   <si>
     <t>Indicação nº 250 de 2025</t>
   </si>
   <si>
     <t>João Alves</t>
   </si>
   <si>
     <t>Sugere à Prefeitura a realização de estudos de viabilidade para implantação de sistema de abastecimento de água potável na localidade de Alto das Palmeiras, por meio de extensão de rede ou perfuração de poço artesiano.</t>
   </si>
   <si>
     <t>Indicação nº 251 de 2025</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública na Rua Fermino Walter dos Santos, nas proximidades da residência da Sra. Regiane, localizada na comunidade de Campinas dos Andrades.</t>
   </si>
   <si>
     <t>Indicação nº 252 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicita a realização de estudos técnicos na estrutura da ponte localizada na comunidade de Ovelhas, nas proximidades da residência do Sr. José Osmar de Lima.</t>
   </si>
   <si>
     <t>Indicação nº 253 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus nas proximidades da Escola Municipal Paulino Valério, na comunidade do Lençol.</t>
   </si>
   <si>
     <t>Indicação nº 254 de 2025</t>
   </si>
   <si>
     <t>Solicita a realização de vistoria técnica no portal de entrada da comunidade Vila Rural, no distrito do Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>Indicação nº 255 de 2025</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>