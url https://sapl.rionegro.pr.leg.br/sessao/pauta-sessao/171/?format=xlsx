--- v0 (2026-02-11)
+++ v1 (2026-05-01)
@@ -144,51 +144,51 @@
   <si>
     <t>Comissão Legislação, justiça e Redação - LEG</t>
   </si>
   <si>
     <t>Solicita a convocação do Secretário Municipal de Administração para prestar informações sobre o atendimento das diligências da Comissão de Legislação, Justiça e Redação referentes ao Projeto de Lei nº 021/2025, que dispõe sobre o Plano de Carreira dos Servidores Públicos Municipais ocupantes de cargos efetivos do Município de Rio Negro/PR.</t>
   </si>
   <si>
     <t>Requerimento nº 82 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Requer a convocação do Coordenador do Consórcio de Mobilidade Urbana para prestar esclarecimentos sobre os atendimentos às Pessoas com Deficiência (PcDs) e demais informações pertinentes.</t>
   </si>
   <si>
     <t>Requerimento nº 83 de 2025</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora o encaminhamento de ofício à ANTT, solicitando providências junto à Concessionária Autopista Planalto Sul quanto à obra de transposição sob a BR-116, em Rio Negro/PR.</t>
   </si>
   <si>
     <t>Indicação nº 348 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, a realização urgente de reparos estruturais e instalação de proteção lateral na ponte localizada na comunidade de Lageado das Mortes, popularmente conhecida como "ponte do Senhor Leonardo Shoereder".</t>
   </si>
   <si>
     <t>Indicação nº 349 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicita a instalação de uma lixeira coletiva na Rua José Valdemar Turnês, no Bairro Tijuco Preto, próximo à BR-116.</t>
   </si>
   <si>
     <t>Indicação nº 350 de 2025</t>
   </si>
   <si>
     <t>Solicita reparos na pavimentação da Rua Luduvico Schuster, em frente ao Estádio Ervino Metzger, no Bairro Estação Nova.</t>
   </si>
   <si>
     <t>Indicação nº 351 de 2025</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento da Rua Vitório Lazarino, no Bairro Roseira.</t>
   </si>