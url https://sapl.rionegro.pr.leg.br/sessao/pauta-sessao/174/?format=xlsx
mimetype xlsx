--- v0 (2025-12-15)
+++ v1 (2026-04-27)
@@ -87,51 +87,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 42 de 2025</t>
   </si>
   <si>
     <t>Maria Célia Conte</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Instituto Casa Resgate, inscrita no CNPJ sob nº 50.026.304/0001-04, com sede em Rio Negro/PR.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 50 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Negro a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná.</t>
   </si>
   <si>
     <t>Matéria inclusa no expediente para leitura em Plenário</t>
   </si>
   <si>
     <t>Requerimento nº 84 de 2025</t>
   </si>
   <si>
-    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
+    <t>Elcio Josué Colaço,Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações aos alunos do município de Rio Negro selecionados no programa Ganhando o Mundo, promovido pelo Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>Requerimento nº 85 de 2025</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime  de urgência do projeto de lei nº 50/2025. A Mesa Diretora, em atendimento à solicitação do Prefeito Municipal expressa no Ofício n Of. nº 20250818-2 GAB, datado de  18 de Agosto de 2025, e com base no Artigo 139 do Regimento Interno, propõe aos Vereadores que o Projeto de Lei mencionado seja discutido e votado em Regime de Urgência, diante da justificativa apresentada no projeto de lei 50.2025.</t>
   </si>
   <si>
     <t>Requerimento nº 86 de 2025</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, informações detalhadas sobre o funcionamento da Estratégia Saúde da Família Euclides José de Oliveira Braz, localizada na comunidade da Fazendinha, bem como o atendimento nas unidades vinculadas às localidades de Barra Grande e Campina dos Andrades.</t>
   </si>
   <si>
     <t>Indicação nº 377 de 2025</t>
   </si>
@@ -165,51 +165,51 @@
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Solicita a reativação e ampliação do sistema de monitoramento de câmeras na Praça Beira Rio, ao longo da Rua Rio de Janeiro e sua extensão até a Rua São Paulo.</t>
   </si>
   <si>
     <t>Indicação nº 381 de 2025</t>
   </si>
   <si>
     <t>Solicita estudo técnico e de viabilidade para implantação de lombada ou passagem elevada na Rua XV de Novembro, em frente ao novo Supermercado Condor.</t>
   </si>
   <si>
     <t>Indicação nº 382 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública em dois postes localizados ao lado do cemitério, no Bairro Roseira.</t>
   </si>
   <si>
     <t>Indicação nº 383 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 054/2025 de 17 de Fevereiro de 2025, que solicita ao Executivo Municipal a realização de estudos e levantamentos técnicos de terreno na localidade de Ovelhas, ao lado do Campo do Ivo do Santos, com o intuito de viabilizar a instalação de um parquinho infantil.</t>
   </si>
   <si>
     <t>Indicação nº 384 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos e levantamentos técnicos visando a instalação de um parquinho infantil no povoado do Lençol, nas proximidades do portão da Empresa Batistella.</t>
   </si>
   <si>
     <t>Indicação nº 385 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço,João Alves</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudos de viabilidade técnica para transformar em mão dupla o trecho da Rua Rio de Janeiro, iniciando na Rua Riachuelo até a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>Indicação nº 386 de 2025</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
@@ -576,51 +576,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="200.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="193.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">