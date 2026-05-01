--- v0 (2025-12-14)
+++ v1 (2026-05-01)
@@ -118,51 +118,51 @@
   <si>
     <t>Solicita informações detalhadas sobre a distribuição de medicamentos à população de Rio Negro.</t>
   </si>
   <si>
     <t>Requerimento nº 92 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,Luiz Felipe Stafin,Maria Célia Conte,Odair Pereira</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, por meio da Secretaria Municipal de Agricultura e Meio Ambiente, informações sobre a utilização do caminhão refrigerado para transporte da produção de uva dos agricultores do Município, considerando que, segundo notícia oficial publicada em 28 de fevereiro de 2023, o veículo foi adquirido por meio do programa REVITIS e em parceria com a Secretaria Estadual de Agricultura.</t>
   </si>
   <si>
     <t>Requerimento nº 93 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,Luiz Felipe Stafin,Odair Pereira</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço de limpeza de fossas sépticas prestado pelo Município de Rio Negro.</t>
   </si>
   <si>
     <t>Indicação nº 404 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin</t>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos e aprovação para ceder espaço na Subprefeitura da localidade de Lageado dos Vieiras, visando a instalação de um totem de autoatendimento da Companhia de Saneamento do Paraná (Sanepar).</t>
   </si>
   <si>
     <t>Indicação nº 406 de 2025</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a denominação da praça localizada na esquina das ruas Othon Ferraz e João Teodoro, no bairro Bom Jesus (região conhecida como “Casas de Pedra”), com o nome de Praça Policial Militar Everton Rodrigues de Bastos.</t>
   </si>
   <si>
     <t>Indicação nº 407 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize a manutenção asfáltica da Rua Cel. Joaquim Teixeira Sabóia, no centro da cidade.</t>
   </si>
   <si>
     <t>Indicação nº 408 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através do setor competente, realize uma campanha municipal de conscientização sobre os riscos do uso da internet.</t>
   </si>