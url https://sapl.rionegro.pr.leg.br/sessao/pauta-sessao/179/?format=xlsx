--- v0 (2025-12-13)
+++ v1 (2026-05-04)
@@ -124,60 +124,60 @@
   <si>
     <t>Indicação nº 414 de 2025</t>
   </si>
   <si>
     <t>Josias Tomaz da Silva</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de estudo técnico para implantação de lombada na Rua XV de Novembro, próximo ao 1221, nas proximidades da  Clínica Médica e  de Fisioterapia FISIOCLINICA, Igreja Assembleia de Deus, Fundos do Colégio Estadual Caetano Munhoz da Rocha</t>
   </si>
   <si>
     <t>Indicação nº 415 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização patrolamento e empedramento da Rua EXPEDICIONÁRIO MANOEL ELIAS PORTELA que dá acesso as empresa Estrutural Artefatos de Concreto Metalúrgica, Residências, Granjas, Propriedades Rurais e interliga com a Localidade do Cunhupã.</t>
   </si>
   <si>
     <t>Indicação nº 416 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo  Municipal  viabilizar  estudos para instalação  de uma Lombada Elevada com faixa de pedestres, na esquina da Avenida  Francisco Xavier da Silva e na Rua Cel. Nicolau Bley Neto, nas proximidades do Colégio Bom Jesus, Sociedade Recreativo Vitória, Vila Hoa, Unopar,  Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>Indicação nº 417 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras a abertura de rua no endereço Hegon Rezler, Vila Rural Esperança, na localidade de Lageado dos Vieiras, acesso para residência para Sr. Silvio Maia da Silva.</t>
   </si>
   <si>
     <t>Indicação nº 418 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin</t>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que através da Secretaria Municipal de de Educação e  Esportes, apoio ao Esporte para a Localidade do Lençol, com o fornecimento de traves e kit contendo redes e bolas.</t>
   </si>
   <si>
     <t>Indicação nº 419 de 2025</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl,Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre o Imóvel da Rua Barão do Rio Branco nº 518 no Bairro Vila Paraíso.</t>
   </si>
   <si>
     <t>Indicação nº 420 de 2025</t>
   </si>
   <si>
     <t>Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>Reitera a solicitação de limpeza dos matos e bueiros, continuação das obras de calçada e estudos de confecção de lombadas, na Rua Juvenal Ferreira Pinto, no Bairro Seminário no trecho entre a escola Venceslau Muniz e a sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>Indicação nº 421 de 2025</t>
   </si>