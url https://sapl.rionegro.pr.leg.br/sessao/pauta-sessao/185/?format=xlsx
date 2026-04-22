--- v0 (2025-12-16)
+++ v1 (2026-04-22)
@@ -99,96 +99,96 @@
     <t>Projeto de Lei Ordinária nº 56 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 57 de 2025</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre abertura de crédito adicional suplementar no valor R$ 3.325.352,22 (três milhões, trezentos e vinte _x000D_
 e cinco mil, trezentos e cinquenta e dois reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>Requerimento nº 109 de 2025</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESD</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação  em regime   de    urgência  dos projetos de lei nº 54-55-56-57/2025.</t>
   </si>
   <si>
     <t>Requerimento nº 106 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Neusa Heuko Swarowski</t>
+    <t>Landivo Geraldo de Oliveira,Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a existência de programa municipal, sobre a Coleta e separação  de Recicláveis nas Escolas Municipais.</t>
   </si>
   <si>
     <t>Requerimento nº 107 de 2025</t>
   </si>
   <si>
-    <t>Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
+    <t>Francisco Veiga,Geovane de Lima,Isabel Cristina Grossl,João Alves,Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Maria Célia Conte,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, informações sobre o funcionamento do transporte de pacientes para consultas e tratamentos especializados na cidade de Curitiba.</t>
   </si>
   <si>
     <t>Requerimento nº 108 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço,Francisco Veiga,Isabel Cristina Grossl,Odair Pereira</t>
   </si>
   <si>
     <t>Propõe Votos de Louvor e Congratulações aos atletas Cheison de Lima, Anna Carolina Vascelik de Lima, Alana Vascelik de Lima, Pablo Henrique de Moraes, Eduardo Henrique Rigoti, Wilson Mendes Neto e Murillo Wisowaty Leite Bastos, aos árbitros Anna Carolina Vascelik de Lima e Gustavo Alves de Lima, ao mesário Wilson Mendes Neto e aos técnicos Drojido Ferreira de Lima, Cheison de Lima e Sandra Helena da Silva de Lima, que representaram a Associação Sol Nascente de Karatê de Rio Negro na Etapa Final do Campeonato Paranaense de Karatê, realizada na cidade de Londrina, obtendo destacadas classificações e demonstrando excelência esportiva.</t>
   </si>
   <si>
     <t>Indicação nº 450 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para a substituição das madeiras brutas localizadas no acesso à Prefeitura de Rio Negro, na Rua Juvenal Ferreira Pinto, nº 2070, Bairro Seminário, por barreiras metálicas de proteção (Guard Rail).</t>
   </si>
   <si>
     <t>Indicação nº 451 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita a implantação de uma lombada na Rua Luiz Neppel, em frente ao Posto M7, próximo à ponte de divisa com o município de Piên.</t>
   </si>
   <si>
     <t>Indicação nº 452 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin</t>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus na localidade de Ovelhas, próximo ao acesso da propriedade do Sr. Elmar Stafin.</t>
   </si>
   <si>
     <t>Indicação nº 453 de 2025</t>
   </si>
   <si>
     <t>Francisco Veiga</t>
   </si>
   <si>
     <t>Solicita o patrolamento e empedramento das estradas secundárias da localidade do Sítio dos Valérios.</t>
   </si>
   <si>
     <t>Indicação nº 454 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Solicita estudos de viabilidade para implantação de uma rotatória ou outro dispositivo de segurança viária no cruzamento da Rua Boleslau Paluch com a Rua Dr. Edgar Bley.</t>
   </si>
   <si>
     <t>Indicação nº 455 de 2025</t>
   </si>
@@ -528,51 +528,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="183.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="177.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">