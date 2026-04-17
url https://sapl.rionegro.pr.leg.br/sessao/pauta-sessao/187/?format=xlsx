--- v0 (2025-12-23)
+++ v1 (2026-04-17)
@@ -265,51 +265,51 @@
   <si>
     <t>Indicação nº 468 de 2025</t>
   </si>
   <si>
     <t>Patrolamento e empedramento na estrada secundária do Bairro Sítio dos Valérios.</t>
   </si>
   <si>
     <t>Indicação nº 469 de 2025</t>
   </si>
   <si>
     <t>Geovane de Lima</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio urgente de pedras para reparos nos calçamentos internos do Estádio Municipal Ervino Metzger, devido à situação precária, com vários buracos e acúmulo de água.</t>
   </si>
   <si>
     <t>Indicação nº 470 de 2025</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de faixa elevada para travessia de pedestres na Avenida General Plínio Tourinho, nas proximidades do Posto Maranelo, com o objetivo de reduzir acidentes e aumentar a segurança viária.</t>
   </si>
   <si>
     <t>Indicação nº 471 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Sugere a implantação de um sistema de atendimento presencial ao cidadão nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>Indicação nº 472 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 011/2025, solicitando a elaboração de cronograma semanal das atividades dos equipamentos pesados pertencentes à Secretaria de Obras, relacionadas ao Distrito do Lageado dos Vieiras e à Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>Indicação nº 473 de 2025</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio de uma carga de pedra para o produtor rural Josimar Gruber, residente na localidade de São José, a fim de reparar e melhorar os acessos à sua propriedade rural.</t>
   </si>
   <si>
     <t>Indicação nº 474 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>