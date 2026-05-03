--- v0 (2025-12-17)
+++ v1 (2026-05-03)
@@ -60,51 +60,51 @@
   <si>
     <t>Alessandro Cristian Von Linsingen - Prefeito Municipal</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei nº 3353, de 4 de abril de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>Matéria inclusa no expediente para leitura em Plenário</t>
   </si>
   <si>
     <t>Requerimento nº 113 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Concede “Votos de Louvor e Congratulações” ao Jornal O Regional, do município de Piên, pela edição de número 1.500 impressa.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 114 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Neusa Heuko Swarowski</t>
+    <t>Landivo Geraldo de Oliveira,Neusa Heuko Swarowski</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o fechamento da Extensão da Unidade de Saúde da Luiz Milcheski, na Localidade de Ovelhas.</t>
   </si>
   <si>
     <t>Requerimento nº 115 de 2025</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl,Milene Torres Gonçalves Stall</t>
   </si>
   <si>
     <t>Concede Votos de Louvor e Congratulações à Jéssica Aparecida Cachoroski, mãe atípica e Coordenadora da Rede de Apoio Famílias Unidas pelo TEA.</t>
   </si>
   <si>
     <t>Requerimento nº 116 de 2025</t>
   </si>
   <si>
     <t>Geovane de Lima,Isabel Cristina Grossl,Milene Torres Gonçalves Stall,Neusa Heuko Swarowski,Odair Pereira</t>
   </si>
   <si>
     <t>Solicita informações detalhadas, documentos comprobatórios e o cronograma oficial relativos à substituição dos professores contratados pelo regime PSS por professores aprovados em concurso público municipal, bem como a situação de turmas eventualmente sem docente na rede municipal.</t>
   </si>
   <si>
     <t>Indicação nº 475 de 2025</t>
   </si>
@@ -180,51 +180,51 @@
   <si>
     <t>Indicação nº 484 de 2025</t>
   </si>
   <si>
     <t>Solicita a poda ou o abate de pinheiro localizado na Rua João Vieira Ribas, nº 496, Bairro Centro.</t>
   </si>
   <si>
     <t>Indicação nº 485 de 2025</t>
   </si>
   <si>
     <t>Odair Pereira</t>
   </si>
   <si>
     <t>Reitera o pedido na Indicação 87/2024 ao Executivo Municipal que através do setor competente realize a Instalação de academia ao ar livre e parque infantil na comunidade do Laranjal.</t>
   </si>
   <si>
     <t>Indicação nº 486 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que através do setor competente realize a manutenção no acostamento na estrada principal da localidade de Fazendinha I.</t>
   </si>
   <si>
     <t>Indicação nº 487 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicita patrolamento e empedramento na estrada de acesso à propriedade do Senhor Sadi Veiga, na Localidade de Campina dos Anjos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>