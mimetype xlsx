--- v0 (2025-12-15)
+++ v1 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 62 de 2025</t>
   </si>
   <si>
@@ -108,72 +108,75 @@
   <si>
     <t>Requerimento nº 121 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço</t>
   </si>
   <si>
     <t>Requer a indicação de Voto de Louvor e Congratulações à Diretora Profª Isabela Alves de Souza, à Profª Janaína Aparecida Pinto, e aos 11 alunos participantes do Parlamento Jovem, do Colégio Cívico-Militar Dr. Ovande do Amaral, pelos relevantes serviços e contribuições prestados à formação cidadã e à educação em nosso município.</t>
   </si>
   <si>
     <t>Requerimento nº 122 de 2025</t>
   </si>
   <si>
     <t>Luiz Felipe Stafin</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal, se há estudos pela Secretaria responsável pela implementação através de programa municipal, de educação em tempo integral, no Distrito do Lageado</t>
   </si>
   <si>
     <t>Aguardando inclusão no Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 123 de 2025</t>
   </si>
   <si>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin</t>
+  </si>
+  <si>
     <t>Concede “Votos de Louvor e Congratulações” para a Associação de Pais e Professores do Centro Municipal de Educação Infantil Prefeito Alceu Antonio Swarovski, que teve aprovado o projeto: Recicla Lajeado no programa Itaipu Mais que Energia.</t>
   </si>
   <si>
     <t>Requerimento nº 124 de 2025</t>
   </si>
   <si>
+    <t>Landivo Geraldo de Oliveira,Luiz Felipe Stafin,Neusa Heuko Swarowski</t>
+  </si>
+  <si>
     <t>Concede “Votos de Louvor e Congratulações” para a Cooperativa da Agricultura Familiar de Rio Negro - Cooperionegro, que teve aprovado o projeto: Cooperionegro em ação, no programa Itaipu Mais que Energia.</t>
   </si>
   <si>
     <t>Requerimento nº 126 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber,Luiz Felipe Stafin,Neusa Heuko Swarowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita informações sobre a instalação de uma extensão da Unidade de Saúde do Lageado dos Vieiras para</t>
   </si>
   <si>
     <t>Indicação nº 501 de 2025</t>
   </si>
   <si>
-    <t>Landivo Geraldo de Oliveira Gruber</t>
+    <t>Landivo Geraldo de Oliveira</t>
   </si>
   <si>
     <t>Solicita a manutenção do sistema de câmeras de monitoramento da Escola Municipal Duque de Caxias, localizada na comunidade de Lageado dos Vieiras.</t>
   </si>
   <si>
     <t>Indicação nº 502 de 2025</t>
   </si>
   <si>
     <t>Reitera as Indicações nº 06/2024 e 92/2025, solicitando ao Executivo Municipal, através do setor competente, a implantação de faixas elevadas para travessia de pedestres na Rua Dr. Vicente Machado, Centro.</t>
   </si>
   <si>
     <t>Indicação nº 503 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de uma lombada na Rua Thomaz Becker, no centro do Município.</t>
   </si>
   <si>
     <t>Indicação nº 504 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que, através do setor competente, realize o empedramento e o patrolamento na localidade de Lajeado dos Cordeiros.</t>
   </si>
   <si>
     <t>Indicação nº 505 de 2025</t>
   </si>
@@ -522,51 +525,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="69.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="63.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -698,234 +701,234 @@
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3192</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3193</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3205</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
         <v>35</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3194</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3195</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>3196</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>3197</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3198</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>3200</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>3202</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>