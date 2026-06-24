--- v0 (2026-02-08)
+++ v1 (2026-06-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="45">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 58 de 2025</t>
   </si>
   <si>
@@ -138,69 +138,72 @@
 - Vereador Francisco Veiga_x000D_
 - Vereador Neusa Heuko Swarowski_x000D_
 - Milene Torres Gonçalves Stall_x000D_
 Art. 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 A presente emenda visa a inclusão das emendas parlamentares individuais formaliza a tramitação adequada, preserva a técnica legislativa e assegura a regularidade do processo orçamentário.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 60 de 2025</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa geral do Município de Rio Negro para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>Parecer favorável da comissão</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 135 de 2025</t>
   </si>
   <si>
+    <t>Francisco Veiga,Maria Célia Conte</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE VOTOS DE LOUVOR E CONGRATULAÇÕES À COMISSÃO ORGANIZADORA DA COPA DE LAÇO DOS AMIGOS PELA REALIZAÇÃO DA 3ª EDIÇÃO DO EVENTO E PELA VALORIZAÇÃO DA CULTURA GAÚCHA E DO ESPORTE DO LAÇO COMPRIDO.</t>
+  </si>
+  <si>
+    <t>Matéria inclusa no expediente para leitura em Plenário</t>
+  </si>
+  <si>
+    <t>Requerimento nº 136 de 2025</t>
+  </si>
+  <si>
+    <t>Geovane de Lima,Neusa Heuko Swarowski</t>
+  </si>
+  <si>
+    <t>Requer informações completas referentes aos repasses federais da Atenção Primária à Saúde (APS), conforme a Portaria GM/MS nº 3.493/2024, e à destinação municipal dos recursos no período de transição 2024–2025.</t>
+  </si>
+  <si>
+    <t>Indicação nº 542 de 2025</t>
+  </si>
+  <si>
     <t>Maria Célia Conte</t>
-  </si>
-[...16 lines deleted...]
-    <t>Indicação nº 542 de 2025</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, por meio do Secretário Municipal de Cultura, sejam realizados estudos para inclusão da Feira do Produtor no roteiro turístico do Município.</t>
   </si>
   <si>
     <t>Indicação nº 543 de 2025</t>
   </si>
   <si>
     <t>Isabel Cristina Grossl</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre quais os atendimentos odontológicos oferecidos pela Secretaria Municipal da Saúde à  pessoa com deficiência intelectual.</t>
   </si>
   <si>
     <t>Indicação nº 544 de 2025</t>
   </si>
   <si>
     <t>Elcio Josué Colaço,João Alves</t>
   </si>
   <si>
     <t>Reitera solicitação ao Executivo Municipal para realização de estudos de viabilidade técnica visando à transformação em mão dupla do trecho da Rua Rio de Janeiro, entre a Rua Riachuelo e a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>Indicação nº 545 de 2025</t>
   </si>
@@ -747,114 +750,114 @@
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3281</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3283</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3284</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>3296</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>